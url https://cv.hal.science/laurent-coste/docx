--- v0 (2026-04-01)
+++ v1 (2026-04-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.15384615385px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Coste </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Curriculum vitae de Laurent Coste</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus universitaire :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégé d’histoire (1983),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en histoire(1990),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences (1998),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités (2006)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Responsabilités administratives :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable des concours internes de 2003 à 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable des masters recherche HMMC d’avril 2012 à juin 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la section d’histoire moderne en 2013-2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint du Centre d’Etudes des Mondes Moderne et Contemporain de juin 2016 à décembre 2021</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un utopiste méconnu des Lumières : l’abbé Puech, curé de Lacanau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orbis Linguarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. 59, pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de l'ADN de Michel de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Réveillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche. Le magazine de référence scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 575, pp.84-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille de Montaigne en Agenais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Agenais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 149 (4), pp.425-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04296562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Château de Crain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Festin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 châteaux du vin en Bordelais, numéro hors-série, n°107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire du 12 mars 1814 dans le Mémorandum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.187-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le souvenir de la Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémorandum d’Antoine Gautier : de l’écriture à la diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'histoire du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des corps intermédiaires sous l’Ancien Régime : revendication ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.14-23. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hes.161.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vif pourtrait de Bordeaux en 1659</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (3ème série), pp.147-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les magistrats urbains dans la France méridionale sous l’Ancien Régime : diversité des messages et des représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pinsolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.8-12. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/essais.8012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un libelle parisien défenseur des privilèges bordelais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Histoire &amp; Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereny Polskie (Księstwo Warszawskie i Wyzwolona Litwa) widziane oczyma Żołnierzy wielkiej armii podczas ofensywy w lecie 1812 roku</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prace historyczne : Zeszyty Naukowe Uniwersytetu Jagiellońskiego</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections dans l’ordre de la noblesse à la jurade de Bordeaux (de 1550 à 1789)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.197-210. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.12222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et spiritualité chez les Dominicains bordelais du Grand Siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un maire de Bordeaux absentéiste : Louis Godefroy d’Estrades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société archéologique et historique de Nantes et de Loire-Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juges et consuls de la juridiction consulaire bordelaise des origines au ministériat de Richelieu (1564-1625)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jurats de Bordeaux et Montaigne (1581-1585)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau Bulletin de la Société Internationale des amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire l’histoire de Bordeaux au XVIIe siècle : la Chronique bourdeloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'histoire du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la boutique au service du Roi. Les voies de l'anoblissement des jurats marchands bordelais au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques des jurats bordelais au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'histoire du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux et la peste dans la première moitié du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 110, pp.457 - 480. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/anami.1998.2599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Citoyens de Bordeaux et la terre: les stratégies foncières de l'élite bourgeoise au temps du Roi soleil&amp;quot;, p. 47-58</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre d'Histoire des Espaces Atlantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tableaux des bourgeois et des citoyens de Bordeaux au temps du roi soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambacérès à Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux et la Restauration des Bourbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 201, pp.25-43. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/anami.1993.2342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Saint-Domingue à La Réole : les PIRLY (1691-1891)&amp;quot;, p.151-169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre d'Histoire des Espaces Atlantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèque et musées: la politique culturelle de la mairie de Bordeaux de 1805 à 1815</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'histoire du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ville à la reconquête de son patrimoine: Bordeaux et le Château Trompette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolte de 1548 et la naissance de l’image d’une ville rebelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Aquitaine révoltée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sainte-Foy-la-Grande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats de mariages bordelais (1601-1625)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Généalogique du Sud-Ouest, 2024, 979-10-93724-10-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intendance de Bordeaux à la fin du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Contis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comite des travaux historiques et scientifiques, pp.269, 2022, Notices, inventaires et documents, 978-2-7355-0942-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires sur la Nouvelle-Aquitaine. Mémoire sur la culture du tabac en Agenais (XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FHSO-AHNA, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élites municipales françaises. Dictionnaire prosopographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération historique du Sud-ouest (FHSO); Centre généalogique du Sud-ouest (CGSO); Histoire institutionnelle et sociale des municipalités européennes (HISME). 2022, 9-791093-724072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire sur la culture des vignes du Médoc (Premier Empire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats de mariage bordelais (1550-1600)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Généalogique du Sud-Ouest, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique du Créonnais, Volume 1, (Députés, sénateurs, conseillers généraux et départementaux, conseillers d’arrondissement, conseillers régionaux, présidents des communautés de communes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le château Pascot. Latresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'informer pour gouverner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine, 292 p., 2020, Politique et élites, 978-2-85892-612-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les malheurs de la Fronde en Créonnais. La grande enquête de 1650, Documents d’histoire du Créonnais 2, Bordeaux, SAHC, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monuments aux morts de la Grande Guerre dans le Créonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SAHC, pp.424, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conseillers du pouvoir. en Europe du XVIème siècle à nos jours. Acteurs, cercles et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 316 p., 2018, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b14369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrivains en Aquitaine, SHAP-FHSO, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards d’un notable bordelais sur son temps. Le mémorandum d’Antoine Gautier (1832-1882), Bordeaux, PUB,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registres secrets du parlement de Bordeaux. Analyse détaillée. volume 1 (1723-1746))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le château de Crain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registres secrets du parlement de Bordeaux. Analyse détaillée. volume 3 (1664-1685)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hisme, pp.214, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sud-Ouest, la France et l'Europe à la fin de l'empire napoléonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MSHA, pp.280, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept d’élites en Europe de l’antiquité à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Mougel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Sciences de l’Homme d’Aquitaine, pp.394, 2014, Politiques et élites, 978-2-85892-418-9. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.msha.18787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elites et crises du XVIe au XXIe siècle. Europe et Outre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 428 p., 2014, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.cost.2014.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux et Napoléon: l'histoire d'une double méprise (1805-1815)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société archéologique et historique du canton de Créon, Baron &amp; Tresses, 2014, 979-10-93724-00-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bourgeoisies en France: du XVIe au milieu du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Figeac, Michel. Armand Colin, 2013, 978-2-200-24826-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registres secrets du Parlement de Bordeaux: analyse détaillée. Volume 2, 1746-1767</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HISME, 2012, 978-2-9527157-7-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le château Maledan: Loupes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Voluzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société archéologique et historique du canton de Créon, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maisons de campagne, maisons de la campagne en Aquitaine de l’Antiquité à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens de sang, liens de pouvoir. Les élites dirigeants urbaines en Europe occidentale et dans les colonies européennes (fin XVe – fin XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flâneries historiques entre coteaux et Pimpine : Cénac au fil du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">élites municipales françaises. Dictionnaire prosopographique. Les jurats de Bordeaux de 1550 à 1789</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CGSO-HISME-SAHCC, pp.440, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lys & le chaperon. Les oligarchies municipales en France de la Renaissance à la Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messieurs de Bordeaux. Pouvoirs et hommes de pouvoir à l'hôtel de ville (1548-1789)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération Historique du Sud-Ouest (FHSO); CAHMC, 326 p., 2006, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s039526490002518x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourgeois et robins bordelais au temps du Roi Soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHB, pp.156, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourgeois et robins au temps du Roi Soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mille avocats du Grand Siècle. Le barreau de Bordeaux de 1589 à 1715</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SAHCC, pp.248, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un grand seigneur de l'(Entre-deux-Mers sous la Fronde. Livre de raison de François Arthus Le Comte, 201 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de Latresne. Du 18e siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maire et l'Empereur. Bordeaux sous le Premier Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SAHLCC, pp.352, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Punir les séditieux : les débats parlementaires de l’automne 1815</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Judith Bonnin; Nicolas Patin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire politique aujourd’hui : Mélanges en l’honneur de Christine Bouneau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Le Bord de l'eau, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viticulture en Créonnais au temps de Napoléon 1er</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Christophe Bouneau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rituels de la jurade de Bordeaux durant le Grand Siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Poulet; Eric Suire; Myriam Tsimbidy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilités et incivilités urbaines. Urbanité, rituels et cérémonies dans la ville du XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.171-178, 2024, Studies in European Urban History, 978-2-503-60677-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une identification impossible ? Bilan des recherches généalogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Réveillas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dernier voyage de Michel de Montaigne ? Enquête interdisciplinaire autour de son tombeau présumé au musée d’Aquitaine (Bordeaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Ausonius, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se marier en Créonnais au temps de François Ier (1515-1547)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux-Mers et son identité. En Créonnais, Actes du 18e colloque du CLEM, tenu les 1-2-3 octobre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.65- 69, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un procès politique en Dordogne au début de la Seconde Restauration (1815-1816)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laetitia Guerlain; Nelly Hissung-Convert; Olivier Serra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les champs du droit. Mélanges en l'honneur de Bernard Gallinato-Contino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mare &amp; martin, pp.337-342, 2023, Liber amicorum, 978-2-84934-658-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1815: une sortie de guerre difficile pour les nostalgiques de Napoléon&amp;quot;, p. 199-219</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sorties de guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1565 : Bordeaux au temps de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bost; Louis Maurin; Jean-Michel Roddaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Confluences; Fédération Aquitania, pp.91-105, 2020, Aquitania. Supplément, 978-2-35527-258-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1690 : l’empreinte du Roi Soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bost; Louis Maurin; Jean-Michel Roddaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de Bordeaux. De l’antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Confluences; Fédération Aquitania, pp.106-121, 2020, Aquitania. Supplément, 978-2-35527-258-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation politique du Tiers État dans la France de la première modernité : la publication des coutumes sous François Ier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Fossier; Dominique Le Page; Bruno Lemesle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La représentation politique et ses instruments avant la démocratie (Moyen Âge-Temps modernes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, 2020, Histoires, 978-2-36441-369-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Nantais à la jurade de Bordeaux(1749-1751)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons atlantiques. Villes, négoces, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices: Capucins p 284-285; Clarisses p. 289-290; Dames de la foi p. 291-292; Ursulines p. 292-293; Visitandines p. 294-296; Jeux de paume p. 329-334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique des villes de France. Bayonne, Bordeaux, Ausonius éditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux de 1789 à 1815, de la cocarde aux Lys, p.182-211</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire des polonais à travers les sources bordelaises (du Premier au Second Empire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dynamiques du changement dans l'Europe des Lumières (s. dir. Maciej Forycki, Agnieszka Jakuboszczak, Teresa Malinowska), Paris-Poznan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conseillers du pouvoir: variations autour du pouvoir dans des jeux d'ombre et de lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conseillers du pouvoir en Europe du XVIème siècle à nos jours. Acteurs, cercles et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.283-292, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le duc d'Angoulême et ses conseillers à Bordeaux : un laboratoire de la Restauration ? (mars-avril 1814)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Bouneau, Laurent Coste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conseillers du pouvoir en Europe du XVIe siècle à nos jours. Acteurs, cercles et pratiques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.11, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices. Temple p. 263-264; Couvent des Filles repenties 1 p. 285; Couvent des Filles repenties 2, p. 286; Couvent des Filles repenties 3, p. 287-288; Couvent de Picpus p. 293-294; Couvent des Tertiaires p. 295-296; Jeux de paume, p. 314.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique des villes de France. Agen. Sites et Monuments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace urbain agenais, entre conventualisation et renforcement des aménagements urbains (vers 1515-vers 1650), p. 194-223</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descazeaux Stéphane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique des villes de France. Agen. Notice générale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre autonomie et tutelle : le renouvellement des élites dans la France d’Ancien Régime (du milieu du XVIe siècle au déclenchement de la Révolution). Les bourgeoisies urbaines choisissent-elles librement leurs magistrats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pauly, Michel and Lee, Alexander. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban liberties and citizenship from the Middle Ages up to now: actes du colloque 2009 de la Commission Internationale pour l'Histoire des Villes = Städtische Freiheiten und bürgerliche Partizipation vom Mittelalter bis heute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bd. 9, Porta-Alba-Verl, pp.185-199, 2015, Beiträge zur Landes- und Kulturgeschichte, 978-3-933701-50-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les municipalités françaises face au changement de régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Coste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Sud-Ouest, la France et l'Europe à la fin de l'empire napoléonien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHA, pp.173-183, 2015, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.msha.19102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices Etienne Cleirac p. 282-284 ; Jacques de Fonteneil p. 498-500 ; Abraham Lapeyrère p. 674-675 ; Jean de Loyac p. 803-805.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrivains juristes et juristes écrivains du Moyen Âge au siècle des Lumières, (dir.) Bruno Méniel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bourgeoisie rurale sous le Premier Empire. Approche méthodologique à partir du cas de Pellegrue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux-Mers et son identité, Actes du Quatorzième Colloque à Saint-Ferme, Pellegrue et Massugas (20-21-22 septembre 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLEM, pp.191-201, 2015, 978-2-84103-022-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots pour le dire : nommer les élites à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Minvielle; François-Charles Mougel; Centre d'études des mondes moderne et contemporain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le concept d'élites en Europe de l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, pp.107-118, 2014, 978-2-85892-418-9. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.msha.18856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élites urbaines face aux révoltes populaires dans la France moderne, entre résistance et élimination (XVIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Guillaume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élites et crises du XVIe au XXIe siècle: Europe et Outre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.31-457, 2014, 978-2-200-28924-9. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.cost.2014.01.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrées en religion sous l’Ancien Régime : l’exemple des filles des Cives burdigalenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champ, Nicolas and Laux, Claire and Moisset, Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions à une histoire du catholicisme: papauté, Aquitaine, France et Outre-Mer : mélanges offerts à Marc Agostino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.91-105, 2013, 978-2-8111-0874-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices. 1802 De nouveaux projets d'assèchement des marais, p. 69-72; 1802 Premières difficultés du nouveau système communal, p. 73-74.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction d'une agglomération. Bordeaux et ses banlieues, dir. Olivier Ratouis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et mimétisme social : les signatures des marchands bordelais du Grand Siècle&amp;quot;, p. 179-191</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La signature, (textes réunis par Federico Bravo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée de l’Engranne à la fin de l’Ancien Régime : présentation politique et humaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vallée de l'Engranne d'hier et d'aujourd'hui.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASPECT, pp.77-83, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demeures rurales des Bordelais en Créonnais au milieu du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Coste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maisons de campagne, maisons de la campagne en Aquitaine de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société archéologique et historique du canton de Créon, Baron &amp; Tresses, pp.87-104, 2011, 978-2-9507668-6-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits du terroir vus par l’inspecteur François-de-Paule Latapie à la veille de la Révolution française&amp;quot;,p. 297-305.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les produits des terroirs aquitains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence et renouvellement des oligarchies municipales : réflexions méthodologiques à partir de l'exemple de Villeneuve d'Agenais (1559-1789</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reynald Abad, Jean-Pierre Bardet, Jean-François Dunyach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les passions d'un historien. Mélanges en l'honneur de Jean-Pierre Poussou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.16, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville dormante. La première modernité bordelaise (1548-1730)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique des villes de France. Bordeaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oligarchies urbaines en Périgord sous l'Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provinciales. Hommage à Anne-Marie Cocula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux en fête. les noces de Louis XIII et d'Anne d'Autriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fête en Aquitaine, FHSO-SHAAPB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Brochon et la municipalité de Bordeaux : destins croisés du milieu du XVIIIe au milieu du XIXe siècle&amp;quot;, p. 241-255</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes de loi et politique (XVIe-XVIIIe siècles), (dir.) Hugues Daussy et Frédérique Pitou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Brochon et la municipalité de Bordeaux : destins croisés du milieu du XVIII e au milieu du XIX e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes de loi et politique (XVIe-XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jurats de Langon au XVIIIe siècle&amp;quot;, p. 165-178.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petites villes du sud-Ouest de l'Antiquité à nos jours, (dir. Jean-Pierre Poussou)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps de ville et les projets de façade fluviale à Bordeaux: du rejet à l'acceptation des projets de façade fluviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques V Gabriel et les architectes de la façade atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vignobles des élites bordelaises dans la première moitié du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vignobles du sud XVIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres d'Etienne de Brethous, avocat, professeur et jurat de Bordeaux au temps du Roi soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des moulins à papier aux bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle municipal aquitain sous l'Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josette Pontet; Jean-Paul Jourdan; Marie Boisson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche de l'Aquitaine, textes réunis par Josette Pontet, Jean-Paul Jourdan, Marie Boisson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-85, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une jurade et les finances: Cadillac&amp;quot;, p. 197-218</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie politique et administrative des petites villes françaises du Moyen age à nos jours, (dir. Jean-Pierre Poussou et René Plessix)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population bordelaise de 1715 à 1815</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'Histoire des Bordelais (XVIIIe-XIXe siècles), tome 1. La modernité triomphante (1715-1815)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vignobles des avocats bordelais dans la seconde moitié du XVIIe siècle&amp;quot;, p. 67-82</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vignes, vins et vignerons de Saint-Emilion et d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Durribau : l'essor d'une famille de la Benauges au début du XVII e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benauges. Essai historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La jurade de Bordeaux au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des hommes et des pouvoirs dans la ville XIVe-XXe siècles France Allemagne Angleterre Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre de vie des officiers &amp;quot;moyens&amp;quot; bordelais dans la deuxième moitié du XVIIe siècle, p. 323-343.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les officiers "moyens" à l'époque moderne. France Angleterre Espagne, dir. Michel Cassan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élites municipales des petites villes du sud de la Gironde (1780-1830)&amp;quot;, p. 321-334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petites villes françaises du XVIIIe au XXe siècle, (dir. Jean-Pierre Poussou et René Plessix)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ascension d'une famille sous le règne de louis XIV: les Drouillard&amp;quot;, p. 175-196.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux et l'Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une oligarchie à la tête de Bordeaux: intérêts politiques et économiques des jurats bourgeois sous le règne de louis XIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux et l'Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.155-174, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces militaires et projets urbains: l'exemple bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Charrié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes en projet(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.237-248, 1996, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.msha.9690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une forteresse en sursie: le Château-Trompette de 1778 à 1816&amp;quot;, p. 187-200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'estuaire de la gironde de Pauillac à Blaye</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les seigneurs de Latresne à la fin de l'Ancien Régime&amp;quot; p. 21-49</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de Latresne. Du 18e siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les militaires hospitalisés à Bordeaux sous le Premier Empire&amp;quot;, p. 299-311</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vallée du Lot et son environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les dangers d'un grand fleuve: les noyades à Bordeaux sous le Consulat et l'Empire&amp;quot; p. 187-196</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Bayonne à saint-Jean-Pied-de-Port</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures croisées des écrits du for privé autour d'Antoine Gautier (1798-1882)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numéro spécial de la Revue historique de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId155"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.15384615385px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Coste </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Curriculum vitae de Laurent Coste</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus universitaire :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégé d’histoire (1983),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en histoire(1990),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences (1998),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités (2006)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Responsabilités administratives :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable des concours internes de 2003 à 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable des masters recherche HMMC d’avril 2012 à juin 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la section d’histoire moderne en 2013-2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint du Centre d’Etudes des Mondes Moderne et Contemporain de juin 2016 à décembre 2021</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un utopiste méconnu des Lumières : l’abbé Puech, curé de Lacanau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orbis Linguarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. 59, pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de l'ADN de Michel de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Réveillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche. Le magazine de référence scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 575, pp.84-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille de Montaigne en Agenais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Agenais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 149 (4), pp.425-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04296562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Château de Crain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Festin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 châteaux du vin en Bordelais, numéro hors-série, n°107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire du 12 mars 1814 dans le Mémorandum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.187-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le souvenir de la Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémorandum d’Antoine Gautier : de l’écriture à la diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'histoire du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des corps intermédiaires sous l’Ancien Régime : revendication ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.14-23. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hes.161.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vif pourtrait de Bordeaux en 1659</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (3ème série), pp.147-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les magistrats urbains dans la France méridionale sous l’Ancien Régime : diversité des messages et des représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pinsolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.8-12. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/essais.8012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un libelle parisien défenseur des privilèges bordelais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Histoire &amp; Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereny Polskie (Księstwo Warszawskie i Wyzwolona Litwa) widziane oczyma Żołnierzy wielkiej armii podczas ofensywy w lecie 1812 roku</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prace historyczne : Zeszyty Naukowe Uniwersytetu Jagiellońskiego</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et spiritualité chez les Dominicains bordelais du Grand Siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un maire de Bordeaux absentéiste : Louis Godefroy d’Estrades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société archéologique et historique de Nantes et de Loire-Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juges et consuls de la juridiction consulaire bordelaise des origines au ministériat de Richelieu (1564-1625)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections dans l’ordre de la noblesse à la jurade de Bordeaux (de 1550 à 1789)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.197-210. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.12222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jurats de Bordeaux et Montaigne (1581-1585)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau Bulletin de la Société Internationale des amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire l’histoire de Bordeaux au XVIIe siècle : la Chronique bourdeloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'histoire du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la boutique au service du Roi. Les voies de l'anoblissement des jurats marchands bordelais au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques des jurats bordelais au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'histoire du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux et la peste dans la première moitié du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 110, pp.457 - 480. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/anami.1998.2599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Citoyens de Bordeaux et la terre: les stratégies foncières de l'élite bourgeoise au temps du Roi soleil&amp;quot;, p. 47-58</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre d'Histoire des Espaces Atlantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tableaux des bourgeois et des citoyens de Bordeaux au temps du roi soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux et la Restauration des Bourbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 201, pp.25-43. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/anami.1993.2342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambacérès à Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Saint-Domingue à La Réole : les PIRLY (1691-1891)&amp;quot;, p.151-169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre d'Histoire des Espaces Atlantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ville à la reconquête de son patrimoine: Bordeaux et le Château Trompette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèque et musées: la politique culturelle de la mairie de Bordeaux de 1805 à 1815</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'histoire du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolte de 1548 et la naissance de l’image d’une ville rebelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Aquitaine révoltée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sainte-Foy-la-Grande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats de mariages bordelais (1601-1625)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Généalogique du Sud-Ouest, 2024, 979-10-93724-10-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires sur la Nouvelle-Aquitaine. Mémoire sur la culture du tabac en Agenais (XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FHSO-AHNA, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intendance de Bordeaux à la fin du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Contis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comite des travaux historiques et scientifiques, pp.269, 2022, Notices, inventaires et documents, 978-2-7355-0942-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élites municipales françaises. Dictionnaire prosopographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération historique du Sud-ouest (FHSO); Centre généalogique du Sud-ouest (CGSO); Histoire institutionnelle et sociale des municipalités européennes (HISME). 2022, 9-791093-724072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire sur la culture des vignes du Médoc (Premier Empire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats de mariage bordelais (1550-1600)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Généalogique du Sud-Ouest, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique du Créonnais, Volume 1, (Députés, sénateurs, conseillers généraux et départementaux, conseillers d’arrondissement, conseillers régionaux, présidents des communautés de communes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le château Pascot. Latresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'informer pour gouverner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine, 292 p., 2020, Politique et élites, 978-2-85892-612-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les malheurs de la Fronde en Créonnais. La grande enquête de 1650, Documents d’histoire du Créonnais 2, Bordeaux, SAHC, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monuments aux morts de la Grande Guerre dans le Créonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SAHC, pp.424, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conseillers du pouvoir. en Europe du XVIème siècle à nos jours. Acteurs, cercles et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 316 p., 2018, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b14369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards d’un notable bordelais sur son temps. Le mémorandum d’Antoine Gautier (1832-1882), Bordeaux, PUB,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registres secrets du parlement de Bordeaux. Analyse détaillée. volume 1 (1723-1746))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrivains en Aquitaine, SHAP-FHSO, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le château de Crain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registres secrets du parlement de Bordeaux. Analyse détaillée. volume 3 (1664-1685)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hisme, pp.214, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sud-Ouest, la France et l'Europe à la fin de l'empire napoléonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MSHA, pp.280, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elites et crises du XVIe au XXIe siècle. Europe et Outre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 428 p., 2014, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.cost.2014.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux et Napoléon: l'histoire d'une double méprise (1805-1815)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société archéologique et historique du canton de Créon, Baron &amp; Tresses, 2014, 979-10-93724-00-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept d’élites en Europe de l’antiquité à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Mougel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Sciences de l’Homme d’Aquitaine, pp.394, 2014, Politiques et élites, 978-2-85892-418-9. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.msha.18787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bourgeoisies en France: du XVIe au milieu du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Figeac, Michel. Armand Colin, 2013, 978-2-200-24826-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le château Maledan: Loupes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Voluzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société archéologique et historique du canton de Créon, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registres secrets du Parlement de Bordeaux: analyse détaillée. Volume 2, 1746-1767</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HISME, 2012, 978-2-9527157-7-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maisons de campagne, maisons de la campagne en Aquitaine de l’Antiquité à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flâneries historiques entre coteaux et Pimpine : Cénac au fil du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens de sang, liens de pouvoir. Les élites dirigeants urbaines en Europe occidentale et dans les colonies européennes (fin XVe – fin XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">élites municipales françaises. Dictionnaire prosopographique. Les jurats de Bordeaux de 1550 à 1789</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CGSO-HISME-SAHCC, pp.440, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lys & le chaperon. Les oligarchies municipales en France de la Renaissance à la Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messieurs de Bordeaux. Pouvoirs et hommes de pouvoir à l'hôtel de ville (1548-1789)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération Historique du Sud-Ouest (FHSO); CAHMC, 326 p., 2006, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s039526490002518x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourgeois et robins bordelais au temps du Roi Soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHB, pp.156, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourgeois et robins au temps du Roi Soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mille avocats du Grand Siècle. Le barreau de Bordeaux de 1589 à 1715</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SAHCC, pp.248, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un grand seigneur de l'(Entre-deux-Mers sous la Fronde. Livre de raison de François Arthus Le Comte, 201 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de Latresne. Du 18e siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maire et l'Empereur. Bordeaux sous le Premier Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SAHLCC, pp.352, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Punir les séditieux : les débats parlementaires de l’automne 1815</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Judith Bonnin; Nicolas Patin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire politique aujourd’hui : Mélanges en l’honneur de Christine Bouneau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Le Bord de l'eau, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viticulture en Créonnais au temps de Napoléon 1er</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Christophe Bouneau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rituels de la jurade de Bordeaux durant le Grand Siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Poulet; Eric Suire; Myriam Tsimbidy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilités et incivilités urbaines. Urbanité, rituels et cérémonies dans la ville du XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.171-178, 2024, Studies in European Urban History, 978-2-503-60677-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une identification impossible ? Bilan des recherches généalogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Réveillas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dernier voyage de Michel de Montaigne ? Enquête interdisciplinaire autour de son tombeau présumé au musée d’Aquitaine (Bordeaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Ausonius, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se marier en Créonnais au temps de François Ier (1515-1547)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux-Mers et son identité. En Créonnais, Actes du 18e colloque du CLEM, tenu les 1-2-3 octobre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.65- 69, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un procès politique en Dordogne au début de la Seconde Restauration (1815-1816)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laetitia Guerlain; Nelly Hissung-Convert; Olivier Serra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les champs du droit. Mélanges en l'honneur de Bernard Gallinato-Contino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mare &amp; martin, pp.337-342, 2023, Liber amicorum, 978-2-84934-658-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1815: une sortie de guerre difficile pour les nostalgiques de Napoléon&amp;quot;, p. 199-219</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sorties de guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1565 : Bordeaux au temps de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bost; Louis Maurin; Jean-Michel Roddaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Confluences; Fédération Aquitania, pp.91-105, 2020, Aquitania. Supplément, 978-2-35527-258-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1690 : l’empreinte du Roi Soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bost; Louis Maurin; Jean-Michel Roddaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de Bordeaux. De l’antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Confluences; Fédération Aquitania, pp.106-121, 2020, Aquitania. Supplément, 978-2-35527-258-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation politique du Tiers État dans la France de la première modernité : la publication des coutumes sous François Ier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Fossier; Dominique Le Page; Bruno Lemesle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La représentation politique et ses instruments avant la démocratie (Moyen Âge-Temps modernes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, 2020, Histoires, 978-2-36441-369-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices: Capucins p 284-285; Clarisses p. 289-290; Dames de la foi p. 291-292; Ursulines p. 292-293; Visitandines p. 294-296; Jeux de paume p. 329-334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique des villes de France. Bayonne, Bordeaux, Ausonius éditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Nantais à la jurade de Bordeaux(1749-1751)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons atlantiques. Villes, négoces, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux de 1789 à 1815, de la cocarde aux Lys, p.182-211</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conseillers du pouvoir: variations autour du pouvoir dans des jeux d'ombre et de lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conseillers du pouvoir en Europe du XVIème siècle à nos jours. Acteurs, cercles et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.283-292, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le duc d'Angoulême et ses conseillers à Bordeaux : un laboratoire de la Restauration ? (mars-avril 1814)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Bouneau, Laurent Coste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conseillers du pouvoir en Europe du XVIe siècle à nos jours. Acteurs, cercles et pratiques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.11, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire des polonais à travers les sources bordelaises (du Premier au Second Empire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dynamiques du changement dans l'Europe des Lumières (s. dir. Maciej Forycki, Agnieszka Jakuboszczak, Teresa Malinowska), Paris-Poznan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices. Temple p. 263-264; Couvent des Filles repenties 1 p. 285; Couvent des Filles repenties 2, p. 286; Couvent des Filles repenties 3, p. 287-288; Couvent de Picpus p. 293-294; Couvent des Tertiaires p. 295-296; Jeux de paume, p. 314.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique des villes de France. Agen. Sites et Monuments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace urbain agenais, entre conventualisation et renforcement des aménagements urbains (vers 1515-vers 1650), p. 194-223</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descazeaux Stéphane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique des villes de France. Agen. Notice générale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les municipalités françaises face au changement de régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Coste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Sud-Ouest, la France et l'Europe à la fin de l'empire napoléonien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHA, pp.173-183, 2015, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.msha.19102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices Etienne Cleirac p. 282-284 ; Jacques de Fonteneil p. 498-500 ; Abraham Lapeyrère p. 674-675 ; Jean de Loyac p. 803-805.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrivains juristes et juristes écrivains du Moyen Âge au siècle des Lumières, (dir.) Bruno Méniel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre autonomie et tutelle : le renouvellement des élites dans la France d’Ancien Régime (du milieu du XVIe siècle au déclenchement de la Révolution). Les bourgeoisies urbaines choisissent-elles librement leurs magistrats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pauly, Michel and Lee, Alexander. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban liberties and citizenship from the Middle Ages up to now: actes du colloque 2009 de la Commission Internationale pour l'Histoire des Villes = Städtische Freiheiten und bürgerliche Partizipation vom Mittelalter bis heute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bd. 9, Porta-Alba-Verl, pp.185-199, 2015, Beiträge zur Landes- und Kulturgeschichte, 978-3-933701-50-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bourgeoisie rurale sous le Premier Empire. Approche méthodologique à partir du cas de Pellegrue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux-Mers et son identité, Actes du Quatorzième Colloque à Saint-Ferme, Pellegrue et Massugas (20-21-22 septembre 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLEM, pp.191-201, 2015, 978-2-84103-022-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élites urbaines face aux révoltes populaires dans la France moderne, entre résistance et élimination (XVIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Guillaume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élites et crises du XVIe au XXIe siècle: Europe et Outre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.31-457, 2014, 978-2-200-28924-9. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.cost.2014.01.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots pour le dire : nommer les élites à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Minvielle; François-Charles Mougel; Centre d'études des mondes moderne et contemporain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le concept d'élites en Europe de l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, pp.107-118, 2014, 978-2-85892-418-9. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.msha.18856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrées en religion sous l’Ancien Régime : l’exemple des filles des Cives burdigalenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champ, Nicolas and Laux, Claire and Moisset, Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions à une histoire du catholicisme: papauté, Aquitaine, France et Outre-Mer : mélanges offerts à Marc Agostino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.91-105, 2013, 978-2-8111-0874-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices. 1802 De nouveaux projets d'assèchement des marais, p. 69-72; 1802 Premières difficultés du nouveau système communal, p. 73-74.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction d'une agglomération. Bordeaux et ses banlieues, dir. Olivier Ratouis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et mimétisme social : les signatures des marchands bordelais du Grand Siècle&amp;quot;, p. 179-191</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La signature, (textes réunis par Federico Bravo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée de l’Engranne à la fin de l’Ancien Régime : présentation politique et humaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vallée de l'Engranne d'hier et d'aujourd'hui.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASPECT, pp.77-83, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demeures rurales des Bordelais en Créonnais au milieu du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Coste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maisons de campagne, maisons de la campagne en Aquitaine de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société archéologique et historique du canton de Créon, Baron &amp; Tresses, pp.87-104, 2011, 978-2-9507668-6-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits du terroir vus par l’inspecteur François-de-Paule Latapie à la veille de la Révolution française&amp;quot;,p. 297-305.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les produits des terroirs aquitains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence et renouvellement des oligarchies municipales : réflexions méthodologiques à partir de l'exemple de Villeneuve d'Agenais (1559-1789</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reynald Abad, Jean-Pierre Bardet, Jean-François Dunyach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les passions d'un historien. Mélanges en l'honneur de Jean-Pierre Poussou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.16, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oligarchies urbaines en Périgord sous l'Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provinciales. Hommage à Anne-Marie Cocula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville dormante. La première modernité bordelaise (1548-1730)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique des villes de France. Bordeaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux en fête. les noces de Louis XIII et d'Anne d'Autriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fête en Aquitaine, FHSO-SHAAPB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Brochon et la municipalité de Bordeaux : destins croisés du milieu du XVIIIe au milieu du XIXe siècle&amp;quot;, p. 241-255</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes de loi et politique (XVIe-XVIIIe siècles), (dir.) Hugues Daussy et Frédérique Pitou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Brochon et la municipalité de Bordeaux : destins croisés du milieu du XVIII e au milieu du XIX e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes de loi et politique (XVIe-XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps de ville et les projets de façade fluviale à Bordeaux: du rejet à l'acceptation des projets de façade fluviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques V Gabriel et les architectes de la façade atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jurats de Langon au XVIIIe siècle&amp;quot;, p. 165-178.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petites villes du sud-Ouest de l'Antiquité à nos jours, (dir. Jean-Pierre Poussou)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vignobles des élites bordelaises dans la première moitié du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vignobles du sud XVIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres d'Etienne de Brethous, avocat, professeur et jurat de Bordeaux au temps du Roi soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des moulins à papier aux bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle municipal aquitain sous l'Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josette Pontet; Jean-Paul Jourdan; Marie Boisson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche de l'Aquitaine, textes réunis par Josette Pontet, Jean-Paul Jourdan, Marie Boisson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-85, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une jurade et les finances: Cadillac&amp;quot;, p. 197-218</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie politique et administrative des petites villes françaises du Moyen age à nos jours, (dir. Jean-Pierre Poussou et René Plessix)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population bordelaise de 1715 à 1815</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'Histoire des Bordelais (XVIIIe-XIXe siècles), tome 1. La modernité triomphante (1715-1815)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vignobles des avocats bordelais dans la seconde moitié du XVIIe siècle&amp;quot;, p. 67-82</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vignes, vins et vignerons de Saint-Emilion et d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Durribau : l'essor d'une famille de la Benauges au début du XVII e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benauges. Essai historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La jurade de Bordeaux au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des hommes et des pouvoirs dans la ville XIVe-XXe siècles France Allemagne Angleterre Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ascension d'une famille sous le règne de louis XIV: les Drouillard&amp;quot;, p. 175-196.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux et l'Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élites municipales des petites villes du sud de la Gironde (1780-1830)&amp;quot;, p. 321-334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petites villes françaises du XVIIIe au XXe siècle, (dir. Jean-Pierre Poussou et René Plessix)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une oligarchie à la tête de Bordeaux: intérêts politiques et économiques des jurats bourgeois sous le règne de louis XIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux et l'Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.155-174, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre de vie des officiers &amp;quot;moyens&amp;quot; bordelais dans la deuxième moitié du XVIIe siècle, p. 323-343.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les officiers "moyens" à l'époque moderne. France Angleterre Espagne, dir. Michel Cassan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces militaires et projets urbains: l'exemple bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Charrié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes en projet(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.237-248, 1996, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.msha.9690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une forteresse en sursie: le Château-Trompette de 1778 à 1816&amp;quot;, p. 187-200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'estuaire de la gironde de Pauillac à Blaye</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les seigneurs de Latresne à la fin de l'Ancien Régime&amp;quot; p. 21-49</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de Latresne. Du 18e siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les militaires hospitalisés à Bordeaux sous le Premier Empire&amp;quot;, p. 299-311</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vallée du Lot et son environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les dangers d'un grand fleuve: les noyades à Bordeaux sous le Consulat et l'Empire&amp;quot; p. 187-196</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Bayonne à saint-Jean-Pied-de-Port</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures croisées des écrits du for privé autour d'Antoine Gautier (1798-1882)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numéro spécial de la Revue historique de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId155"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568583v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298766v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296562v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113388v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508295v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457376v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089203v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.161.0014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485959v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089215v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531245v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pinsolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.8012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089228v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089479v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089208v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.12222" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093404v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089220v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089471v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.1998.2599" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093403v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097452v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.1993.2342" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550559v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089555v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093385v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089498v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522700v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028787v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Suire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Contis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134687v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259445v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550515v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521537v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14369" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317424v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317436v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550487v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317405v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521611v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313953v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Minvielle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Mougel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.18787" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640632v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.cost.2014.01" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499641v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499629v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499630v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Voluzan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550712v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089493v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157128v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641135v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089499v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639743v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s039526490002518x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639742v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377679v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639776v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550521v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550488v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639832v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185306v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185315v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522697v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568556v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182347v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387371v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341716v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103077v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103157v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950024v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377675v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422272v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422274v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306129v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521538v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527740v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527733v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Descazeaux St&#233;phane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500357v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521608v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.19102" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550704v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500356v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.18856" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500293v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.cost.2014.01.0031" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500185v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527744v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550677v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500273v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550796v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550498v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641054v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089496v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114783v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377710v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550695v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554773v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550583v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117572v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117583v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550567v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550575v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089495v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550503v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501393v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093383v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527746v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550577v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550802v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550797v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550679v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.9690" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550512v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550525v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550507v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550506v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508297v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568583v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298766v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296562v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113388v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508295v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457376v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089203v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.161.0014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485959v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089215v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531245v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pinsolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.8012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089228v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089479v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093404v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089220v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089186v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089208v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.12222" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089471v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.1998.2599" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093403v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097452v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.1993.2342" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093402v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550559v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093385v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089555v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089498v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522700v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134687v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028787v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Suire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Contis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259445v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550515v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521537v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14369" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317436v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550487v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317424v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317405v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521611v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640632v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.cost.2014.01" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499641v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Minvielle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Mougel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.18787" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499629v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Voluzan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499618v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550712v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157128v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089493v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641135v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089499v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639743v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s039526490002518x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639742v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377679v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639776v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550521v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550488v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639832v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185306v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185315v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522697v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568556v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182347v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387371v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341716v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103077v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103157v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950024v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422272v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377675v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306129v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521538v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422274v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527740v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527733v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Descazeaux St&#233;phane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521608v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.19102" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550704v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500357v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500356v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500293v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.cost.2014.01.0031" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500282v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.18856" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500185v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527744v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550677v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500273v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550796v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550498v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641054v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114783v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089496v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377710v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550695v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554773v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117572v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550583v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117583v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550567v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550575v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089495v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550503v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501393v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093383v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550802v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550577v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550797v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527746v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550679v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.9690" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550512v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550525v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550507v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550506v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508297v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>