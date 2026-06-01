--- v1 (2026-04-21)
+++ v2 (2026-06-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.15384615385px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Coste </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Curriculum vitae de Laurent Coste</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus universitaire :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégé d’histoire (1983),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en histoire(1990),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences (1998),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités (2006)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Responsabilités administratives :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable des concours internes de 2003 à 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable des masters recherche HMMC d’avril 2012 à juin 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la section d’histoire moderne en 2013-2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint du Centre d’Etudes des Mondes Moderne et Contemporain de juin 2016 à décembre 2021</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un utopiste méconnu des Lumières : l’abbé Puech, curé de Lacanau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orbis Linguarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. 59, pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de l'ADN de Michel de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Réveillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche. Le magazine de référence scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 575, pp.84-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille de Montaigne en Agenais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Agenais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 149 (4), pp.425-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04296562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Château de Crain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Festin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 châteaux du vin en Bordelais, numéro hors-série, n°107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire du 12 mars 1814 dans le Mémorandum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.187-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le souvenir de la Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémorandum d’Antoine Gautier : de l’écriture à la diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'histoire du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des corps intermédiaires sous l’Ancien Régime : revendication ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.14-23. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hes.161.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vif pourtrait de Bordeaux en 1659</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (3ème série), pp.147-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les magistrats urbains dans la France méridionale sous l’Ancien Régime : diversité des messages et des représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pinsolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.8-12. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/essais.8012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un libelle parisien défenseur des privilèges bordelais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Histoire &amp; Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereny Polskie (Księstwo Warszawskie i Wyzwolona Litwa) widziane oczyma Żołnierzy wielkiej armii podczas ofensywy w lecie 1812 roku</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prace historyczne : Zeszyty Naukowe Uniwersytetu Jagiellońskiego</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et spiritualité chez les Dominicains bordelais du Grand Siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un maire de Bordeaux absentéiste : Louis Godefroy d’Estrades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société archéologique et historique de Nantes et de Loire-Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juges et consuls de la juridiction consulaire bordelaise des origines au ministériat de Richelieu (1564-1625)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections dans l’ordre de la noblesse à la jurade de Bordeaux (de 1550 à 1789)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.197-210. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.12222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jurats de Bordeaux et Montaigne (1581-1585)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau Bulletin de la Société Internationale des amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire l’histoire de Bordeaux au XVIIe siècle : la Chronique bourdeloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'histoire du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la boutique au service du Roi. Les voies de l'anoblissement des jurats marchands bordelais au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques des jurats bordelais au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'histoire du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux et la peste dans la première moitié du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 110, pp.457 - 480. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/anami.1998.2599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Citoyens de Bordeaux et la terre: les stratégies foncières de l'élite bourgeoise au temps du Roi soleil&amp;quot;, p. 47-58</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre d'Histoire des Espaces Atlantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tableaux des bourgeois et des citoyens de Bordeaux au temps du roi soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux et la Restauration des Bourbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 201, pp.25-43. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/anami.1993.2342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambacérès à Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Saint-Domingue à La Réole : les PIRLY (1691-1891)&amp;quot;, p.151-169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre d'Histoire des Espaces Atlantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ville à la reconquête de son patrimoine: Bordeaux et le Château Trompette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèque et musées: la politique culturelle de la mairie de Bordeaux de 1805 à 1815</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'histoire du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolte de 1548 et la naissance de l’image d’une ville rebelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Aquitaine révoltée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sainte-Foy-la-Grande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats de mariages bordelais (1601-1625)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Généalogique du Sud-Ouest, 2024, 979-10-93724-10-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires sur la Nouvelle-Aquitaine. Mémoire sur la culture du tabac en Agenais (XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FHSO-AHNA, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intendance de Bordeaux à la fin du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Contis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comite des travaux historiques et scientifiques, pp.269, 2022, Notices, inventaires et documents, 978-2-7355-0942-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élites municipales françaises. Dictionnaire prosopographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération historique du Sud-ouest (FHSO); Centre généalogique du Sud-ouest (CGSO); Histoire institutionnelle et sociale des municipalités européennes (HISME). 2022, 9-791093-724072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire sur la culture des vignes du Médoc (Premier Empire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats de mariage bordelais (1550-1600)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Généalogique du Sud-Ouest, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique du Créonnais, Volume 1, (Députés, sénateurs, conseillers généraux et départementaux, conseillers d’arrondissement, conseillers régionaux, présidents des communautés de communes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le château Pascot. Latresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'informer pour gouverner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine, 292 p., 2020, Politique et élites, 978-2-85892-612-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les malheurs de la Fronde en Créonnais. La grande enquête de 1650, Documents d’histoire du Créonnais 2, Bordeaux, SAHC, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monuments aux morts de la Grande Guerre dans le Créonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SAHC, pp.424, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conseillers du pouvoir. en Europe du XVIème siècle à nos jours. Acteurs, cercles et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 316 p., 2018, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b14369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards d’un notable bordelais sur son temps. Le mémorandum d’Antoine Gautier (1832-1882), Bordeaux, PUB,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registres secrets du parlement de Bordeaux. Analyse détaillée. volume 1 (1723-1746))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrivains en Aquitaine, SHAP-FHSO, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le château de Crain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registres secrets du parlement de Bordeaux. Analyse détaillée. volume 3 (1664-1685)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hisme, pp.214, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sud-Ouest, la France et l'Europe à la fin de l'empire napoléonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MSHA, pp.280, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elites et crises du XVIe au XXIe siècle. Europe et Outre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 428 p., 2014, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.cost.2014.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux et Napoléon: l'histoire d'une double méprise (1805-1815)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société archéologique et historique du canton de Créon, Baron &amp; Tresses, 2014, 979-10-93724-00-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept d’élites en Europe de l’antiquité à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Mougel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Sciences de l’Homme d’Aquitaine, pp.394, 2014, Politiques et élites, 978-2-85892-418-9. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.msha.18787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bourgeoisies en France: du XVIe au milieu du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Figeac, Michel. Armand Colin, 2013, 978-2-200-24826-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le château Maledan: Loupes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Voluzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société archéologique et historique du canton de Créon, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registres secrets du Parlement de Bordeaux: analyse détaillée. Volume 2, 1746-1767</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HISME, 2012, 978-2-9527157-7-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maisons de campagne, maisons de la campagne en Aquitaine de l’Antiquité à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flâneries historiques entre coteaux et Pimpine : Cénac au fil du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens de sang, liens de pouvoir. Les élites dirigeants urbaines en Europe occidentale et dans les colonies européennes (fin XVe – fin XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">élites municipales françaises. Dictionnaire prosopographique. Les jurats de Bordeaux de 1550 à 1789</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CGSO-HISME-SAHCC, pp.440, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lys & le chaperon. Les oligarchies municipales en France de la Renaissance à la Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messieurs de Bordeaux. Pouvoirs et hommes de pouvoir à l'hôtel de ville (1548-1789)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération Historique du Sud-Ouest (FHSO); CAHMC, 326 p., 2006, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s039526490002518x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourgeois et robins bordelais au temps du Roi Soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHB, pp.156, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourgeois et robins au temps du Roi Soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mille avocats du Grand Siècle. Le barreau de Bordeaux de 1589 à 1715</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SAHCC, pp.248, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un grand seigneur de l'(Entre-deux-Mers sous la Fronde. Livre de raison de François Arthus Le Comte, 201 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de Latresne. Du 18e siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maire et l'Empereur. Bordeaux sous le Premier Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SAHLCC, pp.352, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Punir les séditieux : les débats parlementaires de l’automne 1815</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Judith Bonnin; Nicolas Patin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire politique aujourd’hui : Mélanges en l’honneur de Christine Bouneau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Le Bord de l'eau, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viticulture en Créonnais au temps de Napoléon 1er</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Christophe Bouneau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rituels de la jurade de Bordeaux durant le Grand Siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Poulet; Eric Suire; Myriam Tsimbidy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilités et incivilités urbaines. Urbanité, rituels et cérémonies dans la ville du XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.171-178, 2024, Studies in European Urban History, 978-2-503-60677-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une identification impossible ? Bilan des recherches généalogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Réveillas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dernier voyage de Michel de Montaigne ? Enquête interdisciplinaire autour de son tombeau présumé au musée d’Aquitaine (Bordeaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Ausonius, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se marier en Créonnais au temps de François Ier (1515-1547)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux-Mers et son identité. En Créonnais, Actes du 18e colloque du CLEM, tenu les 1-2-3 octobre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.65- 69, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un procès politique en Dordogne au début de la Seconde Restauration (1815-1816)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laetitia Guerlain; Nelly Hissung-Convert; Olivier Serra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les champs du droit. Mélanges en l'honneur de Bernard Gallinato-Contino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mare &amp; martin, pp.337-342, 2023, Liber amicorum, 978-2-84934-658-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1815: une sortie de guerre difficile pour les nostalgiques de Napoléon&amp;quot;, p. 199-219</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sorties de guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1565 : Bordeaux au temps de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bost; Louis Maurin; Jean-Michel Roddaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Confluences; Fédération Aquitania, pp.91-105, 2020, Aquitania. Supplément, 978-2-35527-258-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1690 : l’empreinte du Roi Soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bost; Louis Maurin; Jean-Michel Roddaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de Bordeaux. De l’antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Confluences; Fédération Aquitania, pp.106-121, 2020, Aquitania. Supplément, 978-2-35527-258-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation politique du Tiers État dans la France de la première modernité : la publication des coutumes sous François Ier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Fossier; Dominique Le Page; Bruno Lemesle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La représentation politique et ses instruments avant la démocratie (Moyen Âge-Temps modernes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, 2020, Histoires, 978-2-36441-369-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices: Capucins p 284-285; Clarisses p. 289-290; Dames de la foi p. 291-292; Ursulines p. 292-293; Visitandines p. 294-296; Jeux de paume p. 329-334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique des villes de France. Bayonne, Bordeaux, Ausonius éditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Nantais à la jurade de Bordeaux(1749-1751)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons atlantiques. Villes, négoces, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux de 1789 à 1815, de la cocarde aux Lys, p.182-211</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conseillers du pouvoir: variations autour du pouvoir dans des jeux d'ombre et de lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conseillers du pouvoir en Europe du XVIème siècle à nos jours. Acteurs, cercles et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.283-292, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le duc d'Angoulême et ses conseillers à Bordeaux : un laboratoire de la Restauration ? (mars-avril 1814)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Bouneau, Laurent Coste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conseillers du pouvoir en Europe du XVIe siècle à nos jours. Acteurs, cercles et pratiques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.11, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire des polonais à travers les sources bordelaises (du Premier au Second Empire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dynamiques du changement dans l'Europe des Lumières (s. dir. Maciej Forycki, Agnieszka Jakuboszczak, Teresa Malinowska), Paris-Poznan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices. Temple p. 263-264; Couvent des Filles repenties 1 p. 285; Couvent des Filles repenties 2, p. 286; Couvent des Filles repenties 3, p. 287-288; Couvent de Picpus p. 293-294; Couvent des Tertiaires p. 295-296; Jeux de paume, p. 314.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique des villes de France. Agen. Sites et Monuments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace urbain agenais, entre conventualisation et renforcement des aménagements urbains (vers 1515-vers 1650), p. 194-223</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descazeaux Stéphane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique des villes de France. Agen. Notice générale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les municipalités françaises face au changement de régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Coste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Sud-Ouest, la France et l'Europe à la fin de l'empire napoléonien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHA, pp.173-183, 2015, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.msha.19102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices Etienne Cleirac p. 282-284 ; Jacques de Fonteneil p. 498-500 ; Abraham Lapeyrère p. 674-675 ; Jean de Loyac p. 803-805.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrivains juristes et juristes écrivains du Moyen Âge au siècle des Lumières, (dir.) Bruno Méniel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre autonomie et tutelle : le renouvellement des élites dans la France d’Ancien Régime (du milieu du XVIe siècle au déclenchement de la Révolution). Les bourgeoisies urbaines choisissent-elles librement leurs magistrats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pauly, Michel and Lee, Alexander. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban liberties and citizenship from the Middle Ages up to now: actes du colloque 2009 de la Commission Internationale pour l'Histoire des Villes = Städtische Freiheiten und bürgerliche Partizipation vom Mittelalter bis heute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bd. 9, Porta-Alba-Verl, pp.185-199, 2015, Beiträge zur Landes- und Kulturgeschichte, 978-3-933701-50-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bourgeoisie rurale sous le Premier Empire. Approche méthodologique à partir du cas de Pellegrue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux-Mers et son identité, Actes du Quatorzième Colloque à Saint-Ferme, Pellegrue et Massugas (20-21-22 septembre 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLEM, pp.191-201, 2015, 978-2-84103-022-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élites urbaines face aux révoltes populaires dans la France moderne, entre résistance et élimination (XVIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Guillaume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élites et crises du XVIe au XXIe siècle: Europe et Outre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.31-457, 2014, 978-2-200-28924-9. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.cost.2014.01.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots pour le dire : nommer les élites à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Minvielle; François-Charles Mougel; Centre d'études des mondes moderne et contemporain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le concept d'élites en Europe de l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, pp.107-118, 2014, 978-2-85892-418-9. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.msha.18856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrées en religion sous l’Ancien Régime : l’exemple des filles des Cives burdigalenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champ, Nicolas and Laux, Claire and Moisset, Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions à une histoire du catholicisme: papauté, Aquitaine, France et Outre-Mer : mélanges offerts à Marc Agostino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.91-105, 2013, 978-2-8111-0874-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices. 1802 De nouveaux projets d'assèchement des marais, p. 69-72; 1802 Premières difficultés du nouveau système communal, p. 73-74.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction d'une agglomération. Bordeaux et ses banlieues, dir. Olivier Ratouis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et mimétisme social : les signatures des marchands bordelais du Grand Siècle&amp;quot;, p. 179-191</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La signature, (textes réunis par Federico Bravo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée de l’Engranne à la fin de l’Ancien Régime : présentation politique et humaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vallée de l'Engranne d'hier et d'aujourd'hui.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASPECT, pp.77-83, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demeures rurales des Bordelais en Créonnais au milieu du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Coste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maisons de campagne, maisons de la campagne en Aquitaine de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société archéologique et historique du canton de Créon, Baron &amp; Tresses, pp.87-104, 2011, 978-2-9507668-6-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits du terroir vus par l’inspecteur François-de-Paule Latapie à la veille de la Révolution française&amp;quot;,p. 297-305.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les produits des terroirs aquitains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence et renouvellement des oligarchies municipales : réflexions méthodologiques à partir de l'exemple de Villeneuve d'Agenais (1559-1789</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reynald Abad, Jean-Pierre Bardet, Jean-François Dunyach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les passions d'un historien. Mélanges en l'honneur de Jean-Pierre Poussou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.16, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oligarchies urbaines en Périgord sous l'Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provinciales. Hommage à Anne-Marie Cocula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville dormante. La première modernité bordelaise (1548-1730)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique des villes de France. Bordeaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux en fête. les noces de Louis XIII et d'Anne d'Autriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fête en Aquitaine, FHSO-SHAAPB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Brochon et la municipalité de Bordeaux : destins croisés du milieu du XVIIIe au milieu du XIXe siècle&amp;quot;, p. 241-255</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes de loi et politique (XVIe-XVIIIe siècles), (dir.) Hugues Daussy et Frédérique Pitou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Brochon et la municipalité de Bordeaux : destins croisés du milieu du XVIII e au milieu du XIX e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes de loi et politique (XVIe-XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps de ville et les projets de façade fluviale à Bordeaux: du rejet à l'acceptation des projets de façade fluviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques V Gabriel et les architectes de la façade atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jurats de Langon au XVIIIe siècle&amp;quot;, p. 165-178.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petites villes du sud-Ouest de l'Antiquité à nos jours, (dir. Jean-Pierre Poussou)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vignobles des élites bordelaises dans la première moitié du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vignobles du sud XVIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres d'Etienne de Brethous, avocat, professeur et jurat de Bordeaux au temps du Roi soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des moulins à papier aux bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle municipal aquitain sous l'Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josette Pontet; Jean-Paul Jourdan; Marie Boisson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche de l'Aquitaine, textes réunis par Josette Pontet, Jean-Paul Jourdan, Marie Boisson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-85, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une jurade et les finances: Cadillac&amp;quot;, p. 197-218</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie politique et administrative des petites villes françaises du Moyen age à nos jours, (dir. Jean-Pierre Poussou et René Plessix)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population bordelaise de 1715 à 1815</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'Histoire des Bordelais (XVIIIe-XIXe siècles), tome 1. La modernité triomphante (1715-1815)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vignobles des avocats bordelais dans la seconde moitié du XVIIe siècle&amp;quot;, p. 67-82</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vignes, vins et vignerons de Saint-Emilion et d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Durribau : l'essor d'une famille de la Benauges au début du XVII e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benauges. Essai historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La jurade de Bordeaux au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des hommes et des pouvoirs dans la ville XIVe-XXe siècles France Allemagne Angleterre Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ascension d'une famille sous le règne de louis XIV: les Drouillard&amp;quot;, p. 175-196.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux et l'Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élites municipales des petites villes du sud de la Gironde (1780-1830)&amp;quot;, p. 321-334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petites villes françaises du XVIIIe au XXe siècle, (dir. Jean-Pierre Poussou et René Plessix)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une oligarchie à la tête de Bordeaux: intérêts politiques et économiques des jurats bourgeois sous le règne de louis XIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux et l'Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.155-174, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre de vie des officiers &amp;quot;moyens&amp;quot; bordelais dans la deuxième moitié du XVIIe siècle, p. 323-343.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les officiers "moyens" à l'époque moderne. France Angleterre Espagne, dir. Michel Cassan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces militaires et projets urbains: l'exemple bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Charrié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes en projet(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.237-248, 1996, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.msha.9690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une forteresse en sursie: le Château-Trompette de 1778 à 1816&amp;quot;, p. 187-200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'estuaire de la gironde de Pauillac à Blaye</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les seigneurs de Latresne à la fin de l'Ancien Régime&amp;quot; p. 21-49</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de Latresne. Du 18e siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les militaires hospitalisés à Bordeaux sous le Premier Empire&amp;quot;, p. 299-311</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vallée du Lot et son environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les dangers d'un grand fleuve: les noyades à Bordeaux sous le Consulat et l'Empire&amp;quot; p. 187-196</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Bayonne à saint-Jean-Pied-de-Port</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures croisées des écrits du for privé autour d'Antoine Gautier (1798-1882)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numéro spécial de la Revue historique de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId155"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.15384615385px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Coste </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Curriculum vitae de Laurent Coste</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus universitaire :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agrégé d’histoire (1983),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en histoire(1990),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de Conférences (1998),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur des Universités (2006)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Responsabilités administratives :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable des concours internes de 2003 à 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable des masters recherche HMMC d’avril 2012 à juin 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la section d’histoire moderne en 2013-2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur adjoint du Centre d’Etudes des Mondes Moderne et Contemporain de juin 2016 à décembre 2021</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un utopiste méconnu des Lumières : l’abbé Puech, curé de Lacanau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orbis Linguarum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. 59, pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de l'ADN de Michel de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Réveillas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche. Le magazine de référence scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 575, pp.84-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille de Montaigne en Agenais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Agenais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 149 (4), pp.425-432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04296562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Château de Crain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Festin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 châteaux du vin en Bordelais, numéro hors-série, n°107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire du 12 mars 1814 dans le Mémorandum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.187-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le souvenir de la Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémorandum d’Antoine Gautier : de l’écriture à la diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'histoire du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des corps intermédiaires sous l’Ancien Régime : revendication ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.14-23. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hes.161.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vif pourtrait de Bordeaux en 1659</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (3ème série), pp.147-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les magistrats urbains dans la France méridionale sous l’Ancien Régime : diversité des messages et des représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pinsolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.8-12. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/essais.8012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03531245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un libelle parisien défenseur des privilèges bordelais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Nord. Histoire &amp; Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tereny Polskie (Księstwo Warszawskie i Wyzwolona Litwa) widziane oczyma Żołnierzy wielkiej armii podczas ofensywy w lecie 1812 roku</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prace historyczne : Zeszyty Naukowe Uniwersytetu Jagiellońskiego</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections dans l’ordre de la noblesse à la jurade de Bordeaux (de 1550 à 1789)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.197-210. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.12222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et spiritualité chez les Dominicains bordelais du Grand Siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un maire de Bordeaux absentéiste : Louis Godefroy d’Estrades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société archéologique et historique de Nantes et de Loire-Atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juges et consuls de la juridiction consulaire bordelaise des origines au ministériat de Richelieu (1564-1625)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jurats de Bordeaux et Montaigne (1581-1585)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau Bulletin de la Société Internationale des amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire l’histoire de Bordeaux au XVIIe siècle : la Chronique bourdeloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'histoire du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la boutique au service du Roi. Les voies de l'anoblissement des jurats marchands bordelais au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques des jurats bordelais au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'histoire du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux et la peste dans la première moitié du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 110, pp.457 - 480. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/anami.1998.2599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02098242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Citoyens de Bordeaux et la terre: les stratégies foncières de l'élite bourgeoise au temps du Roi soleil&amp;quot;, p. 47-58</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre d'Histoire des Espaces Atlantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tableaux des bourgeois et des citoyens de Bordeaux au temps du roi soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambacérès à Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux et la Restauration des Bourbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 201, pp.25-43. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/anami.1993.2342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Saint-Domingue à La Réole : les PIRLY (1691-1891)&amp;quot;, p.151-169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre d'Histoire des Espaces Atlantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ville à la reconquête de son patrimoine: Bordeaux et le Château Trompette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèque et musées: la politique culturelle de la mairie de Bordeaux de 1805 à 1815</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'histoire du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolte de 1548 et la naissance de l’image d’une ville rebelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Aquitaine révoltée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sainte-Foy-la-Grande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats de mariages bordelais (1601-1625)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Généalogique du Sud-Ouest, 2024, 979-10-93724-10-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires sur la Nouvelle-Aquitaine. Mémoire sur la culture du tabac en Agenais (XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FHSO-AHNA, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intendance de Bordeaux à la fin du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Contis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comite des travaux historiques et scientifiques, pp.269, 2022, Notices, inventaires et documents, 978-2-7355-0942-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élites municipales françaises. Dictionnaire prosopographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération historique du Sud-ouest (FHSO); Centre généalogique du Sud-ouest (CGSO); Histoire institutionnelle et sociale des municipalités européennes (HISME). 2022, 9-791093-724072</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoire sur la culture des vignes du Médoc (Premier Empire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrats de mariage bordelais (1550-1600)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Généalogique du Sud-Ouest, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le château Pascot. Latresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique du Créonnais, Volume 1, (Députés, sénateurs, conseillers généraux et départementaux, conseillers d’arrondissement, conseillers régionaux, présidents des communautés de communes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'informer pour gouverner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Sciences de l'Homme d'Aquitaine, 292 p., 2020, Politique et élites, 978-2-85892-612-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les malheurs de la Fronde en Créonnais. La grande enquête de 1650, Documents d’histoire du Créonnais 2, Bordeaux, SAHC, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monuments aux morts de la Grande Guerre dans le Créonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SAHC, pp.424, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conseillers du pouvoir. en Europe du XVIème siècle à nos jours. Acteurs, cercles et pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang, 316 p., 2018, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b14369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrivains en Aquitaine, SHAP-FHSO, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registres secrets du parlement de Bordeaux. Analyse détaillée. volume 1 (1723-1746))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards d’un notable bordelais sur son temps. Le mémorandum d’Antoine Gautier (1832-1882), Bordeaux, PUB,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le château de Crain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registres secrets du parlement de Bordeaux. Analyse détaillée. volume 3 (1664-1685)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hisme, pp.214, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sud-Ouest, la France et l'Europe à la fin de l'empire napoléonien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MSHA, pp.280, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept d’élites en Europe de l’antiquité à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Charles Mougel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Sciences de l’Homme d’Aquitaine, pp.394, 2014, Politiques et élites, 978-2-85892-418-9. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.msha.18787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elites et crises du XVIe au XXIe siècle. Europe et Outre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 428 p., 2014, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.cost.2014.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux et Napoléon: l'histoire d'une double méprise (1805-1815)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société archéologique et historique du canton de Créon, Baron &amp; Tresses, 2014, 979-10-93724-00-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bourgeoisies en France: du XVIe au milieu du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Figeac, Michel. Armand Colin, 2013, 978-2-200-24826-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Registres secrets du Parlement de Bordeaux: analyse détaillée. Volume 2, 1746-1767</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HISME, 2012, 978-2-9527157-7-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le château Maledan: Loupes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Voluzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société archéologique et historique du canton de Créon, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maisons de campagne, maisons de la campagne en Aquitaine de l’Antiquité à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens de sang, liens de pouvoir. Les élites dirigeants urbaines en Europe occidentale et dans les colonies européennes (fin XVe – fin XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flâneries historiques entre coteaux et Pimpine : Cénac au fil du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">élites municipales françaises. Dictionnaire prosopographique. Les jurats de Bordeaux de 1550 à 1789</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CGSO-HISME-SAHCC, pp.440, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lys & le chaperon. Les oligarchies municipales en France de la Renaissance à la Révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messieurs de Bordeaux. Pouvoirs et hommes de pouvoir à l'hôtel de ville (1548-1789)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération Historique du Sud-Ouest (FHSO); CAHMC, 326 p., 2006, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s039526490002518x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourgeois et robins au temps du Roi Soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourgeois et robins bordelais au temps du Roi Soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHB, pp.156, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mille avocats du Grand Siècle. Le barreau de Bordeaux de 1589 à 1715</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SAHCC, pp.248, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un grand seigneur de l'(Entre-deux-Mers sous la Fronde. Livre de raison de François Arthus Le Comte, 201 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de Latresne. Du 18e siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maire et l'Empereur. Bordeaux sous le Premier Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SAHLCC, pp.352, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Punir les séditieux : les débats parlementaires de l’automne 1815</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Judith Bonnin; Nicolas Patin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire politique aujourd’hui : Mélanges en l’honneur de Christine Bouneau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Le Bord de l'eau, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viticulture en Créonnais au temps de Napoléon 1er</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Christophe Bouneau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rituels de la jurade de Bordeaux durant le Grand Siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Poulet; Eric Suire; Myriam Tsimbidy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Civilités et incivilités urbaines. Urbanité, rituels et cérémonies dans la ville du XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.171-178, 2024, Studies in European Urban History, 978-2-503-60677-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une identification impossible ? Bilan des recherches généalogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Deguilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Réveillas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dernier voyage de Michel de Montaigne ? Enquête interdisciplinaire autour de son tombeau présumé au musée d’Aquitaine (Bordeaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Ausonius, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se marier en Créonnais au temps de François Ier (1515-1547)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux-Mers et son identité. En Créonnais, Actes du 18e colloque du CLEM, tenu les 1-2-3 octobre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.65- 69, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un procès politique en Dordogne au début de la Seconde Restauration (1815-1816)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laetitia Guerlain; Nelly Hissung-Convert; Olivier Serra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les champs du droit. Mélanges en l'honneur de Bernard Gallinato-Contino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mare &amp; martin, pp.337-342, 2023, Liber amicorum, 978-2-84934-658-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1815: une sortie de guerre difficile pour les nostalgiques de Napoléon&amp;quot;, p. 199-219</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sorties de guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1565 : Bordeaux au temps de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bost; Louis Maurin; Jean-Michel Roddaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Confluences; Fédération Aquitania, pp.91-105, 2020, Aquitania. Supplément, 978-2-35527-258-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation politique du Tiers État dans la France de la première modernité : la publication des coutumes sous François Ier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Fossier; Dominique Le Page; Bruno Lemesle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La représentation politique et ses instruments avant la démocratie (Moyen Âge-Temps modernes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires de Dijon, 2020, Histoires, 978-2-36441-369-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1690 : l’empreinte du Roi Soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bost; Louis Maurin; Jean-Michel Roddaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Portraits de Bordeaux. De l’antiquité au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Confluences; Fédération Aquitania, pp.106-121, 2020, Aquitania. Supplément, 978-2-35527-258-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices: Capucins p 284-285; Clarisses p. 289-290; Dames de la foi p. 291-292; Ursulines p. 292-293; Visitandines p. 294-296; Jeux de paume p. 329-334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique des villes de France. Bayonne, Bordeaux, Ausonius éditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Nantais à la jurade de Bordeaux(1749-1751)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons atlantiques. Villes, négoces, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux de 1789 à 1815, de la cocarde aux Lys, p.182-211</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conseillers du pouvoir: variations autour du pouvoir dans des jeux d'ombre et de lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conseillers du pouvoir en Europe du XVIème siècle à nos jours. Acteurs, cercles et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.283-292, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire des polonais à travers les sources bordelaises (du Premier au Second Empire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dynamiques du changement dans l'Europe des Lumières (s. dir. Maciej Forycki, Agnieszka Jakuboszczak, Teresa Malinowska), Paris-Poznan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le duc d'Angoulême et ses conseillers à Bordeaux : un laboratoire de la Restauration ? (mars-avril 1814)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Bouneau, Laurent Coste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conseillers du pouvoir en Europe du XVIe siècle à nos jours. Acteurs, cercles et pratiques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.11, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices. Temple p. 263-264; Couvent des Filles repenties 1 p. 285; Couvent des Filles repenties 2, p. 286; Couvent des Filles repenties 3, p. 287-288; Couvent de Picpus p. 293-294; Couvent des Tertiaires p. 295-296; Jeux de paume, p. 314.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique des villes de France. Agen. Sites et Monuments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace urbain agenais, entre conventualisation et renforcement des aménagements urbains (vers 1515-vers 1650), p. 194-223</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descazeaux Stéphane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique des villes de France. Agen. Notice générale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre autonomie et tutelle : le renouvellement des élites dans la France d’Ancien Régime (du milieu du XVIe siècle au déclenchement de la Révolution). Les bourgeoisies urbaines choisissent-elles librement leurs magistrats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pauly, Michel and Lee, Alexander. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban liberties and citizenship from the Middle Ages up to now: actes du colloque 2009 de la Commission Internationale pour l'Histoire des Villes = Städtische Freiheiten und bürgerliche Partizipation vom Mittelalter bis heute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bd. 9, Porta-Alba-Verl, pp.185-199, 2015, Beiträge zur Landes- und Kulturgeschichte, 978-3-933701-50-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices Etienne Cleirac p. 282-284 ; Jacques de Fonteneil p. 498-500 ; Abraham Lapeyrère p. 674-675 ; Jean de Loyac p. 803-805.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrivains juristes et juristes écrivains du Moyen Âge au siècle des Lumières, (dir.) Bruno Méniel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les municipalités françaises face au changement de régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Coste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Sud-Ouest, la France et l'Europe à la fin de l'empire napoléonien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHA, pp.173-183, 2015, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.msha.19102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bourgeoisie rurale sous le Premier Empire. Approche méthodologique à partir du cas de Pellegrue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Entre-deux-Mers et son identité, Actes du Quatorzième Colloque à Saint-Ferme, Pellegrue et Massugas (20-21-22 septembre 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CLEM, pp.191-201, 2015, 978-2-84103-022-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots pour le dire : nommer les élites à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Minvielle; François-Charles Mougel; Centre d'études des mondes moderne et contemporain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le concept d'élites en Europe de l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'homme d'Aquitaine, pp.107-118, 2014, 978-2-85892-418-9. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.msha.18856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élites urbaines face aux révoltes populaires dans la France moderne, entre résistance et élimination (XVIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Guillaume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élites et crises du XVIe au XXIe siècle: Europe et Outre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.31-457, 2014, 978-2-200-28924-9. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.cost.2014.01.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrées en religion sous l’Ancien Régime : l’exemple des filles des Cives burdigalenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champ, Nicolas and Laux, Claire and Moisset, Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions à une histoire du catholicisme: papauté, Aquitaine, France et Outre-Mer : mélanges offerts à Marc Agostino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.91-105, 2013, 978-2-8111-0874-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices. 1802 De nouveaux projets d'assèchement des marais, p. 69-72; 1802 Premières difficultés du nouveau système communal, p. 73-74.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction d'une agglomération. Bordeaux et ses banlieues, dir. Olivier Ratouis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et mimétisme social : les signatures des marchands bordelais du Grand Siècle&amp;quot;, p. 179-191</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La signature, (textes réunis par Federico Bravo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vallée de l’Engranne à la fin de l’Ancien Régime : présentation politique et humaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vallée de l'Engranne d'hier et d'aujourd'hui.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASPECT, pp.77-83, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demeures rurales des Bordelais en Créonnais au milieu du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Coste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maisons de campagne, maisons de la campagne en Aquitaine de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société archéologique et historique du canton de Créon, Baron &amp; Tresses, pp.87-104, 2011, 978-2-9507668-6-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits du terroir vus par l’inspecteur François-de-Paule Latapie à la veille de la Révolution française&amp;quot;,p. 297-305.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les produits des terroirs aquitains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence et renouvellement des oligarchies municipales : réflexions méthodologiques à partir de l'exemple de Villeneuve d'Agenais (1559-1789</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reynald Abad, Jean-Pierre Bardet, Jean-François Dunyach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les passions d'un historien. Mélanges en l'honneur de Jean-Pierre Poussou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPS, pp.16, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville dormante. La première modernité bordelaise (1548-1730)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique des villes de France. Bordeaux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les oligarchies urbaines en Périgord sous l'Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provinciales. Hommage à Anne-Marie Cocula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordeaux en fête. les noces de Louis XIII et d'Anne d'Autriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fête en Aquitaine, FHSO-SHAAPB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Brochon et la municipalité de Bordeaux : destins croisés du milieu du XVIIIe au milieu du XIXe siècle&amp;quot;, p. 241-255</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes de loi et politique (XVIe-XVIIIe siècles), (dir.) Hugues Daussy et Frédérique Pitou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Brochon et la municipalité de Bordeaux : destins croisés du milieu du XVIII e au milieu du XIX e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes de loi et politique (XVIe-XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jurats de Langon au XVIIIe siècle&amp;quot;, p. 165-178.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petites villes du sud-Ouest de l'Antiquité à nos jours, (dir. Jean-Pierre Poussou)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps de ville et les projets de façade fluviale à Bordeaux: du rejet à l'acceptation des projets de façade fluviale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques V Gabriel et les architectes de la façade atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vignobles des élites bordelaises dans la première moitié du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vignobles du sud XVIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle municipal aquitain sous l'Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josette Pontet; Jean-Paul Jourdan; Marie Boisson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la recherche de l'Aquitaine, textes réunis par Josette Pontet, Jean-Paul Jourdan, Marie Boisson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-85, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres d'Etienne de Brethous, avocat, professeur et jurat de Bordeaux au temps du Roi soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des moulins à papier aux bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population bordelaise de 1715 à 1815</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'Histoire des Bordelais (XVIIIe-XIXe siècles), tome 1. La modernité triomphante (1715-1815)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une jurade et les finances: Cadillac&amp;quot;, p. 197-218</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie politique et administrative des petites villes françaises du Moyen age à nos jours, (dir. Jean-Pierre Poussou et René Plessix)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vignobles des avocats bordelais dans la seconde moitié du XVIIe siècle&amp;quot;, p. 67-82</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vignes, vins et vignerons de Saint-Emilion et d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Durribau : l'essor d'une famille de la Benauges au début du XVII e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benauges. Essai historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La jurade de Bordeaux au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des hommes et des pouvoirs dans la ville XIVe-XXe siècles France Allemagne Angleterre Italie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre de vie des officiers &amp;quot;moyens&amp;quot; bordelais dans la deuxième moitié du XVIIe siècle, p. 323-343.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les officiers "moyens" à l'époque moderne. France Angleterre Espagne, dir. Michel Cassan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ascension d'une famille sous le règne de louis XIV: les Drouillard&amp;quot;, p. 175-196.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux et l'Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élites municipales des petites villes du sud de la Gironde (1780-1830)&amp;quot;, p. 321-334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petites villes françaises du XVIIIe au XXe siècle, (dir. Jean-Pierre Poussou et René Plessix)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une oligarchie à la tête de Bordeaux: intérêts politiques et économiques des jurats bourgeois sous le règne de louis XIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordeaux et l'Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.155-174, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces militaires et projets urbains: l'exemple bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Charrié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes en projet(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.237-248, 1996, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.msha.9690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une forteresse en sursie: le Château-Trompette de 1778 à 1816&amp;quot;, p. 187-200</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'estuaire de la gironde de Pauillac à Blaye</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les seigneurs de Latresne à la fin de l'Ancien Régime&amp;quot; p. 21-49</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de Latresne. Du 18e siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les militaires hospitalisés à Bordeaux sous le Premier Empire&amp;quot;, p. 299-311</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vallée du Lot et son environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les dangers d'un grand fleuve: les noyades à Bordeaux sous le Consulat et l'Empire&amp;quot; p. 187-196</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Bayonne à saint-Jean-Pied-de-Port</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures croisées des écrits du for privé autour d'Antoine Gautier (1798-1882)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numéro spécial de la Revue historique de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId155"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568583v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298766v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296562v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113388v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508295v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457376v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089203v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.161.0014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485959v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089215v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531245v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pinsolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.8012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089228v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089479v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093404v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089220v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089186v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089208v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.12222" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089471v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.1998.2599" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093403v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097452v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.1993.2342" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093402v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550559v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093385v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089555v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089498v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522700v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134687v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028787v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Suire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Contis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259445v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550515v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521537v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14369" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317436v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550487v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317424v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317405v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521611v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640632v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.cost.2014.01" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499641v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Minvielle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Mougel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.18787" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499629v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Voluzan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499618v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550712v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157128v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089493v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641135v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089499v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639743v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s039526490002518x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639742v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377679v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639776v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550521v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550488v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639832v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185306v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185315v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522697v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568556v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182347v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387371v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341716v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103077v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103157v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950024v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422272v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377675v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306129v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521538v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422274v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527740v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527733v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Descazeaux St&#233;phane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521608v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.19102" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550704v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500357v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500356v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500293v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.cost.2014.01.0031" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500282v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.18856" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500185v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527744v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550677v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500273v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550796v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550498v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641054v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114783v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089496v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377710v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550695v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554773v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117572v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550583v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117583v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550567v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550575v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089495v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550503v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501393v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093383v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550802v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550577v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550797v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527746v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550679v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.9690" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550512v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550525v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550507v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550506v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508297v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568583v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298766v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296562v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113388v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508295v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457376v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089203v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.161.0014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485959v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089215v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531245v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pinsolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.8012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089228v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089479v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089208v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.12222" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093404v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089220v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089471v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.1998.2599" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093403v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097452v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anami.1993.2342" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550559v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093385v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089555v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089498v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522700v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134687v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028787v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Suire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Contis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259445v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550517v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550515v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259442v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521537v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298493v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14369" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317424v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550487v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317436v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317405v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521611v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313953v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Minvielle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Mougel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.18787" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640632v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.cost.2014.01" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499641v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499629v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499630v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Voluzan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550712v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089493v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157128v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641135v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089499v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639743v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s039526490002518x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377679v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639742v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639776v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550521v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550488v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639832v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185306v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185315v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522697v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568556v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182347v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387371v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341716v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103077v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950024v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103157v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422272v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377675v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306129v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422274v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521538v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527740v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527733v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Descazeaux St&#233;phane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500357v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550704v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521608v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.19102" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500356v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.18856" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500293v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.cost.2014.01.0031" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500185v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527744v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550677v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500273v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550796v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550498v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641054v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089496v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114783v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377710v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550695v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554773v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550583v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117572v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550567v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117583v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089495v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550575v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550503v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501393v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093383v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527746v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550802v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550577v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550797v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550679v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.9690" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550512v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550525v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550507v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550506v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508297v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>