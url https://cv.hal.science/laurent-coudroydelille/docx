--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -301,291 +301,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sols créateurs de paysages à l’extrémité aval de l’île Saint-Denis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« La vie HLM. Histoires d’habitant•e•s de logements populaires. Aubervilliers, 1950-2000 », 8 allée Charles Grosperrin, Aubervilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Dentzer</w:t>
+                <w:t xml:space="preserve">Charlotte Vorms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Ramière</w:t>
+                <w:t xml:space="preserve">Muriel Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Garnier</w:t>
+                <w:t xml:space="preserve">Cédric David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Carlier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Radouan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27, </w:t>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (64), pp.177-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/paysage.31970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rhu.064.0179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144590v1</w:t>
+                <w:t xml:space="preserve">hal-04403882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La vie HLM. Histoires d’habitant•e•s de logements populaires. Aubervilliers, 1950-2000 », 8 allée Charles Grosperrin, Aubervilliers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les sols créateurs de paysages à l’extrémité aval de l’île Saint-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dentzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Ramière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (64), pp.177-185. </w:t>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhu.064.0179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/paysage.31970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403882v1</w:t>
+                <w:t xml:space="preserve">hal-04144590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C’est du propre ! L’hygiène et la ville depuis le XIXe siècle</w:t>
               </w:r>
@@ -1186,173 +1186,485 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Comment l'histoire nous traverse, 15, pp.149-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00976445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban History. La revue a 50 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Feriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Sweet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseamary Wakeman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.173-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhu.068.0173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Deux instituts, une histoire », Exposition « Figures des instituts d’urbanisme ». Ecole d’Urbanisme de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Orillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un ancien Institut... Une histoire de l'Institut d'urbanisme de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Busquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Carriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, 35 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00458381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux, mémoires et parcours des étudiants chinois au sein de l’Institut d’urbanisme de l’Université de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Orillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif Inventer le Grand Paris, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2022.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1362,283 +1674,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Roncayolo, sur les pas d'un géographe singulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Burgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Vic Ozouf-Marignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Parenthèses, 2023, 978-2-86364-443-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville mot à mot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Chauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitriadi Leda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Parenthèses, 2021, Eupalinos, 9782863646861</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots des urbanistes entre parlers techniques et langues communes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1647,165 +1959,165 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Coudroy de Lille et Olivier Ratouis (dir.). L’Harmattan, 2019, 978-2-343-16283-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux Origines de l’UPEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bourillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anece Oubaidourahaman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris-Est Créteil Val de Marne (UPEC), 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01650168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1815,124 +2127,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux, mémoires et parcours des étudiants chinois au sein de l'institut d'urbanisme de l'Université de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Orillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Brissiaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Produire l'urbain de la France à la Chine. Une circulation de l'expertise dans le temps long</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSA Paris-Belleville, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1942,51 +2254,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Genèse et chronologie d’une langue de l’urbanisme »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1996,281 +2308,281 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Chesneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville et ses mots. Marqueurs, masques, interprétations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parenthèses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.121-136, 2021, Eupalinos, ISBN 978-2-86364-686-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire longue de la mutation urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Orillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Béhar; Aurélien Delpirou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas du Grand Paris. Une métropole en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Autrement, pp.28-39, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jaquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Tubbesing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architekten‐ und Ingenieurverein zu Berlin‐Brandenburg. Harald Bodenschatz, Benedikt Goebel, Christina Gräwe, Peter Lemburg, Marcus Nitschke, Wolfgang Schuster. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Berlin, Unfinished Metropolis, Volume 2, International Urban Planning Competition for Berlin-Brandenburg 2070. Perspectives from Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DOM Publishers, pp. 116‐141, 2020, 978-3-86922-249-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Présentation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2290,73 +2602,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Ratouis et Laurent Courdroy de Lille (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots des urbanistes entre parlers techniques et langues communes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.11-17, 2019, 978-2-343-16283-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le langage de l’urbanisme : enjeux et limites d’une spécialisation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ratouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2366,354 +2678,354 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Ratouis et Laurent Coudroy de Lille (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots des urbanistes entre parlers techniques et langues communes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.235-279, 2019, ISBN : 978-2-343-16283-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ville aux prises avec son site (1720-1830)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Coudroy de Lille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lyon sur le divan. Les métamorphoses d’une ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Libel, pp.25-55, 2017, 978-2-914659-65-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01981206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problèmes de définition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux marges de la ville. Paysages, sociétés, représentations (S. Bouffier, C-I. Brelot, D. Menjot (dir.))</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 17-20, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02065580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantiers pour l'étude des espaces périurbains. Problèmes de définition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BOUFFIER Sophie; BRELOT Claude-Isabelle; MENJOT Denis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux marges de la ville. Paysages, sociétés, représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La leçon haussmannienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bourillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2733,51 +3045,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louis Hincker (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la composition(s) urbaine(s) XVIIIe-XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, p. 65-81, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01650221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2787,583 +3099,583 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitale et métropole : une dialectique dans le temps long - Temps de discussion-2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrepoint à propos de Paris : capitale, région, métropole (Introduction à la seconde session)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25580/igp.2020.0017⟩</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2020.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761443v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrepoint à propos de Paris : capitale, région, métropole (Introduction à la seconde session)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capitale et métropole : une dialectique dans le temps long - Temps de discussion-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bourillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Vic Ozouf-Marignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25580/igp.2020.0013⟩</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2020.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761374v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journée d’étude – 1919, les quatre saisons de l’urbanisme - Temps de discussion 3</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Viviane Claude</w:t>
+                <w:t xml:space="preserve">1919, les quatre saisons de l’urbanisme- Introduction. Un après-guerre politique et urbanistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25580/igp.2019.0034⟩</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/IGP.2019.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736588v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1919, les quatre saisons de l’urbanisme- Introduction. Un après-guerre politique et urbanistique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Journée d’étude – 1919, les quatre saisons de l’urbanisme - Temps de discussion 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Maroille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Respaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Grandclaudon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25580/IGP.2019.0021⟩</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2019.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734379v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journée d’étude – 1919, les quatre saisons de l’urbanisme - Temps de discussion 4</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+                <w:t xml:space="preserve">Journée d’étude – 1919, les quatre saisons de l’urbanisme - Temps de discussion 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vonau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25580/igp.2019.0037⟩</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2019.0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736615v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Grand Paris du XIXe siècle. Temps de discussion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3372,1243 +3684,1048 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Frondizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bourillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2019.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les débuts de La Vie urbaine, revue de l’Ecole des Hautes études urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2019.0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Grand Paris à l'époque moderne (XVIème-XVIIIème siècles). Temps de discussion 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Vadelorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fériel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2018.0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE GRAND PARIS À L’ÉPOQUE MODERNE (XVIE-XVIIIE SIÈCLES)　-Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Vadelorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2018.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages du Grand Paris. Temps de discussion 2 &amp;quot;Que change le paysage à la planification ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Vadelorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Keravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hodebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2018.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages du Grand Paris : Séminaire IGP, Discussion 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hodebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Vadelorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2018.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plans dans leur épaisseur. Temps de discussion 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Jaquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Bertoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Vadelorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2018.0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680463v1</w:t>
-              </w:r>
-[...193 lines deleted...]
-                <w:t xml:space="preserve">hal-00458381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloque &amp;quot;Paris Métropoles en miroir. L’Ile-de-France comme région métropolitaine&amp;quot; - 4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Colloque &amp;quot;Paris Métropoles en miroir. L’Ile-de-France comme région métropolitaine&amp;quot; - 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Spigai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Tsiomis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-01411861v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01411859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloque &amp;quot;Paris Métropoles en miroir. L’Ile-de-France comme région métropolitaine&amp;quot; - 3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Colloque &amp;quot;Paris Métropoles en miroir. L’Ile-de-France comme région métropolitaine&amp;quot; - 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Spigai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Tsiomis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-01411859v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01411861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId133"/>
+      <w:footerReference w:type="default" r:id="rId138"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4676,51 +4793,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B98318D9"/>
+    <w:nsid w:val="E5DABD0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4907,51 +5024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-coudroydelille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3441-0027" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092783961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/26342051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000012277630X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318345v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.068.0077" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04144590v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dentzer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rami&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Garnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.31970" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403882v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vorms" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cohen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Radouan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.064.0179" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286819v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Deguillaume" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.060.0171" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286811v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Frondizi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.060.0177" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084851v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaquand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.061.0161" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286935v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.059.0039" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498199v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Feria Toribio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.037.0005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-KXT2TB29-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976445v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ratouis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271607v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Brissaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Orillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279603v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Burgel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montigny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vic Ozouf-Marignier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chauvier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitriadi Leda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393682v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650168v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blandin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anece Oubaidourahaman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945645v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Brissiaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393633v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/La-ville-mot-a-mot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514713v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441263v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Tubbesing" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393657v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981206v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coquery" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065580v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472609v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650221v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761443v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roussel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0017" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761374v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736588v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Claude" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vonau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0034" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734379v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/IGP.2019.0021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736615v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Maroille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Respaut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Grandclaudon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680946v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736578v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0032" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04670002v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;riel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04669994v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680580v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hodebert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0029" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680566v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laborde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680463v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bertoni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0016" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330655v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458381v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411861v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Spigai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Massot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Tsiomis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411859v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-coudroydelille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3441-0027" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092783961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/26342051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000012277630X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318345v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.068.0077" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403882v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vorms" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cohen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric David" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Radouan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.064.0179" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04144590v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dentzer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rami&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Garnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.31970" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286819v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Deguillaume" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.060.0171" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286811v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Frondizi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.060.0177" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084851v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaquand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.061.0161" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286935v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.059.0039" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498199v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Feria Toribio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.037.0005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-KXT2TB29-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976445v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ratouis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Feriel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Sweet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseamary Wakeman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.068.0173" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330655v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Orillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271607v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Brissaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Burgel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montigny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vic Ozouf-Marignier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334500v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chauvier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitriadi Leda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393682v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650168v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blandin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anece Oubaidourahaman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945645v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Brissiaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393633v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/La-ville-mot-a-mot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514713v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441263v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Tubbesing" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393643v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981206v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coquery" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065580v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472609v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650221v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761374v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761443v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roussel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734379v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/IGP.2019.0021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736615v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Maroille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Respaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Grandclaudon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0037" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736588v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Claude" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vonau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0034" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736578v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0032" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04670002v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;riel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04669994v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680580v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hodebert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0029" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680566v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laborde" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680463v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bertoni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411859v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Spigai" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Massot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Tsiomis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411861v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>