--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -301,291 +301,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La vie HLM. Histoires d’habitant•e•s de logements populaires. Aubervilliers, 1950-2000 », 8 allée Charles Grosperrin, Aubervilliers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les sols créateurs de paysages à l’extrémité aval de l’île Saint-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dentzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Ramière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (64), pp.177-185. </w:t>
+              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhu.064.0179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/paysage.31970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403882v1</w:t>
+                <w:t xml:space="preserve">hal-04144590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sols créateurs de paysages à l’extrémité aval de l’île Saint-Denis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« La vie HLM. Histoires d’habitant•e•s de logements populaires. Aubervilliers, 1950-2000 », 8 allée Charles Grosperrin, Aubervilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Dentzer</w:t>
+                <w:t xml:space="preserve">Charlotte Vorms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Ramière</w:t>
+                <w:t xml:space="preserve">Muriel Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Garnier</w:t>
+                <w:t xml:space="preserve">Cédric David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Carlier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Radouan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27, </w:t>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (64), pp.177-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/paysage.31970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rhu.064.0179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144590v1</w:t>
+                <w:t xml:space="preserve">hal-04403882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C’est du propre ! L’hygiène et la ville depuis le XIXe siècle</w:t>
               </w:r>
@@ -3107,559 +3107,559 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrepoint à propos de Paris : capitale, région, métropole (Introduction à la seconde session)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capitale et métropole : une dialectique dans le temps long - Temps de discussion-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bourillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Vic Ozouf-Marignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25580/igp.2020.0013⟩</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2020.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761374v1</w:t>
+                <w:t xml:space="preserve">hal-04761443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitale et métropole : une dialectique dans le temps long - Temps de discussion-2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrepoint à propos de Paris : capitale, région, métropole (Introduction à la seconde session)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2020.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Roussel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04761443v1</w:t>
+                <w:t xml:space="preserve">hal-04761374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1919, les quatre saisons de l’urbanisme- Introduction. Un après-guerre politique et urbanistique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Journée d’étude – 1919, les quatre saisons de l’urbanisme - Temps de discussion 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ratouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+                <w:t xml:space="preserve">Viviane Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vonau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25580/IGP.2019.0021⟩</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2019.0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734379v1</w:t>
+                <w:t xml:space="preserve">hal-04736588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journée d’étude – 1919, les quatre saisons de l’urbanisme - Temps de discussion 4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">1919, les quatre saisons de l’urbanisme- Introduction. Un après-guerre politique et urbanistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/IGP.2019.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Maroille</w:t>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04736615v1</w:t>
+                <w:t xml:space="preserve">hal-04734379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journée d’étude – 1919, les quatre saisons de l’urbanisme - Temps de discussion 3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Montigny</w:t>
+                <w:t xml:space="preserve">Journée d’étude – 1919, les quatre saisons de l’urbanisme - Temps de discussion 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Maroille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Claude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Respaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Vonau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colette Grandclaudon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25580/igp.2019.0034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25580/igp.2019.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736588v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Grand Paris du XIXe siècle. Temps de discussion.</w:t>
               </w:r>
@@ -3684,51 +3684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Frondizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bourillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3856,51 +3856,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Grand Paris à l'époque moderne (XVIème-XVIIIème siècles). Temps de discussion 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Vadelorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4175,281 +4175,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paysages du Grand Paris : Séminaire IGP, Discussion 1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
+                <w:t xml:space="preserve">Les plans dans leur épaisseur. Temps de discussion 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jaquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Laborde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Hodebert</w:t>
+                <w:t xml:space="preserve">Angelo Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Vadelorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25580/igp.2018.0025⟩</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2018.0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680566v1</w:t>
+                <w:t xml:space="preserve">hal-04680463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plans dans leur épaisseur. Temps de discussion 1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les paysages du Grand Paris : Séminaire IGP, Discussion 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hodebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Vadelorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2018.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Bertoni</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-04680463v1</w:t>
+                <w:t xml:space="preserve">hal-04680566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4461,51 +4461,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloque &amp;quot;Paris Métropoles en miroir. L’Ile-de-France comme région métropolitaine&amp;quot; - 3</w:t>
+                <w:t xml:space="preserve">Colloque &amp;quot;Paris Métropoles en miroir. L’Ile-de-France comme région métropolitaine&amp;quot; - 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Spigai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Massot</w:t>
@@ -4555,75 +4555,75 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01411859v1</w:t>
+                <w:t xml:space="preserve">medihal-01411861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloque &amp;quot;Paris Métropoles en miroir. L’Ile-de-France comme région métropolitaine&amp;quot; - 4</w:t>
+                <w:t xml:space="preserve">Colloque &amp;quot;Paris Métropoles en miroir. L’Ile-de-France comme région métropolitaine&amp;quot; - 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Spigai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Massot</w:t>
@@ -4673,51 +4673,51 @@
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01411861v1</w:t>
+                <w:t xml:space="preserve">medihal-01411859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId138"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4793,51 +4793,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5DABD0A"/>
+    <w:nsid w:val="BBC60B33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5024,51 +5024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-coudroydelille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3441-0027" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092783961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/26342051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000012277630X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318345v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.068.0077" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403882v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vorms" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cohen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric David" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Radouan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.064.0179" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04144590v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dentzer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rami&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Garnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.31970" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286819v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Deguillaume" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.060.0171" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286811v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Frondizi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.060.0177" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084851v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaquand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.061.0161" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286935v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.059.0039" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498199v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Feria Toribio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.037.0005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-KXT2TB29-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976445v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ratouis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Feriel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Sweet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseamary Wakeman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.068.0173" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330655v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Orillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271607v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Brissaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Burgel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montigny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vic Ozouf-Marignier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334500v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chauvier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitriadi Leda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393682v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650168v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blandin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anece Oubaidourahaman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945645v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Brissiaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393633v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/La-ville-mot-a-mot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514713v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441263v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Tubbesing" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393643v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981206v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coquery" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065580v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472609v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650221v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761374v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761443v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roussel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0017" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734379v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/IGP.2019.0021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736615v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Maroille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Respaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Grandclaudon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0037" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736588v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Claude" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vonau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0034" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736578v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0032" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04670002v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;riel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04669994v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680580v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hodebert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0029" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680566v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laborde" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680463v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bertoni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411859v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Spigai" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Massot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Tsiomis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411861v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-coudroydelille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3441-0027" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092783961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/26342051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000012277630X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318345v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.068.0077" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04144590v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dentzer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rami&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Garnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.31970" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403882v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vorms" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cohen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Radouan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.064.0179" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286819v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Deguillaume" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.060.0171" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286811v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Frondizi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.060.0177" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084851v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaquand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laporte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.061.0161" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286935v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.059.0039" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498199v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maria Feria Toribio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.037.0005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-KXT2TB29-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976445v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ratouis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Feriel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Sweet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseamary Wakeman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.068.0173" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330655v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Orillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271607v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Brissaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Burgel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montigny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Vic Ozouf-Marignier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334500v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chesneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chauvier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitriadi Leda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubeaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393682v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650168v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blandin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anece Oubaidourahaman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945645v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Brissiaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393633v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/La-ville-mot-a-mot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514713v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441263v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Tubbesing" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393657v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393643v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981206v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coquery" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065580v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472609v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650221v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761443v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roussel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761374v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736588v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Claude" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vonau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0034" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734379v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/IGP.2019.0021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736615v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Maroille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Respaut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Grandclaudon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0037" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680946v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736578v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0032" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04670002v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;riel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04669994v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680580v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hodebert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0029" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680463v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bertoni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680566v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laborde" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411861v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Spigai" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Massot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terral" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Tsiomis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411859v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>