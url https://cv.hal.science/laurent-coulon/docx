--- v0 (2026-04-12)
+++ v1 (2026-05-05)
@@ -1236,1509 +1236,1509 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00069199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet ArchéoRef Alignements (ArchéoAl). Bilan scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Macquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut français d'archéologie orientale; Ecole française d'Athènes; Ecole française d'Extrême-Orient; Ecole française de Rome; Bibracte - Centre archéologique européen; Agence bibliographique de l'enseignement supérieur; Bibliothèque interuniversitaire de la Sorbonne; GDS Frantiq; Casa de Velàzquez. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport d’activité 2022. Supplément au Bulletin de l’Institut français d’archéologie orientale 122</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbès Zouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut français d'archéologie orientale. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04436219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport d’activité 2021. Supplément au Bulletin de l’Institut français d’archéologie orientale 121</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbès Zouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut français d'archéologie orientale. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04436053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karnak – Sanctuaires osiriens (2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Hallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/baefe.9294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04373044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karnak- Sanctuaires osiriens (2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Payraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/baefe.5565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karnak – Sanctuaires Osiriens (2019)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patrimoine. Égypte : les sanctuaires osiriens de Karnak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coulon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les Olmèques à Paris, 591, pp.54-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327037v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tomb of Ta-Ḏḥwty sȝt Ḥr-tȝ (Tathoutis daughter of Herta): Tomb 1 in the Necropolis of Bir el-Shaghala: The Architecture and the Paintings in the Antechamberمقبرة تا-چحوتي ابنة حر-?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magdi Ibrahim</w:t>
+                <w:t xml:space="preserve">Karnak – Sanctuaires Osiriens (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maher Bashendi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Defernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bifao.7148⟩</w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.1136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-03200259v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoine. Égypte : les sanctuaires osiriens de Karnak</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Giorgi</w:t>
+                <w:t xml:space="preserve">The Tomb of Ta-Ḏḥwty sȝt Ḥr-tȝ (Tathoutis daughter of Herta): Tomb 1 in the Necropolis of Bir el-Shaghala: The Architecture and the Paintings in the Antechamberمقبرة تا-چحوتي ابنة حر-?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobhi Ashour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Bashendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120, pp.1-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bifao.7148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217306v1</w:t>
+                <w:t xml:space="preserve">halshs-03200259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fischer-Elfert, Hans-W.: Magika Hieratika in Berlin, Hannover, Heidelberg und München. 2015.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orientalistische Literaturzeitung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 113 (2), pp.116-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01987146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un atelier monétaire à Karnak au II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Frangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Giorgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 111, pp.143-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chapelle d'Osiris Ounnefer Neb-Djefaou à Karnak. Rapport préliminaire des fouilles et travaux 2000-2004</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une stèle sur le parvis du temple d’Opet à Karnak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Gabolde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 104, pp.135-190</w:t>
+              <w:t xml:space="preserve">Revue d'egyptologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00092640v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chapelle d'Osiris Ounnefer Neb-Djefaou à Karnak. Rapport préliminaire des fouilles et travaux 2000-2004</w:t>
+                <w:t xml:space="preserve">Une stèle sur le parvis du temple d'Opet à Karnak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Defernez</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gabolde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 104, pp.135-190</w:t>
+              <w:t xml:space="preserve">Revue d'egyptologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 55, pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00069202v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00069203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une stèle sur le parvis du temple d'Opet à Karnak</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La chapelle d'Osiris Ounnefer Neb-Djefaou à Karnak. Rapport préliminaire des fouilles et travaux 2000-2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Defernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coulon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Gabolde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'egyptologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 55, pp.1-21</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 104, pp.135-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00069203v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00092640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une stèle sur le parvis du temple d’Opet à Karnak</w:t>
+                <w:t xml:space="preserve">La chapelle d'Osiris Ounnefer Neb-Djefaou à Karnak. Rapport préliminaire des fouilles et travaux 2000-2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Gabolde</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Defernez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'egyptologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 55</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 104, pp.135-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815077v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00069202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un aspect du culte osirien à Thèbes à l'époque saïte. La chapelle d'Osiris Ounnefer “maître des aliments”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Égypte, Afrique &amp; Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 28, pp.47-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00069164v1</w:t>
-              </w:r>
-[...259 lines deleted...]
-                <w:t xml:space="preserve">halshs-04436053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3522,51 +3522,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04986963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/20006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13eth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299236v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guermeur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collombert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thiers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724707878/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200500v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851037v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Gatier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544188v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Postel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Emerit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Gourdon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200274v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/978-3-16-155210-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200409v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081788v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cressent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201080v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556469v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Egels" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jambon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laroze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042938076&amp;amp;series_number_str=10&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943671v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payraudeau Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Hallmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069199v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373044v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Giorgi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guillou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9294" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Antoine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Payraudeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5565" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327037v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boulet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defernez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1136" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200259v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhi Ashour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdi Ibrahim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Bashendi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.7148" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TXSHTGH0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217306v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987146v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511030v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Frangin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092640v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069202v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Defernez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069203v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gabolde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gabolde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069164v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027861v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Macquin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436219v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abb&#232;s Zouache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090799v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Birk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620653v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coulon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Elwert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Polis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Razanajao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069169v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069160v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778047v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;pideh Qaheri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141540v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04986963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/20006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13eth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299236v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guermeur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collombert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thiers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724707878/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200500v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851037v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Gatier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544188v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Postel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Emerit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Gourdon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200274v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/978-3-16-155210-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200409v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081788v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cressent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201080v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556469v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Egels" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jambon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laroze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042938076&amp;amp;series_number_str=10&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943671v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payraudeau Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Hallmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069199v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027861v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Macquin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abb&#232;s Zouache" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436053v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Giorgi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guillou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9294" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075233v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Antoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Payraudeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5565" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217306v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327037v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boulet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defernez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1136" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200259v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhi Ashour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdi Ibrahim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Bashendi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.7148" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TXSHTGH0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987146v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511030v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Frangin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gabolde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069203v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gabolde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092640v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069202v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Defernez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069164v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090799v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Birk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620653v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coulon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Elwert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Polis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Razanajao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069169v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069160v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778047v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;pideh Qaheri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141540v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>