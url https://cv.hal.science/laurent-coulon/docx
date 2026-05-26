--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1881,290 +1881,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karnak – Sanctuaires Osiriens (2019)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Tomb of Ta-Ḏḥwty sȝt Ḥr-tȝ (Tathoutis daughter of Herta): Tomb 1 in the Necropolis of Bir el-Shaghala: The Architecture and the Paintings in the Antechamberمقبرة تا-چحوتي ابنة حر-?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobhi Ashour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdi Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Bashendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coulon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.1136⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120, pp.1-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bifao.7148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327037v1</w:t>
+                <w:t xml:space="preserve">halshs-03200259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tomb of Ta-Ḏḥwty sȝt Ḥr-tȝ (Tathoutis daughter of Herta): Tomb 1 in the Necropolis of Bir el-Shaghala: The Architecture and the Paintings in the Antechamberمقبرة تا-چحوتي ابنة حر-?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magdi Ibrahim</w:t>
+                <w:t xml:space="preserve">Karnak – Sanctuaires Osiriens (2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maher Bashendi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Defernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bifao.7148⟩</w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.1136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-03200259v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fischer-Elfert, Hans-W.: Magika Hieratika in Berlin, Hannover, Heidelberg und München. 2015.</w:t>
               </w:r>
@@ -2491,51 +2491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chapelle d'Osiris Ounnefer Neb-Djefaou à Karnak. Rapport préliminaire des fouilles et travaux 2000-2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Defernez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3522,51 +3522,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04986963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/20006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13eth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299236v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guermeur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collombert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thiers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724707878/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200500v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851037v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Gatier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544188v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Postel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Emerit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Gourdon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200274v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/978-3-16-155210-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200409v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081788v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cressent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201080v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556469v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Egels" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jambon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laroze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042938076&amp;amp;series_number_str=10&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943671v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payraudeau Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Hallmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069199v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027861v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Macquin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abb&#232;s Zouache" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436053v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Giorgi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guillou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9294" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075233v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Antoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Payraudeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5565" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217306v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327037v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boulet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defernez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1136" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200259v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhi Ashour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdi Ibrahim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Bashendi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.7148" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TXSHTGH0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987146v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511030v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Frangin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gabolde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069203v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gabolde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092640v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069202v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Defernez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069164v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090799v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Birk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620653v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coulon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Elwert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Polis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Razanajao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069169v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069160v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778047v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;pideh Qaheri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141540v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04986963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coulon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cdf/20006" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13eth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299236v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guermeur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collombert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thiers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifao.egnet.net/publications/catalogue/9782724707878/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200500v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01851037v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Gatier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05544188v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Postel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Emerit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Gourdon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200274v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/978-3-16-155210-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200409v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081788v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cressent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201080v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556469v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Egels" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jambon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laroze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042938076&amp;amp;series_number_str=10&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943671v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payraudeau Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Hallmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069199v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027861v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Macquin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abb&#232;s Zouache" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04436053v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Giorgi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guillou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9294" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075233v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Antoine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Payraudeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5565" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217306v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200259v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhi Ashour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdi Ibrahim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Bashendi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.7148" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TXSHTGH0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327037v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boulet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defernez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1136" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987146v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511030v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Frangin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Gabolde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069203v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gabolde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092640v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069202v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Defernez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069164v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090799v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Birk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620653v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coulon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Elwert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Polis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Razanajao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069169v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069160v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778047v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gaubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;pideh Qaheri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141540v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>