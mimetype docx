--- v0 (2026-03-15)
+++ v1 (2026-05-19)
@@ -100,3784 +100,3784 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GJA1-20k, a Short Isoform of Connexin43, from Its Discovery to Its Potential Implication in Cancer Progression</w:t>
+                <w:t xml:space="preserve">Agile Free‐Form Signal Filtering and Routing with a Chaotic‐Cavity‐Backed Non‐Local Programmable Metasurface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Fournier</w:t>
+                <w:t xml:space="preserve">Fabian T Faul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+                <w:t xml:space="preserve">Laurent Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cronier</w:t>
+                <w:t xml:space="preserve">Ali Alhulaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
+                <w:t xml:space="preserve">A. Douglas Stone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp del Hougne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells14030180⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e2500796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202500796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153972v1</w:t>
+                <w:t xml:space="preserve">hal-05025461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agile Free‐Form Signal Filtering and Routing with a Chaotic‐Cavity‐Backed Non‐Local Programmable Metasurface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">GJA1-20k, a Short Isoform of Connexin43, from Its Discovery to Its Potential Implication in Cancer Progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp del Hougne</w:t>
+                <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e2500796. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (3), pp.180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/advs.202500796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells14030180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025461v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of gap junctional communication in myogenesis.</w:t>
+                <w:t xml:space="preserve">Cx43 Present at the Leading Edge Membrane Governs Promigratory Effects of Osteoblast-Conditioned Medium on Human Prostate Cancer Cells in the Context of Bone Metastasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Constantin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonathan Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claire Balandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Debant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Vix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Harnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Cytology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0074-7696(00)96001-7⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.3013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers12103013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880202v1</w:t>
+                <w:t xml:space="preserve">hal-03176921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connexin-43 is a promising target for pulmonary hypertension due to hypoxaemic lung disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nafiisha Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Thuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 55 (3), pp.1900169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.00169-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cx43 Present at the Leading Edge Membrane Governs Promigratory Effects of Osteoblast-Conditioned Medium on Human Prostate Cancer Cells in the Context of Bone Metastasis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Involvement of gap junctional communication in myogenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Harnois</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cronier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (10), pp.3013. </w:t>
+              <w:t xml:space="preserve">International Review of Cytology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 196, pp.1-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers12103013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0074-7696(00)96001-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176921v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An update on minding the gap in cancer</w:t>
+                <w:t xml:space="preserve">Enhancing tumor response to targeted chemotherapy through up-regulation of folate receptor α expression induced by dexamethasone and valproic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Mesnil</w:t>
+                <w:t xml:space="preserve">E. Peraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trond Aasen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Boucher</w:t>
+                <w:t xml:space="preserve">L. Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Chepied</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cronier</w:t>
+                <w:t xml:space="preserve">A. Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mergault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2017.06.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 269, pp.36-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129356v1</w:t>
+                <w:t xml:space="preserve">hal-02122599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pannexin-1 in Human Lymphatic Endothelial Cells Regulates Lymphangiogenesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">An update on minding the gap in cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trond Aasen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Golthlay Denet</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Chepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Balandre</w:t>
+                <w:t xml:space="preserve">Laurent Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19061558⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1860 (1), pp.237-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2017.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129345v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connexins, important players in the dissemination of prostate cancer cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Pannexin-1 in Human Lymphatic Endothelial Cells Regulates Lymphangiogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thuringer</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Golthlay Denet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claire Balandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (6), pp.1558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms19061558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2017.06.020⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04033496v1</w:t>
+                <w:t xml:space="preserve">hal-02129345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing tumor response to targeted chemotherapy through up-regulation of folate receptor α expression induced by dexamethasone and valproic acid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Monvoisin</w:t>
+                <w:t xml:space="preserve">Connexins, important players in the dissemination of prostate cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Vix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Poinot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Mergault</w:t>
+                <w:t xml:space="preserve">Dominique Thuringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.11.011⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1860 (1), pp.202-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2017.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02122599v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the inwardly rectifying potassium channel Kir4.1 by the pro-invasive miR-5096 in glioblastoma cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thuringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Chanteloup</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Boucher</w:t>
+                <w:t xml:space="preserve">Nicolas Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boudesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (23), pp.37681-37693. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18632/oncotarget.16949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the inwardly rectifying potassium channel Kir4.1 by the pro-invasive miR-5096 in glioblastoma cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thuringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boudesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.37681-37693. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.16949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of a gap junction protein, connexin43, in a large panel of human gliomas: new insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Crespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Crespin</w:t>
+                <w:t xml:space="preserve">Gaëlle Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Fromont</w:t>
+                <w:t xml:space="preserve">Michel Wager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Wager</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (8), pp.1742-1752. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cam4.730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of functional microRNAs between glioblastoma and microvascular endothelial cells through gap junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thuringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (45), pp.73925-73934. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18632/oncotarget.12136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A galactosidase-responsive doxorubicin-folate conjugate for selective targeting of acute myelogenous leukemia blasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fraineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Fraineau</w:t>
+                <w:t xml:space="preserve">Joëlle Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Guilhot</w:t>
+                <w:t xml:space="preserve">Elodie Péraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leukemia Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37 (8), pp.948 - 955. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.leukres.2013.04.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.leukres.2013.04.026⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02444614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Down-regulation of Connexin43 expression reveals the involvement of caveolin-1 containing lipid rafts in human U251 glioblastoma cell invasion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Strale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Strale</w:t>
+                <w:t xml:space="preserve">Coralie Lamiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Carcinogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (11), pp.845-60. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mc.20853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mc.20853⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The gap junction protein Cx43 is involved in the bone-targeted metastatic behaviour of human prostate cancer cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lamiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Strale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pedretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and Experimental Metastasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (2), pp.111-22. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10585-011-9434-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10585-011-9434-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Heterodimeric Glucuronide Prodrug for Cancer Tritherapy: the Double Role of the Chemical Amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Grinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Tranoy-Opalinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Grinda</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brigitte Renoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (12), pp.2137-2141. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201100355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmdc.201100355⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZO-1 is involved in trophoblastic cell differentiation in human placenta.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pidoux</w:t>
+                <w:t xml:space="preserve">Pascale Gerbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Gerbaud</w:t>
+                <w:t xml:space="preserve">Sédami Gnidehou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sédami Gnidehou</w:t>
+                <w:t xml:space="preserve">Michael Grynberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziello Geneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Physiology - Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 298 (6), pp.C1517-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpcell.00484.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of endothelin-1 on osteoblastic differentiation is modified by the level of connexin43: comparative study on calvarial osteoblastic cells isolated from Cx43+/- and Cx43+/+ mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziello Geneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lamiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Niger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Strale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan A. Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell and Tissue Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 340 (1), pp.103-15. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00441-009-0924-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00441-009-0924-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gap Junctions and Cancer: New Functions for an Old Story</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Strale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norah Defamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (2), pp.323-338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/ars.2008.2153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00425220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endothelin-1 inhibits human osteoblastic cell differentiation: influence of connexin-43 expression level.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Niger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziello Greneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graziello Greneau</w:t>
+                <w:t xml:space="preserve">Céline Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norah Defamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Pointis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 103, pp.110-122. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcb.21390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcb.21390⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00431039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endothelin1-Induced Ca2+ Mobilization Is Altered in Calvarial Osteoblastic Cells of Cx43+/– Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziello Geneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norah Defamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cronier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 217 (1-3), pp.71-81. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00232-007-9024-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00232-007-9024-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of gap junctions in placental functions and development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Malassiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cronier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1719, pp.117-124. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2005.09.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2005.09.019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominant negative effect of connexin 33 on gap junctional communication is mediated by connexin 43 sequestration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baharia Mograbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baharia Mograbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cronier</w:t>
+                <w:t xml:space="preserve">Isabelle Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Decrouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 117 (20), pp.4665-4672. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jcs.01335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic organization and alternative transcripts of the human connexin 40 gene.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Requirement of Gap Junctional Intercellular Communication for Human Villous Trophoblast Differentiation 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Frendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norah Defamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dupays</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Bernot</w:t>
+                <w:t xml:space="preserve">Gladys Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0378-1119(02)01229-5⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 69 (5), pp.1472-1480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.103.016360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00017645v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02556169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of connexin 43 in human trophoblast cell fusion and differentiation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Vidaud</w:t>
+                <w:t xml:space="preserve">Genomic organization and alternative transcripts of the human connexin 40 gene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dupays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mazurais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rucker-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.00648⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 305, pp.79/90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-1119(02)01229-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00128436v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirement of Gap Junctional Intercellular Communication for Human Villous Trophoblast Differentiation 1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Involvement of connexin 43 in human trophoblast cell fusion and differentiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Frendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gladys Bertin</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guibourdenche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.103.016360⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 116 (Pt 16), pp.3413-3421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.00648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02556169v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00128436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connexin43 mediates the invasive properties of human glioblastoma cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Chepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claire Balandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Gap Junction Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Charleston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3887,525 +3887,525 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connexin43 increases the invasion capacity of human glioblastoma cells by inducing the formation of invadopodia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Chepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claire Balandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Gap Junction Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of gap junctional intercellular communication in lymphangiogenesis and in prostate cancer cell adhesion to lymphatic endothelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simmoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Simmoneau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A Minaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norah Defamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Vascular Biology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’implication de la Connexine 43 dans le processus d’invasion des glioblastomes humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Chepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norah Defamie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème journées du Cancéropôle Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Les Sables-d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connexin43 mediates the invasive properties of human glioblastoma cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Chepied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claire Balandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de recherche Tours-Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4415,164 +4415,164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gap junction channels and cancer : Towards new implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Crespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Strale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norah Defamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cronier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysics of Ion Channels and Diseases.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, H. DUCLOHIER, pp.243-260, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId151"/>
+      <w:footerReference w:type="default" r:id="rId150"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4719,51 +4719,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153972v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cronier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monvoisin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells14030180" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025461v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian T Faul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alhulaymi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douglas Stone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp del Hougne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202500796" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Constantin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0074-7696(00)96001-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608766v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouvard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafiisha Genet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Phan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rode" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Thuillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00169-2019" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176921v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Boucher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claire Balandre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Debant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12103013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129356v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mesnil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Aasen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chepied" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2017.06.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129345v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golthlay Denet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Balandre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19061558" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thuringer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2017.06.020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122599v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peraudeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cronier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monvoisin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poinot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mergault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.11.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Chanteloup" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pernet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boudesco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.16949" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Chanteloup" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Crespin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fromont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wager" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levillain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.730" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430721v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Jego" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.12136" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02444614v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fraineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Guilhot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;raudeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tranoy-Opalinski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2013.04.026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDZ2P0G6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993046v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Strale" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lamiche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.20853" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NN4RTLN4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993073v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pedretti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10585-011-9434-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W7DSSRXF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033576v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grinda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Renoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201100355" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J54X9DNN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498310v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pidoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gerbaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;dami Gnidehou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grynberg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziello Geneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00484.2008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498245v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Niger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Clarhaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0924-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-433JQJCS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425220v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Defamie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2008.2153" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431039v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziello Greneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiorini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pointis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.21390" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JR0ZS9JJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430888v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-007-9024-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KNFWNWMM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017654v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malassin&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2005.09.019" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3R1R2GQD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017648v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baharia Mograbi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourget" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Decrouy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01335" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017645v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupays" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rucker-Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Calmels" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(02)01229-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC9Q953D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00128436v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Frendo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Bertin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guibourdenche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vidaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.00648" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02556169v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Bertin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.016360" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498196v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498254v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498248v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simmoneau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Minaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498241v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498245v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445424v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian T Faul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cronier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alhulaymi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douglas Stone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp del Hougne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202500796" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monvoisin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells14030180" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176921v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Boucher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claire Balandre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Debant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12103013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608766v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouvard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafiisha Genet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Phan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rode" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Thuillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00169-2019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880202v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Constantin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0074-7696(00)96001-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122599v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peraudeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cronier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monvoisin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poinot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mergault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.11.011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mesnil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Aasen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chepied" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2017.06.015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129345v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golthlay Denet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19061558" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033496v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thuringer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2017.06.020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485092v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Chanteloup" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pernet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boudesco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.16949" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01559384v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Chanteloup" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Crespin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fromont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wager" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levillain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cam4.730" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430721v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Jego" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.12136" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02444614v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fraineau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Guilhot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie P&#233;raudeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tranoy-Opalinski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2013.04.026" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDZ2P0G6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993046v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Strale" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lamiche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.20853" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NN4RTLN4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993073v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pedretti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10585-011-9434-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W7DSSRXF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033576v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grinda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Renoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201100355" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J54X9DNN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498310v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pidoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gerbaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;dami Gnidehou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grynberg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziello Geneau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpcell.00484.2008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498245v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Niger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A. Clarhaut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00441-009-0924-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-433JQJCS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425220v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norah Defamie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2008.2153" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431039v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziello Greneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fiorini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pointis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.21390" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JR0ZS9JJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430888v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-007-9024-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KNFWNWMM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017654v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malassin&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2005.09.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3R1R2GQD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017648v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baharia Mograbi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bourget" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Decrouy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.01335" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02556169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Frendo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Bertin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.016360" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017645v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupays" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazurais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rucker-Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Calmels" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(02)01229-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC9Q953D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00128436v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Bertin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guibourdenche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vidaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.00648" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498196v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498254v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498248v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simmoneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Minaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498241v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498245v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445424v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>