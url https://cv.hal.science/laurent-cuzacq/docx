--- v0 (2026-03-29)
+++ v1 (2026-05-23)
@@ -242,607 +242,607 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-less liquid-phase sintering of aluminum-based materials</w:t>
+                <w:t xml:space="preserve">Hydrogen production by hydrolysis of bulk porous aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Teresa Sucgang</w:t>
+                <w:t xml:space="preserve">Laurent Cuzacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cuzacq</w:t>
+                <w:t xml:space="preserve">Jean-François Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Silvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmmp9010004⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (11), pp.7394-7401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.5c00768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874840v1</w:t>
+                <w:t xml:space="preserve">hal-05105808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressureless sintering of Al/diamond materials using AlSi12 liquid phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">3D printing of porous aluminum-based materials via extrusion additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cuzacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isma Atchi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yongfeng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2024.137788⟩</w:t>
+              <w:t xml:space="preserve">Progress in Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (11), pp.9731-9739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40964-025-01204-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820249v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing of porous aluminum-based materials via extrusion additive manufacturing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressure-less liquid-phase sintering of aluminum-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Teresa Sucgang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cuzacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongfeng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cuzacq</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Silvain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (11), pp.9731-9739. </w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (1), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40964-025-01204-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmmp9010004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325018v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen production by hydrolysis of bulk porous aluminium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pressureless sintering of Al/diamond materials using AlSi12 liquid phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cuzacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isma Atchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongfeng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cuzacq</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Silvain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (11), pp.7394-7401. </w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 381, pp.137788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.5c00768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2024.137788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05105808v1</w:t>
+                <w:t xml:space="preserve">hal-04820249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen production properties of aluminum–magnesium alloy presenting β-phase Al3Mg2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cuzacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Polido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cuzacq</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (11), pp.1868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -876,90 +876,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on debinding and sintering conditions in extrusion-based additive manufacturing of 316L and 316L + Cu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lincoln Gifford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cuzacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Grosseau-Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1062,51 +1062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coeuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cuzacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (11), 1821 (9 p.). </w:t>
@@ -1136,462 +1136,462 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of porous aluminum alloys for hydrogen production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Élaboration et caractérisation de matériaux métalliques poreux par fabrication additive par dépôt de matière (Extrusion Additive Manufacturing) et par métallurgie des poudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cuzacq</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matériaux. Université de Bordeaux, 2024. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2024BORD0144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752318v1</w:t>
-[...189 lines deleted...]
-                <w:t xml:space="preserve">hal-04548402v1</w:t>
+                <w:t xml:space="preserve">tel-04692344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration et caractérisation de matériaux métalliques poreux par fabrication additive par dépôt de matière (Extrusion Additive Manufacturing) et par métallurgie des poudres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication of porous aluminum alloys for hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cuzacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Polido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-François Silvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th International Conference on Solid Compounds of Transition Elements - SCTE2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charles University, Jun 2024, Pragues, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaboration of porous aluminum for thermal applications and hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Cuzacq</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Matériaux. Université de Bordeaux, 2024. Français. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Silvain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">THERMEC‘2023 – International Conference on Processing &amp; Manufacturing of advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graz University of Technology, Jul 2023, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impression 3d des céramiques : de la recherche à l’industrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2024BORD0144⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-04692344v1</w:t>
+                <w:t xml:space="preserve">Marion Baudier-Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cuzacq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Thématique du Groupe Français de la Céramique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de la Céramique, Dec 2021, Tarbes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1609,77 +1609,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration d'aluminium poreux pour les propriétés thermiques et de production d'hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cuzacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Silvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022 - Conférence Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1794,51 +1794,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98BB276F"/>
+    <w:nsid w:val="25F2E234"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2025,51 +2025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-cuzacq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1318-262X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280073380" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/21172879235115991621" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874840v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Sucgang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cuzacq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Lu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp9010004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820249v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Atchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.137788" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325018v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fourcade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-025-01204-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105808v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Sabatier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c00768" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278150v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Polido" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13111868" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04273517v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincoln Gifford" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Grosseau-Poussard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13111858" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Donadey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Caillaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coeuret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moussa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12111821" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752318v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604519v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Heintz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudier-Pons" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04692344v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024BORD0144" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766155v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-cuzacq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1318-262X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280073380" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/21172879235115991621" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105808v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cuzacq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Sabatier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c00768" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325018v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fourcade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Lu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-025-01204-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874840v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Sucgang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp9010004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820249v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Atchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.137788" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278150v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Polido" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13111868" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04273517v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincoln Gifford" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Grosseau-Poussard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13111858" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Donadey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Caillaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coeuret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moussa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met12111821" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04692344v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024BORD0144" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752318v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Heintz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudier-Pons" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766155v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>