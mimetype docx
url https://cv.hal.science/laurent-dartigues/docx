--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -1169,183 +1169,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02496019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le retour d’une 'demi-erreur' ? De la physiognomonie selon François Dagognet à la nouvelle psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.3161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01860616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une irrésistible ascension ? Le neurodroit face à ses critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dartigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zilsel : science, technique, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3, pp.63-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/zil.003.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01719316v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01860616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Question de blasphème, à partir de Jacques de Saint Victor, Blasphème. Brève histoire d’un « crime imaginaire » et Anastasia Colosimo, Les Bûchers de la liberté</w:t>
               </w:r>
@@ -3453,151 +3453,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00958341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Université Populaire. Partie 2 : À propos des notions de savoir critique et d'émancipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00958356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Université Populaire. Partie 1 : Retour sur une histoire à écrire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dartigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00958348v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00958356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minority Report, le monde invivable de demain ?</w:t>
               </w:r>
@@ -4568,51 +4568,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4923C1AF"/>
+    <w:nsid w:val="47247E9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4799,51 +4799,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-dartigues" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8594-2755" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081478615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article1580" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-00769182" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542822v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dartigues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ithaque-editions.com/product-page/foucault-tout-contre-freud-et-lacan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Abb&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/orientalismes-occidentalismes-makram-abbes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178738v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112281v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420583v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Basso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.4074" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.8805" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874704v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-10602-9.P.0175" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364531v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420584v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.4278" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496019v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Larregue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wannyn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.7819" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.003.0063" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860616v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.3161" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647735v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631622v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647766v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fabre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016896v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.1511" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069836v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750674v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5524" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958620v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Lescure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03373907v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ventresque" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Zancarini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pul/48306" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.48306" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097580v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.berose.fr/?Ethnologues-en-situations-coloniales" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984559v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734090v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillemin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207575v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207574v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429140v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368668v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085998v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086006v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647223v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647696v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958320v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958331v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958341v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958348v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958356v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958360v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pengam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendinelli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05058277v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02836073v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769182v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634930v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634932v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634414v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634920v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984560v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339443v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sismondo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sa&#239;di" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-dartigues" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8594-2755" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081478615" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article1580" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-00769182" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542822v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dartigues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ithaque-editions.com/product-page/foucault-tout-contre-freud-et-lacan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makram Abb&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/orientalismes-occidentalismes-makram-abbes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178738v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112281v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420583v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Basso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.4074" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.8805" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874704v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-10602-9.P.0175" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364531v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420584v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.4278" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496019v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Larregue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wannyn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.7819" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860616v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.3161" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719316v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.003.0063" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647735v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631622v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647766v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fabre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016896v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.1511" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069836v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750674v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5524" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958620v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Lescure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03373907v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ventresque" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Zancarini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pul/48306" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.48306" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097580v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.berose.fr/?Ethnologues-en-situations-coloniales" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984559v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734090v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillemin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363513v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207575v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207574v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01429140v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368668v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085998v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03086006v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647223v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01647696v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958320v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958331v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958341v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958356v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958360v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pengam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bendinelli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05058277v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02836073v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769182v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634930v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634932v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634414v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634920v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984560v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339443v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Sismondo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Sa&#239;di" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>