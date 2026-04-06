--- v0 (2026-03-10)
+++ v1 (2026-04-06)
@@ -1231,51 +1231,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1498,600 +1498,613 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire avec et pour les acteurs de terrain : enjeux méthodologiques des théories de l'activité pour agir sur la temporalité longue d'une démarche ethnographique</w:t>
+                <w:t xml:space="preserve">L’éducation de et pour l’environnement lors de la pratique des APPN : propositions théoriques et technologiques à partir du cadre de l’anthropologie culturaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Moussay</w:t>
+                <w:t xml:space="preserve">Simon Isserte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international et interdisciplinaire ethnographie et recherches participatives. Actualités des formes de recherche-action en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les développements durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21e congrès international ACAPS, Oct 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423138v1</w:t>
+                <w:t xml:space="preserve">hal-05548353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scolarisation du Yoga à l'école, entre prescription et adaptation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tribet</w:t>
+                <w:t xml:space="preserve">Faire avec et pour les acteurs de terrain : enjeux méthodologiques des théories de l'activité pour agir sur la temporalité longue d'une démarche ethnographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Biennale de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international et interdisciplinaire ethnographie et recherches participatives. Actualités des formes de recherche-action en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215785v1</w:t>
+                <w:t xml:space="preserve">hal-04423138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'artisan d'art luthier à formateur en lutherie ou la nécessaire remise en question de l'idée d'&amp;quot;homme patrimoine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Professionnaliser la formation : entre expertise et formation des formateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les métiers de la formation à l'épreuve du travail. Perspectives internationales et interdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4e colloque du RUMEF, May 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Symposium " Manuel pour la formation réflexive des enseignants"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XVIIIèmes Rencontres du REF, Jul 2024, Fribourg (Suisse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119877v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schooling Yoga in High School: From Teaching Experiences to the Design of a Professional Training System for Physical Education Teachers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scolarisation du Yoga à l'école, entre prescription et adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le numérique dans l'activité physique et sportive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACAPS, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">La Biennale de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119431v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former les enseignants d’EPS à l’enseignement de la danse contemporaine</w:t>
+                <w:t xml:space="preserve">D'artisan d'art luthier à formateur en lutherie ou la nécessaire remise en question de l'idée d'&amp;quot;homme patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’enseignement aux non-spécialistes dans les deux premiers cycles universitaires : le cas des arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ACTé, Apr 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Les métiers de la formation à l'épreuve du travail. Perspectives internationales et interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4e colloque du RUMEF, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119352v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménager la pratique d’APSA pour professionnaliser les enseignants novices d’EPS</w:t>
+                <w:t xml:space="preserve">Schooling Yoga in High School: From Teaching Experiences to the Design of a Professional Training System for Physical Education Teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACAPS, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Le numérique dans l'activité physique et sportive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119413v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie universitaire et construction de compétences chez les étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2107,543 +2120,504 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regard sur la diveristé de la recherche doctorale en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Recherche Education Formation, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiter les activités physiques, sportives et artistiques pour professionnaliser les futurs enseignants d’éducation physique et sportive</w:t>
+                <w:t xml:space="preserve">Aménager la pratique d’APSA pour professionnaliser les enseignants novices d’EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication présentée à la 10ème biennale de l'Association pour la Recherche sur l'Intervention en Sport (ARIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Sport Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879134v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la danse : quels enjeux, quelles perspectives dans la formation initiale des enseignants d’EPS ?</w:t>
+                <w:t xml:space="preserve">Former les enseignants d’EPS à l’enseignement de la danse contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e édition des journées de l’A3 ENS, Sport et activité physique à l’Ecole et en dehors : quels enjeux, quel avenir ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département Sciences du Sport et de l’Education Physique de l’Ecole Normale Supérieure de Rennes, Mar 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">L’enseignement aux non-spécialistes dans les deux premiers cycles universitaires : le cas des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ACTé, Apr 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119860v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professionnaliser les enseignants novices : et si la formation universitaire était pensée autrement. Symposium</w:t>
+                <w:t xml:space="preserve">Exploiter les activités physiques, sportives et artistiques pour professionnaliser les futurs enseignants d’éducation physique et sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ducès</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e colloque international en éducation : enjeux actuels et futurs de la formation et la profession enseignants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), May 2016, Montréal Québec, Canada</w:t>
+              <w:t xml:space="preserve">Communication présentée à la 10ème biennale de l'Association pour la Recherche sur l'Intervention en Sport (ARIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119335v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il avoir expérimenté ce que l’on enseigne pour l’enseigner ? Quelques pistes pour placer la pratique physique et sportive au service de la professionnalisation des futurs enseignants d’EPS</w:t>
+                <w:t xml:space="preserve">Enseigner la danse : quels enjeux, quelles perspectives dans la formation initiale des enseignants d’EPS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’Etude à la Faculté de Sciences du Sport et du Mouvement Humain de l’Université de Toulouse III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de Sciences du Sport et du Mouvement Humain de l’Université de Toulouse III, Feb 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">7e édition des journées de l’A3 ENS, Sport et activité physique à l’Ecole et en dehors : quels enjeux, quel avenir ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département Sciences du Sport et de l’Education Physique de l’Ecole Normale Supérieure de Rennes, Mar 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119859v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il avoir expérimenté ce que l’on enseigne pour l’enseigner ? Quelques pistes pour placer la pratique physique et sportive au service de la professionnalisation des futurs enseignants d’EPS</w:t>
+                <w:t xml:space="preserve">Professionnaliser les enseignants novices : et si la formation universitaire était pensée autrement. Symposium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ducès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temps, temporalites et interventions en sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARIS, Jul 2014, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">3e colloque international en éducation : enjeux actuels et futurs de la formation et la profession enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), May 2016, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119509v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il avoir vécu ce que l’on enseigne pour l’enseigner ? Propositions pour placer la pratique physique et sportive au service de la professionnalisation des futurs enseignants d’EPS</w:t>
+                <w:t xml:space="preserve">Faut-il avoir expérimenté ce que l’on enseigne pour l’enseigner ? Quelques pistes pour placer la pratique physique et sportive au service de la professionnalisation des futurs enseignants d’EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Escalié</w:t>
@@ -2661,89 +2635,184 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ducès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e congrès international de l'ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACAPS, Oct 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée d’Etude à la Faculté de Sciences du Sport et du Mouvement Humain de l’Université de Toulouse III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Sciences du Sport et du Mouvement Humain de l’Université de Toulouse III, Feb 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119463v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il avoir expérimenté ce que l’on enseigne pour l’enseigner ? Quelques pistes pour placer la pratique physique et sportive au service de la professionnalisation des futurs enseignants d’EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ducès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temps, temporalites et interventions en sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIS, Jul 2014, Genève, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il avoir vécu ce que l’on enseigne pour correctement l’enseigner ? Le cas de la pratique physique et sportive pour les futurs enseignants d’EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2772,458 +2841,652 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Conditions enseignantes, conditions pour enseigner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lyon 2, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il avoir vécu ce que l’on enseigne pour l’enseigner ? Propositions pour placer la pratique physique et sportive au service de la professionnalisation des futurs enseignants d’EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ducès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e congrès international de l'ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS, Oct 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former les enseignants d’EPS à l’enseignement de la danse contemporaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Nathalie Estienne; François Giroux. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires Blaise Pascal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enseignement aux non-spécialistes : le cas des arts Licence et Master</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.201-221, 2022</w:t>
+              <w:t xml:space="preserve">Sophie Chiari, Vincent Gérard, Louis Hincker, Marianne Jakobi &amp; Géraldine Rix-Lièvre Abécédaire de la CONNAISSANCE SENSIBLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744679v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogie universitaire et construction de compétences chez les étudiants</w:t>
+                <w:t xml:space="preserve">Former les enseignants d’EPS à l’enseignement de la danse contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sébastien Chaliès; Laurent Talbot. </w:t>
+              <w:t xml:space="preserve">Nathalie Estienne; François Giroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pédagogie universitaire : quelles perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cépaduès Editions, 2019</w:t>
+              <w:t xml:space="preserve">L'enseignement aux non-spécialistes : le cas des arts Licence et Master</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.201-221, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119865v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternance intégrative et continuité des dispositifs de formation des enseignants novices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternance intégrative et formation des enseignants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pédagogie universitaire et construction de compétences chez les étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Chaliès; Laurent Talbot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pédagogie universitaire : quelles perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cépaduès Editions, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment former les enseignants d’EPS aux APPN ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Sor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">André Suchet et Jean-Michel Meyre. Les activités sportives de nature à l’école (1940-2015). Organisation, dispositifs juridiques et enjeux éducatifs </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFRAPS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.133-140, 2018, 978-2-910448-26-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3233,100 +3496,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des circonstances permettant à des enseignants novices d'éducation physique et sportive de se former à l'enseignement à partir d'expériences de pratiquant dans les activités physiques, sportives et artistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Toulouse le Mirail - Toulouse II, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017TOU20111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02157929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3336,118 +3599,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation Physique et Sportive : construction d'une discipline scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ravez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3594,51 +3857,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tribet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dastugue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amathieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148n1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637791v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768031v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492740v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.9104" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843233v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ghezal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871078v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5651" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.049.0159" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escali&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Recoules" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.044.0162" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869465v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.503.0057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CFDHWTPS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871080v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.674" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475758v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351935v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farinha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314864v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423138v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119877v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119431v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119413v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119370v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879134v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119860v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119335v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119859v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118907v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744679v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119865v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832753v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chalies" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pub/46570?lang=fr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774465v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afraps.org" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02157929v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU20111" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342096v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ravez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tribet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dastugue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amathieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148n1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637791v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768031v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492740v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.9104" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843233v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ghezal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871078v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5651" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.049.0159" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escali&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Recoules" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.044.0162" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869465v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.503.0057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CFDHWTPS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871080v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.674" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475758v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351935v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farinha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314864v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Isserte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423138v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548447v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215785v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119431v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119370v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119413v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119860v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119335v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119859v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119509v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118907v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119463v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744679v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832753v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chalies" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pub/46570?lang=fr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119865v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afraps.org" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02157929v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU20111" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342096v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ravez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>