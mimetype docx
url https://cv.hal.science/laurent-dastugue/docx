--- v1 (2026-04-06)
+++ v2 (2026-04-26)
@@ -217,299 +217,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation et développement durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conserver et transmettre un patrimoine culturel immatériel: Propositions théoriques et méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 403, pp.12-15</w:t>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.35-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637791v1</w:t>
+                <w:t xml:space="preserve">hal-04768031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire les inégalités d’accès des élèves aux activités de bien-être : propositions pour la formation des enseignants d’EPS au yoga</w:t>
+                <w:t xml:space="preserve">Formation et développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Vol. 36 (HS2), pp.29-33</w:t>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 403, pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746158v1</w:t>
+                <w:t xml:space="preserve">hal-04637791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserver et transmettre un patrimoine culturel immatériel: Propositions théoriques et méthodologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réduire les inégalités d’accès des élèves aux activités de bien-être : propositions pour la formation des enseignants d’EPS au yoga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27, pp.35-51</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. 36 (HS2), pp.29-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768031v1</w:t>
+                <w:t xml:space="preserve">hal-04746158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l’Education Physique et Sportive à des élèves en situation d’obésité : les retombées d’une mise en expérience corporelle pour les enseignants novices</w:t>
               </w:r>
@@ -701,455 +701,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préprofessionnaliser de futurs enseignants ou comment organiser les situations de formation pour étayer une substratification expérientielle</w:t>
+                <w:t xml:space="preserve">Pédagogie universitaire et professionnalisation des enseignants novices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (2), </w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 49 (1), pp.159-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/activites.5651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cdle.049.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871078v1</w:t>
+                <w:t xml:space="preserve">hal-03871076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogie universitaire et professionnalisation des enseignants novices</w:t>
+                <w:t xml:space="preserve">Préprofessionnaliser de futurs enseignants ou comment organiser les situations de formation pour étayer une substratification expérientielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, n° 49 (1), pp.159-175. </w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdle.049.0159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/activites.5651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871076v1</w:t>
+                <w:t xml:space="preserve">hal-03871078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser les situations complexes dans l’enseignement à partir d’un programme de recherche en anthropologie culturaliste : une étude de cas en EPS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passer de pratiques d’Activité Physique Sportive et Artistique à leur enseignement : quels jeux de langage dans le cadre d’une alternance intégrative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Escalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ducès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vol. 50 (3), pp.57-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.503.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdle.044.0162⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871079v1</w:t>
+                <w:t xml:space="preserve">hal-03869465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passer de pratiques d’Activité Physique Sportive et Artistique à leur enseignement : quels jeux de langage dans le cadre d’une alternance intégrative ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repenser les situations complexes dans l’enseignement à partir d’un programme de recherche en anthropologie culturaliste : une étude de cas en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ducès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lsdle.503.0057⟩</w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 44 (2), pp.162-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.044.0162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869465v1</w:t>
+                <w:t xml:space="preserve">hal-03871079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire pratiquer des activités physiques, sportives et artistiques dans la formation STAPS : quelle contribution à la professionnalisation des étudiants se destinant aux métiers de l'enseignement ?</w:t>
               </w:r>
@@ -1334,286 +1334,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage des techniques corporelles du savoir-nager : éduquer à la sécurité dans un objectif de développement durable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformer les pratiques des formateurs universitaires : étude des effets d'une procédure technologique inscrite dans le cadre théorique de l'anthropologie culturaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les développements durables en Activités Physiques et Sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACAPS, Oct 2025, Poitiers (Université de Poitiers), France</w:t>
+              <w:t xml:space="preserve">Journée d'études du Laboratoire ACTé. " Construire la preuve relative aux effets des pratiques d’enseignement : regards pluridisciplinaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ACTé, Oct 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351935v1</w:t>
+                <w:t xml:space="preserve">hal-05314864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer les pratiques des formateurs universitaires : étude des effets d'une procédure technologique inscrite dans le cadre théorique de l'anthropologie culturaliste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’éducation de et pour l’environnement lors de la pratique des APPN : propositions théoriques et technologiques à partir du cadre de l’anthropologie culturaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Isserte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études du Laboratoire ACTé. " Construire la preuve relative aux effets des pratiques d’enseignement : regards pluridisciplinaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ACTé, Oct 2025, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Les développements durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21e congrès international ACAPS, Oct 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05314864v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation de et pour l’environnement lors de la pratique des APPN : propositions théoriques et technologiques à partir du cadre de l’anthropologie culturaliste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage des techniques corporelles du savoir-nager : éduquer à la sécurité dans un objectif de développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Farinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Isserte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les développements durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 21e congrès international ACAPS, Oct 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Les développements durables en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS, Oct 2025, Poitiers (Université de Poitiers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548353v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire avec et pour les acteurs de terrain : enjeux méthodologiques des théories de l'activité pour agir sur la temporalité longue d'une démarche ethnographique</w:t>
               </w:r>
@@ -2068,109 +2068,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogie universitaire et construction de compétences chez les étudiants</w:t>
+                <w:t xml:space="preserve">Former les enseignants d’EPS à l’enseignement de la danse contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regard sur la diveristé de la recherche doctorale en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Recherche Education Formation, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">L’enseignement aux non-spécialistes dans les deux premiers cycles universitaires : le cas des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ACTé, Apr 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119370v1</w:t>
+                <w:t xml:space="preserve">hal-04119352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménager la pratique d’APSA pour professionnaliser les enseignants novices d’EPS</w:t>
               </w:r>
@@ -2232,109 +2232,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former les enseignants d’EPS à l’enseignement de la danse contemporaine</w:t>
+                <w:t xml:space="preserve">Pédagogie universitaire et construction de compétences chez les étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’enseignement aux non-spécialistes dans les deux premiers cycles universitaires : le cas des arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ACTé, Apr 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Regard sur la diveristé de la recherche doctorale en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Recherche Education Formation, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119352v1</w:t>
+                <w:t xml:space="preserve">hal-04119370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiter les activités physiques, sportives et artistiques pour professionnaliser les futurs enseignants d’éducation physique et sportive</w:t>
               </w:r>
@@ -2592,211 +2592,211 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il avoir expérimenté ce que l’on enseigne pour l’enseigner ? Quelques pistes pour placer la pratique physique et sportive au service de la professionnalisation des futurs enseignants d’EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ducès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’Etude à la Faculté de Sciences du Sport et du Mouvement Humain de l’Université de Toulouse III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de Sciences du Sport et du Mouvement Humain de l’Université de Toulouse III, Feb 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Temps, temporalites et interventions en sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIS, Jul 2014, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119859v1</w:t>
+                <w:t xml:space="preserve">hal-04119509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il avoir expérimenté ce que l’on enseigne pour l’enseigner ? Quelques pistes pour placer la pratique physique et sportive au service de la professionnalisation des futurs enseignants d’EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ducès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temps, temporalites et interventions en sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARIS, Jul 2014, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Journée d’Etude à la Faculté de Sciences du Sport et du Mouvement Humain de l’Université de Toulouse III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Sciences du Sport et du Mouvement Humain de l’Université de Toulouse III, Feb 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119509v1</w:t>
+                <w:t xml:space="preserve">hal-04119859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il avoir vécu ce que l’on enseigne pour correctement l’enseigner ? Le cas de la pratique physique et sportive pour les futurs enseignants d’EPS</w:t>
               </w:r>
@@ -3183,208 +3183,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternance intégrative et continuité des dispositifs de formation des enseignants novices</w:t>
+                <w:t xml:space="preserve">Pédagogie universitaire et construction de compétences chez les étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Chaliès; Laurent Talbot. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternance intégrative et formation des enseignants</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">La pédagogie universitaire : quelles perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cépaduès Editions, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832753v1</w:t>
+                <w:t xml:space="preserve">hal-04119865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogie universitaire et construction de compétences chez les étudiants</w:t>
+                <w:t xml:space="preserve">Alternance intégrative et continuité des dispositifs de formation des enseignants novices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Chalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pédagogie universitaire : quelles perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cépaduès Editions, 2019</w:t>
+              <w:t xml:space="preserve">Alternance intégrative et formation des enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119865v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment former les enseignants d’EPS aux APPN ?</w:t>
               </w:r>
@@ -3857,51 +3857,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tribet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dastugue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amathieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148n1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637791v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768031v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492740v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.9104" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843233v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ghezal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871078v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5651" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.049.0159" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escali&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Recoules" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.044.0162" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869465v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.503.0057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CFDHWTPS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871080v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.674" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475758v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351935v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farinha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314864v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Isserte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423138v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548447v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215785v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119431v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119370v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119413v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119860v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119335v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119859v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119509v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118907v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119463v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744679v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832753v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chalies" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pub/46570?lang=fr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119865v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afraps.org" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02157929v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU20111" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342096v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ravez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tribet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dastugue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amathieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148n1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768031v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637791v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746158v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492740v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.9104" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843233v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ghezal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871076v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.049.0159" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871078v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5651" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escali&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.503.0057" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CFDHWTPS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871079v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Recoules" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.044.0162" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871080v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.674" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475758v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314864v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548353v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Isserte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farinha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423138v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548447v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215785v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119431v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119352v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119413v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119860v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119335v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119859v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118907v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119463v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744679v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832753v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chalies" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pub/46570?lang=fr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afraps.org" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02157929v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU20111" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342096v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ravez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>