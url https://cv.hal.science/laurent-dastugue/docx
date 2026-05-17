--- v2 (2026-04-26)
+++ v3 (2026-05-17)
@@ -217,299 +217,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserver et transmettre un patrimoine culturel immatériel: Propositions théoriques et méthodologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation et développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27, pp.35-51</w:t>
+              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 403, pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768031v1</w:t>
+                <w:t xml:space="preserve">hal-04637791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation et développement durable</w:t>
+                <w:t xml:space="preserve">Réduire les inégalités d’accès des élèves aux activités de bien-être : propositions pour la formation des enseignants d’EPS au yoga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 403, pp.12-15</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. 36 (HS2), pp.29-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637791v1</w:t>
+                <w:t xml:space="preserve">hal-04746158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire les inégalités d’accès des élèves aux activités de bien-être : propositions pour la formation des enseignants d’EPS au yoga</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conserver et transmettre un patrimoine culturel immatériel: Propositions théoriques et méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Vol. 36 (HS2), pp.29-33</w:t>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.35-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746158v1</w:t>
+                <w:t xml:space="preserve">hal-04768031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l’Education Physique et Sportive à des élèves en situation d’obésité : les retombées d’une mise en expérience corporelle pour les enseignants novices</w:t>
               </w:r>
@@ -701,455 +701,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogie universitaire et professionnalisation des enseignants novices</w:t>
+                <w:t xml:space="preserve">Préprofessionnaliser de futurs enseignants ou comment organiser les situations de formation pour étayer une substratification expérientielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, n° 49 (1), pp.159-175. </w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdle.049.0159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/activites.5651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871076v1</w:t>
+                <w:t xml:space="preserve">hal-03871078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préprofessionnaliser de futurs enseignants ou comment organiser les situations de formation pour étayer une substratification expérientielle</w:t>
+                <w:t xml:space="preserve">Pédagogie universitaire et professionnalisation des enseignants novices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (2), </w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 49 (1), pp.159-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/activites.5651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cdle.049.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871078v1</w:t>
+                <w:t xml:space="preserve">hal-03871076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passer de pratiques d’Activité Physique Sportive et Artistique à leur enseignement : quels jeux de langage dans le cadre d’une alternance intégrative ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repenser les situations complexes dans l’enseignement à partir d’un programme de recherche en anthropologie culturaliste : une étude de cas en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ducès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lsdle.503.0057⟩</w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 44 (2), pp.162-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.044.0162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869465v1</w:t>
+                <w:t xml:space="preserve">hal-03871079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser les situations complexes dans l’enseignement à partir d’un programme de recherche en anthropologie culturaliste : une étude de cas en EPS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passer de pratiques d’Activité Physique Sportive et Artistique à leur enseignement : quels jeux de langage dans le cadre d’une alternance intégrative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Escalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ducès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vol. 50 (3), pp.57-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lsdle.503.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdle.044.0162⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871079v1</w:t>
+                <w:t xml:space="preserve">hal-03869465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire pratiquer des activités physiques, sportives et artistiques dans la formation STAPS : quelle contribution à la professionnalisation des étudiants se destinant aux métiers de l'enseignement ?</w:t>
               </w:r>
@@ -1231,51 +1231,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1334,925 +1334,938 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer les pratiques des formateurs universitaires : étude des effets d'une procédure technologique inscrite dans le cadre théorique de l'anthropologie culturaliste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage des techniques corporelles du savoir-nager : éduquer à la sécurité dans un objectif de développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Farinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études du Laboratoire ACTé. " Construire la preuve relative aux effets des pratiques d’enseignement : regards pluridisciplinaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ACTé, Oct 2025, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Les développements durables en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS, Oct 2025, Poitiers (Université de Poitiers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314864v1</w:t>
+                <w:t xml:space="preserve">hal-05351935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’éducation de et pour l’environnement lors de la pratique des APPN : propositions théoriques et technologiques à partir du cadre de l’anthropologie culturaliste</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformer les pratiques des formateurs universitaires : étude des effets d'une procédure technologique inscrite dans le cadre théorique de l'anthropologie culturaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les développements durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 21e congrès international ACAPS, Oct 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journée d'études du Laboratoire ACTé. " Construire la preuve relative aux effets des pratiques d’enseignement : regards pluridisciplinaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ACTé, Oct 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548353v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage des techniques corporelles du savoir-nager : éduquer à la sécurité dans un objectif de développement durable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Farinha</w:t>
+                <w:t xml:space="preserve">L’éducation de et pour l’environnement lors de la pratique des APPN : propositions théoriques et technologiques à partir du cadre de l’anthropologie culturaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Isserte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les développements durables en Activités Physiques et Sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACAPS, Oct 2025, Poitiers (Université de Poitiers), France</w:t>
+              <w:t xml:space="preserve">Les développements durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21e congrès international ACAPS, Oct 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351935v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire avec et pour les acteurs de terrain : enjeux méthodologiques des théories de l'activité pour agir sur la temporalité longue d'une démarche ethnographique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Moussay</w:t>
+                <w:t xml:space="preserve">La mise en œuvre d'entretiens d'auto-confrontation enrichis pour investiguer l'expérience vécue d'élèves du cycle 3 en savoir-nager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Farinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international et interdisciplinaire ethnographie et recherches participatives. Actualités des formes de recherche-action en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Chercheurs 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ACTé, Nov 2025, Clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423138v1</w:t>
+                <w:t xml:space="preserve">hal-05622290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professionnaliser la formation : entre expertise et formation des formateurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Serres</w:t>
+                <w:t xml:space="preserve">Faire avec et pour les acteurs de terrain : enjeux méthodologiques des théories de l'activité pour agir sur la temporalité longue d'une démarche ethnographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium " Manuel pour la formation réflexive des enseignants"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XVIIIèmes Rencontres du REF, Jul 2024, Fribourg (Suisse), France</w:t>
+              <w:t xml:space="preserve">Colloque international et interdisciplinaire ethnographie et recherches participatives. Actualités des formes de recherche-action en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548447v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scolarisation du Yoga à l'école, entre prescription et adaptation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tribet</w:t>
+                <w:t xml:space="preserve">Professionnaliser la formation : entre expertise et formation des formateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Biennale de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium " Manuel pour la formation réflexive des enseignants"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XVIIIèmes Rencontres du REF, Jul 2024, Fribourg (Suisse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215785v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'artisan d'art luthier à formateur en lutherie ou la nécessaire remise en question de l'idée d'&amp;quot;homme patrimoine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scolarisation du Yoga à l'école, entre prescription et adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les métiers de la formation à l'épreuve du travail. Perspectives internationales et interdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4e colloque du RUMEF, May 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">La Biennale de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119877v1</w:t>
+                <w:t xml:space="preserve">hal-04215785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schooling Yoga in High School: From Teaching Experiences to the Design of a Professional Training System for Physical Education Teachers</w:t>
+                <w:t xml:space="preserve">D'artisan d'art luthier à formateur en lutherie ou la nécessaire remise en question de l'idée d'&amp;quot;homme patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le numérique dans l'activité physique et sportive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACAPS, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Les métiers de la formation à l'épreuve du travail. Perspectives internationales et interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4e colloque du RUMEF, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119431v1</w:t>
+                <w:t xml:space="preserve">hal-04119877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former les enseignants d’EPS à l’enseignement de la danse contemporaine</w:t>
+                <w:t xml:space="preserve">Schooling Yoga in High School: From Teaching Experiences to the Design of a Professional Training System for Physical Education Teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Amathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’enseignement aux non-spécialistes dans les deux premiers cycles universitaires : le cas des arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ACTé, Apr 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Le numérique dans l'activité physique et sportive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119352v1</w:t>
+                <w:t xml:space="preserve">hal-04119431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménager la pratique d’APSA pour professionnaliser les enseignants novices d’EPS</w:t>
+                <w:t xml:space="preserve">Former les enseignants d’EPS à l’enseignement de la danse contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACAPS, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">L’enseignement aux non-spécialistes dans les deux premiers cycles universitaires : le cas des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ACTé, Apr 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119413v1</w:t>
+                <w:t xml:space="preserve">hal-04119352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie universitaire et construction de compétences chez les étudiants</w:t>
               </w:r>
@@ -2314,607 +2327,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiter les activités physiques, sportives et artistiques pour professionnaliser les futurs enseignants d’éducation physique et sportive</w:t>
+                <w:t xml:space="preserve">Aménager la pratique d’APSA pour professionnaliser les enseignants novices d’EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication présentée à la 10ème biennale de l'Association pour la Recherche sur l'Intervention en Sport (ARIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Sport Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879134v1</w:t>
+                <w:t xml:space="preserve">hal-04119413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la danse : quels enjeux, quelles perspectives dans la formation initiale des enseignants d’EPS ?</w:t>
+                <w:t xml:space="preserve">Exploiter les activités physiques, sportives et artistiques pour professionnaliser les futurs enseignants d’éducation physique et sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e édition des journées de l’A3 ENS, Sport et activité physique à l’Ecole et en dehors : quels enjeux, quel avenir ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département Sciences du Sport et de l’Education Physique de l’Ecole Normale Supérieure de Rennes, Mar 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Communication présentée à la 10ème biennale de l'Association pour la Recherche sur l'Intervention en Sport (ARIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119860v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professionnaliser les enseignants novices : et si la formation universitaire était pensée autrement. Symposium</w:t>
+                <w:t xml:space="preserve">Enseigner la danse : quels enjeux, quelles perspectives dans la formation initiale des enseignants d’EPS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e colloque international en éducation : enjeux actuels et futurs de la formation et la profession enseignants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), May 2016, Montréal Québec, Canada</w:t>
+              <w:t xml:space="preserve">7e édition des journées de l’A3 ENS, Sport et activité physique à l’Ecole et en dehors : quels enjeux, quel avenir ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département Sciences du Sport et de l’Education Physique de l’Ecole Normale Supérieure de Rennes, Mar 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119335v1</w:t>
+                <w:t xml:space="preserve">hal-04119860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il avoir expérimenté ce que l’on enseigne pour l’enseigner ? Quelques pistes pour placer la pratique physique et sportive au service de la professionnalisation des futurs enseignants d’EPS</w:t>
+                <w:t xml:space="preserve">Professionnaliser les enseignants novices : et si la formation universitaire était pensée autrement. Symposium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ducès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temps, temporalites et interventions en sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARIS, Jul 2014, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">3e colloque international en éducation : enjeux actuels et futurs de la formation et la profession enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), May 2016, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119509v1</w:t>
+                <w:t xml:space="preserve">hal-04119335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il avoir expérimenté ce que l’on enseigne pour l’enseigner ? Quelques pistes pour placer la pratique physique et sportive au service de la professionnalisation des futurs enseignants d’EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ducès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’Etude à la Faculté de Sciences du Sport et du Mouvement Humain de l’Université de Toulouse III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de Sciences du Sport et du Mouvement Humain de l’Université de Toulouse III, Feb 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Temps, temporalites et interventions en sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIS, Jul 2014, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119859v1</w:t>
+                <w:t xml:space="preserve">hal-04119509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il avoir vécu ce que l’on enseigne pour correctement l’enseigner ? Le cas de la pratique physique et sportive pour les futurs enseignants d’EPS</w:t>
+                <w:t xml:space="preserve">Faut-il avoir expérimenté ce que l’on enseigne pour l’enseigner ? Quelques pistes pour placer la pratique physique et sportive au service de la professionnalisation des futurs enseignants d’EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Escalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ducès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Conditions enseignantes, conditions pour enseigner</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lyon 2, Jan 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée d’Etude à la Faculté de Sciences du Sport et du Mouvement Humain de l’Université de Toulouse III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Sciences du Sport et du Mouvement Humain de l’Université de Toulouse III, Feb 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118907v1</w:t>
+                <w:t xml:space="preserve">hal-04119859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faut-il avoir vécu ce que l’on enseigne pour correctement l’enseigner ? Le cas de la pratique physique et sportive pour les futurs enseignants d’EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dastugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ducès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Conditions enseignantes, conditions pour enseigner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon 2, Jan 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faut-il avoir vécu ce que l’on enseigne pour l’enseigner ? Propositions pour placer la pratique physique et sportive au service de la professionnalisation des futurs enseignants d’EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2949,51 +3044,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e congrès international de l'ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACAPS, Oct 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3003,137 +3098,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires Blaise Pascal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sophie Chiari, Vincent Gérard, Louis Hincker, Marianne Jakobi &amp; Géraldine Rix-Lièvre Abécédaire de la CONNAISSANCE SENSIBLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les enseignants d’EPS à l’enseignement de la danse contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3153,340 +3248,340 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Estienne; François Giroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enseignement aux non-spécialistes : le cas des arts Licence et Master</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.201-221, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogie universitaire et construction de compétences chez les étudiants</w:t>
+                <w:t xml:space="preserve">Alternance intégrative et continuité des dispositifs de formation des enseignants novices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Chalies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pédagogie universitaire : quelles perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cépaduès Editions, 2019</w:t>
+              <w:t xml:space="preserve">Alternance intégrative et formation des enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119865v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternance intégrative et continuité des dispositifs de formation des enseignants novices</w:t>
+                <w:t xml:space="preserve">Pédagogie universitaire et construction de compétences chez les étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Chaliès; Laurent Talbot. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alternance intégrative et formation des enseignants</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">La pédagogie universitaire : quelles perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cépaduès Editions, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832753v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment former les enseignants d’EPS aux APPN ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Sor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">André Suchet et Jean-Michel Meyre. Les activités sportives de nature à l’école (1940-2015). Organisation, dispositifs juridiques et enjeux éducatifs </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFRAPS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.133-140, 2018, 978-2-910448-26-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3496,100 +3591,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des circonstances permettant à des enseignants novices d'éducation physique et sportive de se former à l'enseignement à partir d'expériences de pratiquant dans les activités physiques, sportives et artistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université Toulouse le Mirail - Toulouse II, 2017. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2017TOU20111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02157929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3599,118 +3694,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation Physique et Sportive : construction d'une discipline scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dastugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ravez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05342096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3857,51 +3952,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tribet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dastugue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amathieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148n1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768031v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637791v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746158v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492740v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.9104" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843233v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ghezal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871076v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.049.0159" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871078v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5651" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escali&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.503.0057" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CFDHWTPS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871079v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Recoules" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.044.0162" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871080v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.674" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475758v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314864v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548353v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Isserte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farinha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423138v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548447v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215785v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119431v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119352v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119413v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119860v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119335v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119859v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118907v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119463v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744679v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832753v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chalies" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pub/46570?lang=fr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afraps.org" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02157929v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU20111" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342096v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ravez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tribet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dastugue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Amathieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148n1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637791v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746158v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768031v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492740v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.9104" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843233v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ghezal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871078v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.5651" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.049.0159" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Escali&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Recoules" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.044.0162" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869465v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.503.0057" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CFDHWTPS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871080v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.674" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475758v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351935v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Farinha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314864v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Isserte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622290v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423138v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548447v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215785v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119877v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119431v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119352v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879134v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119860v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119335v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119509v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119859v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118907v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119463v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744679v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832753v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chalies" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pub/46570?lang=fr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119865v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774465v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afraps.org" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02157929v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017TOU20111" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342096v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ravez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>