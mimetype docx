--- v2 (2026-05-19)
+++ v3 (2026-05-20)
@@ -217,464 +217,464 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triaxial behavior of concrete after hydrostatic preconsolidation</w:t>
+                <w:t xml:space="preserve">Mechanical behavior of Hauzenberger granite and Orient Beige limestone under high-pressure triaxial testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Ke</w:t>
+                <w:t xml:space="preserve">Abdallah Accary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Daudeville</w:t>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30 (1), pp.2616450</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05596220v1</w:t>
+                <w:t xml:space="preserve">hal-05537053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of Hauzenberger granite and Orient Beige limestone under high-pressure triaxial testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Triaxial behavior of concrete after hydrostatic preconsolidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Ke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Accary</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Daudeville</w:t>
+                <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 59 (4), pp.200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-026-03078-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05537053v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Element Modeling of Concrete Under Dynamic Tensile Loading</w:t>
+                <w:t xml:space="preserve">Discrete element modeling of edge-on-impact tests on concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Omar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Andria Antoniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Forquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma18143347⟩</w:t>
+              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40571-025-01033-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168650v1</w:t>
+                <w:t xml:space="preserve">hal-05193467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete element modeling of edge-on-impact tests on concrete</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrete Element Modeling of Concrete Under Dynamic Tensile Loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Forquin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ahmad Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (14), pp.3347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40571-025-01033-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma18143347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05193467v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending the Discrete Element Method to Account for Dynamic Confinement and Strain-Rate Effects for Simulating Hard Impacts on Concrete Targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Antoniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -786,51 +786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (3), pp.768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -916,51 +916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (23), pp.11080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1007,51 +1007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Probabilistic Models for Prediction of Missile-Impact Effects on Reinforced Concrete Protective Panels Using an Experimental and Numerical Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaswanth Gangolu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appa Rao Gangolu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1111,103 +1111,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturation ratio influence on perforation and penetration of concrete subjected to missile impact: a DEM approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Accary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Benniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.805-814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1280,51 +1280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 273, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1352,460 +1352,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete element modeling of concrete under high stress level: influence of saturation ratio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hicham Benniou</w:t>
+                <w:t xml:space="preserve">General Consistency of Strong Discontinuity Kinematics in Embedded Finite Element Method (E-FEM) Formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Ortega Ortega Laborin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40571-020-00318-5⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (19), pp.5640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma14195640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134815v1</w:t>
+                <w:t xml:space="preserve">hal-03358254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of perforation into concrete accounting for saturation ratio influence at high confinement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Daudeville</w:t>
+                <w:t xml:space="preserve">Discrete element modeling of concrete under high stress level: influence of saturation ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Benniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Accary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2021.103923⟩</w:t>
+              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.157-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40571-020-00318-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272104v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Consistency of Strong Discontinuity Kinematics in Embedded Finite Element Method (E-FEM) Formulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of perforation into concrete accounting for saturation ratio influence at high confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Baroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Ortega Ortega Laborin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Malecot</w:t>
+                <w:t xml:space="preserve">Y Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Daudeville</w:t>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (19), pp.5640. </w:t>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 156, pp.Article 103923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma14195640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2021.103923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358254v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Evaluation of a Deformable Sensor for Interstitial Pore Pressure Measurement in Concrete under very High Stress Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Accary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (13), pp.2610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1833,1379 +1833,1379 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis on seismic resistance of a two-story timber-framed structure with stone and earth infill</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete element modelling of concrete structures under hard impact by ogive-nose steel projectiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andria Antoniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Fritsch</w:t>
+                <w:t xml:space="preserve">Philippe Maurice Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Sieffert</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serguei Potapov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Architectural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15583058.2018.1479804⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Advances in the Characterization, Modeling and Simulation of Materials Subjected to High Strain Rate, 227 (1-2), pp.143-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2018-00059-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817450v1</w:t>
+                <w:t xml:space="preserve">hal-02002070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete element modelling of concrete structures under hard impact by ogive-nose steel projectiles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daudeville</w:t>
+                <w:t xml:space="preserve">Numerical analysis on seismic resistance of a two-story timber-framed structure with stone and earth infill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sieffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Algusab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Maurice Marin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Omar</w:t>
+                <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serguei Potapov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Advances in the Characterization, Modeling and Simulation of Materials Subjected to High Strain Rate, 227 (1-2), pp.143-154. </w:t>
+              <w:t xml:space="preserve">International Journal of Architectural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2018-00059-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15583058.2018.1479804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002070v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis of a Shake Table Test of Timber-Framed Structures with Stone and Earth Infill</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixed DEM/FEM modeling of advanced damage in reinforced concrete structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Potapov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vieux-Champagne</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Masurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maurice Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earthquake Spectra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1193/010516EQS002M⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143 (2), pp.04016110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(asce)em.1943-7889.0001173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899533v1</w:t>
+                <w:t xml:space="preserve">hal-01951832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed DEM/FEM modeling of advanced damage in reinforced concrete structures.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Potapov</w:t>
+                <w:t xml:space="preserve">Experimental Analysis of a Shake Table Test of Timber-Framed Structures with Stone and Earth Infill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vieux-Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sieffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Belinga Nko'Ol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Masurel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 143 (2), pp.04016110. </w:t>
+              <w:t xml:space="preserve">Earthquake Spectra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (3), pp.1075 - 1100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(asce)em.1943-7889.0001173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1193/010516EQS002M⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951832v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of joint strength variability in timber-frame structures: propagation of uncertainty through shear wall finite element models under seismic loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full-field measurement with a digital image correlation analysis of a shake table test on a timber-framed structure filled with stones and earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sieffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vieux-Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boudaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.C. Duccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of civil engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 123, pp.451-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2016.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjce-2015-0552⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01956937v1</w:t>
+                <w:t xml:space="preserve">hal-01965206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-field measurement with a digital image correlation analysis of a shake table test on a timber-framed structure filled with stones and earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Sieffert</w:t>
+                <w:t xml:space="preserve">Using a mixed DEM/FEM approach to model advanced damage of reinforced concrete under impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Potapov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vieux-Champagne</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Masurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maurice Marin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2016.06.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computational Methods and Experimental Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (3), pp.258-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2495/CMEM-V4-N3-258-268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965206v1</w:t>
+                <w:t xml:space="preserve">hal-01956953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a mixed DEM/FEM approach to model advanced damage of reinforced concrete under impact</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Influence of joint strength variability in timber-frame structures: propagation of uncertainty through shear wall finite element models under seismic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boudaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Maurice Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Methods and Experimental Measurements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4 (3), pp.258-268. </w:t>
+              <w:t xml:space="preserve">Canadian journal of civil engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43, pp.609-618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2495/CMEM-V4-N3-258-268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjce-2015-0552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956953v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joints and wood shear walls modelling II: Experimental tests and FE models under seismic loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Boudaud</w:t>
+                <w:t xml:space="preserve">Prediction of the perforation of targets impacted by deformable projectiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Humbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Baroth</w:t>
+                <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hameury</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Z. Boukria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2014.10.053⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80, pp.36-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2015.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954514v1</w:t>
+                <w:t xml:space="preserve">hal-01876937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the perforation of targets impacted by deformable projectiles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Influence of the saturation ratio on concrete behavior under triaxial compressive loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.-D. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Z. Boukria</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Briffaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Daudeville</w:t>
+                <w:t xml:space="preserve">B. Ciree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 80, pp.36-44. </w:t>
+              <w:t xml:space="preserve">Science and Technology of Nuclear Installations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.976387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2015.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2015/976387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01876937v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the saturation ratio on concrete behavior under triaxial compressive loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joints and wood shear walls modelling II: Experimental tests and FE models under seismic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boudaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X.-D. Vu</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">S. Hameury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Ciree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Nuclear Installations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101, pp.743-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2014.10.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2015/976387⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01876936v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of seismic resistance of timber-framed structures with stones and earth infill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vieux-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Polastri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3281,103 +3281,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joints and wood shear walls modelling I: Constitutive law, experimental tests and FE model under quasi-static loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boudaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hameury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 65, pp.52-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3436,90 +3436,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité de structures soumises à des explosions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Prod'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préventique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 128 (128), pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3557,51 +3557,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs traditionnels et connaissances scientifiques pour une réduction de la vulnérabilité de l’habitat rural face aux aléas naturels en Haïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Caimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vieux-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3721,51 +3721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préventique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 128, pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3784,732 +3784,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche couplée éléments discrets/finis pour la simulation d’un impact sur ouvrage</w:t>
+                <w:t xml:space="preserve">Soft projectile impacts analysis on thin reinforced concrete slabs: Tests, modelling and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Frangin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">C. Pontiroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rouquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baroth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/remn.16.989-1009⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vulnerability of constructions under impacts and explosions, 16 (9), pp.1058-1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.699745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003030v1</w:t>
+                <w:t xml:space="preserve">hal-02002420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression triaxial behavior of concrete: The role of the mesostructure by analysis of X-ray tomographic images</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Foreword</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E.N. Landis</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baroth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 16, pp.115-136. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2012.682458⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 16 (9), pp.995-997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp981269w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998299v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced simulation of damage of reinforced concrete structures under impact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Potapov</w:t>
+                <w:t xml:space="preserve">Compression triaxial behavior of concrete: The role of the mesostructure by analysis of X-ray tomographic images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Faucher</w:t>
+                <w:t xml:space="preserve">E. Piotrowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Daudeville</w:t>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.N. Landis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 16 (9), pp.1090-1101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2012.699747⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 16, pp.115-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.682458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002441v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About empirical models predicting the missile perforation of concrete barriers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Malecot</w:t>
+                <w:t xml:space="preserve">Approche couplée éléments discrets/finis pour la simulation d’un impact sur ouvrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Frangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maurice Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (8), pp.989-1009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/remn.16.989-1009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2012.699746⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01998298v1</w:t>
+                <w:t xml:space="preserve">hal-02003030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft projectile impacts analysis on thin reinforced concrete slabs: Tests, modelling and simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Advanced simulation of damage of reinforced concrete structures under impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Potapov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Baroth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Vulnerability of constructions under impacts and explosions, 16 (9), pp.1058-1073. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2012.699745⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 16 (9), pp.1090-1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.699747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002420v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">About empirical models predicting the missile perforation of concrete barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Baroth</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 16 (9), pp.995-997. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 16 (9), pp.1074-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.699746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp981269w⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02004486v1</w:t>
+                <w:t xml:space="preserve">hal-01998298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete structures under impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 15, pp.101-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4543,90 +4543,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled discrete element / finite element method for the analysis of large reinforced concrete structures submitted to an impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Haelewyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurice Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 82, pp.284-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4673,64 +4673,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of coarse aggregate size and cement paste volume on concrete behavior under high triaxial compression loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25 (10), pp.3941-3949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4789,64 +4789,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental behaviour of high-performance concrete in confined tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43 (5), pp.699-707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4892,77 +4892,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic analysis of a pull-out test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43 (3), pp.345-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5008,90 +5008,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strength and damage of concrete under high triaxial loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Buzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5138,77 +5138,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage of concrete in a very high stress state: Experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43 (1-2), pp.15-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5248,898 +5248,898 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of concrete behavior under high confinement: Effect of the saturation ratio</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Buzaud</w:t>
+                <w:t xml:space="preserve">Effect of the water/cement ratio on concrete behavior under extreme loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Hong Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Buzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2008.10.015⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (17), pp.1867-1888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998319v1</w:t>
+                <w:t xml:space="preserve">hal-01998314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain measurements on porous concrete samples for triaxial compression and extension tests under very high confinement</w:t>
+                <w:t xml:space="preserve">Experimental analysis of concrete behavior under high confinement: Effect of the saturation ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Buzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1243/03093247jsa547⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (5), pp.1105-1120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2008.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998316v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete element modelling of missile impacts on a reinforced concrete target</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Victor Donze</w:t>
+                <w:t xml:space="preserve">Strain measurements on porous concrete samples for triaxial compression and extension tests under very high confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.H. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Daudeville</w:t>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Applications in Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (8), pp.633-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1243/03093247jsa547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/ijcat.2009.022700⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02002488v1</w:t>
+                <w:t xml:space="preserve">hal-01998316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point fixings in annealed and tempered glass structures: Modeling and optimization of bolted connections</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Discrete element modelling of missile impacts on a reinforced concrete target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjie Shiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Victor Donze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2008.12.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Applications in Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (1), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/ijcat.2009.022700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02002492v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the reinforcement on penetration and perforation of concrete targets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Point fixings in annealed and tempered glass structures: Modeling and optimization of bolted connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Computations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/02644400910924799⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (4), pp.946-955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2008.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002477v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mesoscopic model for the behaviour of concrete under high confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Buzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (11), pp.1407-1423. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the water/cement ratio on concrete behavior under extreme loading</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Influence of the reinforcement on penetration and perforation of concrete targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjie Shiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Victor Donzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Buzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 33 (17), pp.1867-1888. </w:t>
+              <w:t xml:space="preserve">Engineering Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (1/2), pp.29-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/02644400910924799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998314v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage prediction in the vicinity of an impact on a concrete structure: a combined FEM/DEM approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Frangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Concrete, an International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (4), pp.343-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6186,64 +6186,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triaxial behaviour of concrete under high stresses: Influence of the loading path on compaction and limit states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 38 (3), pp.403-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6289,77 +6289,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compaction process in concrete during missile impact: a DEM analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjie Shiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric-Victor Donze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Concrete, an International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5 (4), pp.329-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6393,77 +6393,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penetration prediction of missiles with different nose shapes by the discrete element numerical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjie Shiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Victor Donzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 86 (21-22), pp.2079-2086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6509,90 +6509,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement du béton sous fort confinement : effet du rapport eau/ciment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Hong Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Buzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 12 (4), pp.429-457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6617,100 +6617,100 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche couplée éléments discrets/finis pour la simulation d'un impact sur ouvrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Frangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (8), pp.989-1009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/remn.16.989-1009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004494v1</w:t>
@@ -6773,51 +6773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yutaka Imura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motoi Uesugi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Wood Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 52 (1), pp.69-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6876,64 +6876,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete-continuum coupling for impacted structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Frangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurice Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civil-Comp Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 83, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6980,64 +6980,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultimate strength of plain concrete under extreme combined stresses : triaxial and proportional stress paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Europénne de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 10 (3), pp.375-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7097,64 +7097,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 134, pp.635-640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7213,64 +7213,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of combined finite/discrete element method for impacted concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Frangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurice Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 134, pp.461-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7310,330 +7310,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Element Modelling of a Reinforced Concrete Structure Submitted to a Rock Impact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcul des contraintes résiduelles dans les zones d'assemblage de plaques en verre trempé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Hentz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Daudeville</w:t>
+                <w:t xml:space="preserve">René Gy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Geotechnical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (1), pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca:2005007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02003253v1</w:t>
+                <w:t xml:space="preserve">hal-02003268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Element Modelling of a Reinforced Concrete Structure Submitted to a Rock Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hentz</w:t>
+                <w:t xml:space="preserve">Sébastien Hentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.-V. Donzé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Frédéric V Donzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italian Geotechnical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 4 (4), pp.83-94. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 4, pp.83-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002466v1</w:t>
+                <w:t xml:space="preserve">hal-02003253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul des contraintes résiduelles dans les zones d'assemblage de plaques en verre trempé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Discrete Element Modelling of a Reinforced Concrete Structure Submitted to a Rock Impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-V. Donzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Gy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 6 (1), pp.55-64. </w:t>
+              <w:t xml:space="preserve">Italian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (4), pp.83-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca:2005007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/JMBM.2009.19.4.249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003268v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a reinforced concrete roof slab by falling rocks: experiments and modeling</w:t>
               </w:r>
@@ -7757,51 +7757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul dynamique de structures en bois fondé sur les comportements des assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motoï Yasumura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7861,51 +7861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load bearing capacity of connections in tempered glass structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7952,64 +7952,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and validation of a Discrete Element Model for concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric‐Victor Donzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8056,77 +8056,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete element modelling of concrete submitted to dynamic loading at high strain rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Donzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 82 (29-30), pp.2509-2524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8185,51 +8185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a control process for tempered glass structures [Vers une procédure de contrôle des structures en verre trempé]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8267,64 +8267,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement dynamique du béton par la méthode des éléments discrets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric-Victor Donzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8397,51 +8397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sverker Andreasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motoi Yasumura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Wood Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 48 (3), pp.171-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8488,51 +8488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timber shear walls with large openings: Experimental and numerical prediction of the structural behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Prion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8592,77 +8592,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le dimensionnement des structures en verre trempé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Gy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 6 (7-8), pp.1359-1380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8696,51 +8696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual stresses near holes in tempered glass plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8794,265 +8794,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture of multiply-bolted joints under lateral force perpendicular to wood grain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Compaction and Tensile Damage in Concrete: Constitutive Modelling and Application to Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Burlion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wood Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF00776448⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 183 (3-4), pp.291-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0045-7825(99)00223-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004507v1</w:t>
+                <w:t xml:space="preserve">hal-01005864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction and Tensile Damage in Concrete: Constitutive Modelling and Application to Dynamics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fracture of multiply-bolted joints under lateral force perpendicular to wood grain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motoi Yasumura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 183 (3-4), pp.291-308. </w:t>
+              <w:t xml:space="preserve">Journal of Wood Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 46 (3), pp.187-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0045-7825(99)00223-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF00776448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005864v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture in spruce: Experiment and numerical analysis by linear and non linear fracture mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Holz als Roh - und Werkstoff</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 57 (6), pp.425-432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9124,51 +9124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.V. Donzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-A. Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mariotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9241,51 +9241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load-bearing capacity of tempered structural glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 125 (8), pp.914-921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9319,51 +9319,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the load carrying capacity of bolted timber joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9435,51 +9435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal tempering simulation of glass plates: Inner and edge residual stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9539,51 +9539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of Soda-Lime Silicate Glass Tempering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 06 (C1), pp.C1-175-C1-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9630,51 +9630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture analysis of bolted timber joints under lateral force perpendicular to the grain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yasumura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mokuzai Gakkaishi/Journal of the Japan Wood Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 42 (3), pp.225-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9699,51 +9699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure analysis of timber bolted joints by fracture mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motoï Yasumura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9802,51 +9802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delamination analysis by damage mechanics: Some applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9906,51 +9906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode simplifiée pour l'analyse du délaminage auprès d'un bord droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9997,51 +9997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A damage mechanics tool for laminate delamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10132,77 +10132,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IDENTIFICATION AND VALIDATION OF A DISCRETE ELEMENT MODEL OF CONCRETE SUBMITTED TO IMPACTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andria Antoniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurice Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10253,90 +10253,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique des maçonneries avec inclusion horizontale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Decret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vieux-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Maçonnerie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10361,64 +10361,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interstitial pore pressure measurement and modeling in concrete under high confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Accary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10456,77 +10456,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a discrete element model for concrete structures under impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andria Antoniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurice Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergueï Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10564,64 +10564,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Interstitial Pore Pressure of Saturated Concrete under High Confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Accary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10668,254 +10668,254 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of interstitial pore pressure in concrete under high confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Accary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057825v1</w:t>
+                <w:t xml:space="preserve">hal-03465726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of interstitial pore pressure in concrete under high confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Accary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465726v1</w:t>
+                <w:t xml:space="preserve">hal-02057825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the scientific collaboration of engineers and architects on local building cultures can make a vital breakthrough: 10 years of works in Grenoble to support people affected by disasters and make communities resilient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vieux-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Daudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11009,64 +11009,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Benniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth Conference on Particle-Based Methods (PARTICLES 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11130,51 +11130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11193,338 +11193,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a 3D discrete element model in investigating dynamic tensile behavior of concrete at high strain rates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Multi-Scale Modeling of Timber-Frame Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boudaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURODYN 2014 9th International Conference on Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Porto, Portugal. pp.3399-3402</w:t>
+              <w:t xml:space="preserve">APCOM &amp; ISCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Singapore, Singapore. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965411v1</w:t>
+                <w:t xml:space="preserve">hal-01965852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Scale Modeling of Timber-Frame Structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Daudeville</w:t>
+                <w:t xml:space="preserve">Multi-scale modelling of timber-frame structures under seismic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Boudaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APCOM &amp; ISCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Singapore, Singapore. pp.1</w:t>
+              <w:t xml:space="preserve">World Conference on Timber Engineering (WCTE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.1905-1911</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965852v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modelling of timber-frame structures under seismic loading</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of a 3D discrete element model in investigating dynamic tensile behavior of concrete at high strain rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Davenne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Baroth</w:t>
+                <w:t xml:space="preserve">A. Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maurice Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Potapov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Daudeville</w:t>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Timber Engineering (WCTE 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Québec, Canada. pp.1905-1911</w:t>
+              <w:t xml:space="preserve">EURODYN 2014 9th International Conference on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Porto, Portugal. pp.3399-3402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004479v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of timber-frame structures with infill under seismic loading</w:t>
               </w:r>
@@ -11635,103 +11635,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic modeling of triaxial behaviour of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zingg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Piotrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Modelling of Concrete Structures, EURO-C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, St Anton am Arlberg, Austria. pp.199-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11750,757 +11750,757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modelling of timber-frame structures under seismic loads</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">From tomographic images to mesoscopic modelling of triaxial behavior of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Piotrowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maurice Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Poinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Baroth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Plasticity - Fundamentals and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Barcelona, Spain. pp.441-452</w:t>
+              <w:t xml:space="preserve">FraMCoS-8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Toledo, Spain. pp.1401-1410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004483v1</w:t>
+                <w:t xml:space="preserve">hal-01998297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traditional and scientific knowledge for a sustainable vulnerability reduction of rural housing in Haiti</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-scale modelling of timber-frame structures under seismic loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Boudaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baroth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structures and Architecture: Concepts, Applications and Challenges</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computational Plasticity - Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Barcelona, Spain. pp.441-452</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004484v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete behavior under triaxial load: Experimentation and improvement of a damage and plasticity constitutive model for concrete</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Traditional and scientific knowledge for a sustainable vulnerability reduction of rural housing in Haiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Caimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux-Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FraMCoS-8 proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Structures and Architecture: Concepts, Applications and Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Minho, Portugal. pp.1807-1815, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b15267-248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876944v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale analysis of timber framed structures filled with earth and stones</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Concrete behavior under triaxial load: Experimentation and improvement of a damage and plasticity constitutive model for concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.-D. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ciree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Plasticity - Fundamentals and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Barcelona, Spain. pp.431-440</w:t>
+              <w:t xml:space="preserve">FraMCoS-8 proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Toledo, Spain. pp.785-792</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004482v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Discrete Element Modeling of concrete: Study of the rolling resistance effects on the macroscopic constitutive behavior</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Multi-scale analysis of timber framed structures filled with earth and stones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vieux-Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sieffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Plasticity - Fundamentals and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Barcelona, Spain. pp.575-586</w:t>
+              <w:t xml:space="preserve">, 2013, Barcelona, Spain. pp.431-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004481v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From tomographic images to mesoscopic modelling of triaxial behavior of concrete</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">3D Discrete Element Modeling of concrete: Study of the rolling resistance effects on the macroscopic constitutive behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurice Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Poinard</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Potapov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Daudeville</w:t>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FraMCoS-8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Toledo, Spain. pp.1401-1410</w:t>
+              <w:t xml:space="preserve">Computational Plasticity - Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Barcelona, Spain. pp.575-586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998297v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of constructions under impacts and explosions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Prod'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12508,51 +12508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Hanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Lambda Mu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Rouen, France. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12629,51 +12629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Hanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maîtrise des Risques et Sûreté de Fonctionnement, Lambda-Mu 18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Tours, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12698,103 +12698,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscopic scale modeling of concrete under triaxial loading using X-ray tomographic images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Piotrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurice Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particle Based Methods Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Barcelona, Spain. pp.117-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12832,64 +12832,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of very light concrete under severe triaxial loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zingg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12927,90 +12927,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European seismic design of shear walls: Experimental and numerical tests and observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Boudaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Hameury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCTE 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Miyazaki, Japan. pp.2289-2294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13048,64 +13048,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the composition on concrete behaviour under high triaxial loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONSEC-10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Yucatan, Mexico. pp.1385-1392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13124,761 +13124,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis on dry and saturated concrete behaviour under high pressure confinement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Couplage Eléments Finis/Eléments Discrets : application à la simulation d'impact localisé sur un ouvrage en béton armé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maurice Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergueï Potapov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYMAT 2009 - 9th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading, 9th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading, Brussels, Belgium, 7-11/09/2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Brussels, Belgium. pp.11-17</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000783v1</w:t>
+                <w:t xml:space="preserve">hal-01413699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Finite Elements/Discrete Elements to simulate impacts on reinforced concrete structures.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Concrete behavior under very high stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.H. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Potapov</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Buzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYMAT 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Belgique, Belgium</w:t>
+              <w:t xml:space="preserve">Society for Experimental Mechanics - SEM conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Albuquerque, United States. pp.1585-1592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00469751v1</w:t>
+                <w:t xml:space="preserve">hal-01998320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconfined compressive strength is a poor indicator of the high-pressure mechanical response of concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical analysis on dry and saturated concrete behaviour under high pressure confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pontiroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Buzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DYMAT 2009 - 9th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading, 9th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading, Brussels, Belgium, 7-11/09/2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Brussels, Belgium. pp.1325-1331</w:t>
+              <w:t xml:space="preserve">, 2009, Brussels, Belgium. pp.11-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000774v1</w:t>
+                <w:t xml:space="preserve">hal-02000783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage Eléments Finis/Eléments Discrets: application à la simulation d'impact localisé sur un ouvrage en béton armé.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Unconfined compressive strength is a poor indicator of the high-pressure mechanical response of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.H. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque National en calcul des Structures.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">DYMAT 2009 - 9th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading, 9th International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading, Brussels, Belgium, 7-11/09/2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Brussels, Belgium. pp.1325-1331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00469747v1</w:t>
+                <w:t xml:space="preserve">hal-02000774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete behavior under very high stresses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Coupling Finite Elements/Discrete Elements to simulate impacts on reinforced concrete structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Buzaud</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maurice Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Experimental Mechanics - SEM conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Albuquerque, United States. pp.1585-1592</w:t>
+              <w:t xml:space="preserve">DYMAT 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Belgique, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998320v1</w:t>
+                <w:t xml:space="preserve">hal-00469751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage Eléments Finis/Eléments Discrets : application à la simulation d'impact localisé sur un ouvrage en béton armé</w:t>
+                <w:t xml:space="preserve">Couplage Eléments Finis/Eléments Discrets: application à la simulation d'impact localisé sur un ouvrage en béton armé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurice Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Daudeville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sergueï Potapov</w:t>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">9ème Colloque National en calcul des Structures.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413699v1</w:t>
+                <w:t xml:space="preserve">hal-00469747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional coupled discrete element - Finite element model: Parameter identification and coupling with shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Frangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurice Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CST 20085 - 9th International Conference on Computational Structures Technology 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Athenes, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13912,90 +13912,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal damage assesment in concrete subjected to high hydrostatic pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Landis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Concrete Institute Fall Conference 08, Saint-Louis, USA, 2-6 November 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Saint-Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14033,64 +14033,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some aspects of DE/FE combined method: Model identification and combined method: Identification of the Discrete Element Model Parameters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurice Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14122,636 +14122,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of a bolted timber joint</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of concrete under high confinement : a mesoscale approach with damage behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Humbert</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Y. Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Yasumura</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Buzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCTE 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Miyazaki, Japan. pp.1778-1785</w:t>
+              <w:t xml:space="preserve">8th World Congress on Computational Mechanics, Venice, Italy, July 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004491v1</w:t>
+                <w:t xml:space="preserve">hal-02000764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of concrete under high confinement : a mesoscale approach with damage behaviour</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis of a bolted timber joint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Buzaud</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yasumura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Computational Mechanics, Venice, Italy, July 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Venice, Italy</w:t>
+              <w:t xml:space="preserve">WCTE 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Miyazaki, Japan. pp.1778-1785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000764v1</w:t>
+                <w:t xml:space="preserve">hal-02004491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of saturation ratio and W/C ratio on the concrete behaviour under severe triaxial loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The characterisation and modeling of concrete response under high pressure confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Buzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete under Severe Conditions: Environment &amp; Loading, CONSEC’07, Tours, France, june 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Tours, France. pp.1243-1250</w:t>
+              <w:t xml:space="preserve">Workshop on modeling of concrete under high-impulsive loading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000787v1</w:t>
+                <w:t xml:space="preserve">hal-02000789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'un impact localisé sur un ouvrage en béton armé par une approche couplée continue/discontinue</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Prédiction de la pénétration dans une dalle en béton d'un missile rigide par la méthode aux éléments discrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjie Shiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Victor Donzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362541v1</w:t>
+                <w:t xml:space="preserve">hal-03362407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressure triaxial behaviour of concrete: influence of granulometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Influence of saturation ratio and W/C ratio on the concrete behaviour under severe triaxial loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.H. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FraMCoS-6 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Catania, Italy</w:t>
+              <w:t xml:space="preserve">Concrete under Severe Conditions: Environment &amp; Loading, CONSEC’07, Tours, France, june 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tours, France. pp.1243-1250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000763v1</w:t>
+                <w:t xml:space="preserve">hal-02000787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the saturation degree and mix proportions on the behavior of concrete under high level of stresses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Daudeville</w:t>
+                <w:t xml:space="preserve">Simulation d'un impact localisé sur un ouvrage en béton armé par une approche couplée continue/discontinue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Frangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FramCos-6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Catania, Italy. pp.1815-1820</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998325v1</w:t>
+                <w:t xml:space="preserve">hal-03362541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement triaxial à haute pression du béton : influence de la granulométrie</w:t>
               </w:r>
@@ -14763,64 +14789,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Buzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14858,77 +14884,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some aspects of DE/FE combined method: Model identification and combined method: Coupling DEM and FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Frangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurice Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX International Conference on Computational Plasticity COMPLAS IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14947,394 +14973,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental behaviour of high strength concrete in confined tension</w:t>
+                <w:t xml:space="preserve">High pressure triaxial behaviour of concrete: influence of granulometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete under Severe Conditions: Environment &amp; Loading, CONSEC’07, Tours, France, june 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Tours, France. pp.1251-1258</w:t>
+              <w:t xml:space="preserve">FraMCoS-6 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000762v1</w:t>
+                <w:t xml:space="preserve">hal-02000763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The characterisation and modeling of concrete response under high pressure confinement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the saturation degree and mix proportions on the behavior of concrete under high level of stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on modeling of concrete under high-impulsive loading</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Austin, United States</w:t>
+              <w:t xml:space="preserve">FramCos-6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Catania, Italy. pp.1815-1820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000789v1</w:t>
+                <w:t xml:space="preserve">hal-01998325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la pénétration dans une dalle en béton d'un missile rigide par la méthode aux éléments discrets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Victor Donzé</w:t>
+                <w:t xml:space="preserve">Experimental behaviour of high strength concrete in confined tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Daudeville</w:t>
+                <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Concrete under Severe Conditions: Environment &amp; Loading, CONSEC’07, Tours, France, june 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tours, France. pp.1251-1258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362407v1</w:t>
+                <w:t xml:space="preserve">hal-02000762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of saturation degree on the triaxial behaviour of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th U.S. National Congress on Theoretical and Applied Mechanics, University of Colorado at Boulder</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15385,51 +15385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berthet Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-C 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Mayrhofen in Zillertal, Austria. pp.689-698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15467,64 +15467,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first analysis of concrete behaviour under high confinement: influence of moisture content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Geomaterials and Structures, AGS'06, First Euro Mediterranean in Advances on Geomaterials and Structures, Hammamet Tunisia, 3-5 May 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15562,64 +15562,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first investigation on limit states of a low strength dried concrete under high confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Geomaterials and Structures, AGS'06, First Euro Mediterranean in Advances on Geomaterials and Structures, Hammamet Tunisia, 3-5 May 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15670,64 +15670,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dymat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Bruxelles, Belgium. pp.635-640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15765,64 +15765,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the triaxial loading path on the ultimate strength of plain concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th U.S. National Congress on Theoretical and Applied Mechanics, University of Colorado at Boulder</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Boulder (CO), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15860,64 +15860,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of saturation degree and water-cement ratio on the behavior of concrete under severe triaxial compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th National Conference on Mechanics of Deformable Solids, Thai Nguyen City, Vietnam, August 25-26 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Thai Nguyen City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15955,64 +15955,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled finite/Discrete Elements method to analyze localized impact on reinforced concrete structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Frangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurice Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-C 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Mayrhofen in Zillertal, Austria. pp.89-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16031,515 +16031,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new experimental device for the analysis of concrete under high stresses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental analysis of concrete behavior under severe triaxial loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.H. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALERT Workshop, Aussois, France, October 10-12 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Aussois, France</w:t>
+              <w:t xml:space="preserve">The 2005 Joint ASCE/ASME/SES Conference on Mechanics and Materials, McMat 2005 Mechanics &amp; Materials Conference, Baton Rouge, Louisiana, 1-5 juin 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Baton Rouge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000791v1</w:t>
+                <w:t xml:space="preserve">hal-02000784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts on concrete structures: From the local analysis to the structural behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A new experimental device for the analysis of concrete under high stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.H. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Mazars</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Plasticity: Fundamentals and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Barcelona, Spain. pp.143-146</w:t>
+              <w:t xml:space="preserve">ALERT Workshop, Aussois, France, October 10-12 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004498v1</w:t>
+                <w:t xml:space="preserve">hal-02000791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale du comportement du béton sous sollicitations triaxiales sévères</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impacts on concrete structures: From the local analysis to the structural behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.V. Donzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RISQUE &amp; ENVIRONNEMENT, XXIIIiemes Rencontres Universitaires de Génie Civil 2005, Grenoble, FRANCE, 26-27 mai 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Computational Plasticity: Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Barcelona, Spain. pp.143-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000765v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of concrete behavior under severe triaxial loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude expérimentale du comportement du béton sous sollicitations triaxiales sévères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2005 Joint ASCE/ASME/SES Conference on Mechanics and Materials, McMat 2005 Mechanics &amp; Materials Conference, Baton Rouge, Louisiana, 1-5 juin 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Baton Rouge, United States</w:t>
+              <w:t xml:space="preserve">RISQUE &amp; ENVIRONNEMENT, XXIIIiemes Rencontres Universitaires de Génie Civil 2005, Grenoble, FRANCE, 26-27 mai 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000784v1</w:t>
+                <w:t xml:space="preserve">hal-02000765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using damage mechanics to model a four story RC framed structure submitted to earthquake loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Abbasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Conference on Fracture Mechanics of Concrete Structures, Ia-FraMCos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Vail Colorado, United States. pp.823-830</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16564,77 +16564,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element computation of residual stresses near holes in tempered glass plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Gy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX International Congress on Glass</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Glass Technology, Jul 2001, Edinburgh, United Kingdom. pp.290-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16659,77 +16659,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rockfall protection : impact effects on structures. Analysis and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berthet-Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16767,64 +16767,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endommagement d’une structure soumise à une explosion : Utilisation d’un modèle de comportement visco-endommageable”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16933,51 +16933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Donzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.-J. Shiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Buzaud E.; Ionescu I. R.; Voyiadjis G. Z. Wiley, pp.351-367, 2013, Materials under Extreme Loadings: Application to Penetration and Impact, 9781848211841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17047,51 +17047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Bartelt; E. Adams; M. Christen; R. Sack; A. Sato. CRC Press, pp.349-356, 2004, Snow Engineering V: Proceedings of the Fifth International Conference on Snow Engineering</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -17145,103 +17145,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Element Approach to Model Advanced Damage in Concrete Structures Under Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andria Antoniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Forquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Damage Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.517-550, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17275,90 +17275,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Element Analysis to Predict Penetration and Perforation of Concrete Targets Struck by Rigid Projectiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Antoniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurice Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Potapov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17430,64 +17430,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a discrete element/finite element approach to model impact of a rigid projectile on concrete and reinforced concrete targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Antoniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurice Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17560,51 +17560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sieffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux-Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17672,64 +17672,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Analysis of Concrete Behavior Under High Confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Buzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17767,77 +17767,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triaxial behavior of concrete: effect of concrete mix design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Daudeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.H. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Malecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Politecnico di Milano and Italcementi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies and Researches: Annual Review of Structural Concrete,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, Starrylink, pp.153-174, 2010</w:t>
@@ -17866,64 +17866,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is prestressing control possible for tempered glass structures?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daudeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Crisinel, M. Eekhout, M. Haldimann, R. Visser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU COST C13 Glass and Interactive Building Envelopes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, IOS Press, pp.95-100, 2007, Research in Architectural Engineering Series, 978-1-58603-709-3</w:t>
@@ -18042,51 +18042,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73AEA3E9"/>
+    <w:nsid w:val="4564155D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18273,51 +18273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-daudeville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9088-7562" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057728046" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9482-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05596220v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malecot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudeville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-026-03078-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05537053v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Accary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudeville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05168650v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Omar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18143347" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05193467v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Antoniou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-025-01033-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667226v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoniou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Potapov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-024-00438-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04501733v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Decret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sieffert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux-Champagne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14030768" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04809418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142311080" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04139575v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaswanth Gangolu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appa Rao Gangolu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrishikesh Sharma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JPCFEV.CFENG-4316" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04246377v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Benniou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-023-00654-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778041v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ortega Laborin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roubin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2022.106894" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03134815v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-020-00318-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03272104v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Baroth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Briffaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Malecot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2021.103923" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ortega Ortega Laborin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14195640" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02169480v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9132610" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817450v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fritsch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sieffert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Algusab" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2018.1479804" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02002070v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurice Marin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Potapov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2018-00059-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899533v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vieux-Champagne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grange" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belinga Nko'Ol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1193/010516EQS002M" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951832v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masurel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)em.1943-7889.0001173" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956937v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baroth" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjce-2015-0552" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965206v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Duccini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.06.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSLDHD4W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956953v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/CMEM-V4-N3-258-268" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954514v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Humbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hameury" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.10.053" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P13MWSR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876937v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malecot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Boukria" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briffaut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2015.01.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N1VWZB1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876936v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-D. Vu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ciree" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/976387" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965218v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polastri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ceccotti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.02.020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS8DB9H4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004476v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.01.047" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHK96ZFH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832315v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mebarki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prod'Homme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hanus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004110v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Caimi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Guillaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963476v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prod'Homme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003030v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frangin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.989-1009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998299v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poinard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piotrowska" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Landis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.682458" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02002441v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.699747" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998298v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.699746" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02002420v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pontiroli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouquand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.699745" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004486v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp981269w" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-14L8VTZT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998301v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9695306" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004487v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Haelewyn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/amm.82.284" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998303v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.H. Vu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2011.04.026" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N9KVLQ6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998308v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupray" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-009-9522-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FPM3XRM2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02002460v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-009-9493-z" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JFH16P1R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998313v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buzaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.14.777-803" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998312v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9467-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G81T65P1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998319v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.10.015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998316v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247jsa547" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02002488v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Shiu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Victor Donze" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijcat.2009.022700" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02002492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2008.12.004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCPRK1BZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02002477v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644400910924799" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-ZL506M5B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998317v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.771" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R5R58DMT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998314v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hong Vu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buzaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.796" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q3J4NR6W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02002506v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Rousseau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2008.5.4.343" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998322v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.09.029" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RH1W71Q8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02002511v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric-Victor Donze" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2008.5.4.329" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02002501v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2008.03.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQMGL16S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02002529v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004494v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003067v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoi Yasumura" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahisa Kamada" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Imura" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoi Uesugi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-005-0729-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SSG0JFVV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004497v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frangin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.83.167" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000757v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/regc.10.375-390" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000758v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134098" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-L31HLBVC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02010837v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134071" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/125250EAB52628F89F3D628FBC20772D92BF2BD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003253v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hentz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric V Donz&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02002466v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hentz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-V. Donz&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JMBM.2009.19.4.249" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003268v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005007" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003245v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthet Rambaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrotin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Timsah" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mommessin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Mougin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015146v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moto&#239; Yasumura" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692607" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004502v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2749/101686604777964116" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004500v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric&#8208;Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9399(2004)130:6(709)" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003994v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Donz&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2004.05.016" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXW3RB1W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004501v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015142v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric-Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2003.9692436" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004506v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sverker Andreasson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00771363" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004504v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Prion" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lam" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/l02-050" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014826v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfgc.6.1359-1380" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004505v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.404-407.43" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004507v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00776448" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005864v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burlion" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(99)00223-6" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004509v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001070050068" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZ35VZGB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004508v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Donz&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-A. Magnier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mariotti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davenne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)0733-9399(1999)125:10(1154)" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004511v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)0733-9399(1999)125:8(914)" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004510v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yasumura" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002260050095" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BPLK2FHD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004512v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01495739808956168" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254149v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996117" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004513v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008702v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02485992" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-SP8DCK6C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008698v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0961-9526(95)93976-3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008693v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1994.10511111" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004516v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0263-8223(93)90203-3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH12CS9W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984920v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Potapov" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136445v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02058191v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984994v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057347v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ICEM18-05397" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057825v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465726v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004529v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daudon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Huygen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057384v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446491v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965411v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omar" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965852v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004479v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boudaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004533v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grange" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garcia" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Faye" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000775v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zingg" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004483v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004484v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15267-248" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876944v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004482v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004481v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998297v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Piotrowska" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poinard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833067v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hanus" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971063v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998302v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998304v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004489v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hameury" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998306v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000783v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469751v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000774v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469747v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998320v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413699v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004492v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.88.16" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000782v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Landis" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468953v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004491v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000764v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000787v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362541v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000763v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998325v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365644v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupray" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468950v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000762v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000789v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362407v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000796v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004496v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mazars" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000785v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000767v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998327v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000792v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000797v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004495v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000791v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004498v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazars" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000765v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000784v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009097v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Abbasi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015137v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580951v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthet-Rambaud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153127v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouet Thierry" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004485v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donz&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-J. Shiu" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004503v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roenelle" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigaud" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limam" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04067936v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60242-0_78" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02020355v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1440" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004473v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SUSI180011" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965213v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Duccini" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998341v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000799v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004493v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-daudeville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9088-7562" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057728046" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9482-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05537053v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Accary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malecot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudeville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05596220v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudeville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-026-03078-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05193467v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andria Antoniou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-025-01033-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05168650v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Omar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18143347" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667226v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antoniou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Potapov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-024-00438-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04501733v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Decret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Malec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sieffert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux-Champagne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14030768" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04809418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app142311080" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04139575v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaswanth Gangolu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appa Rao Gangolu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrishikesh Sharma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JPCFEV.CFENG-4316" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04246377v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Benniou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-023-00654-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778041v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ortega Laborin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roubin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2022.106894" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358254v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ortega Ortega Laborin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14195640" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03134815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-020-00318-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03272104v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Baroth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Briffaut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Malecot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2021.103923" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02169480v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9132610" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02002070v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurice Marin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Potapov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2018-00059-y" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817450v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fritsch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sieffert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Algusab" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grange" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15583058.2018.1479804" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masurel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)em.1943-7889.0001173" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899533v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vieux-Champagne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grange" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belinga Nko'Ol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1193/010516EQS002M" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965206v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Duccini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.06.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSLDHD4W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956953v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/CMEM-V4-N3-258-268" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956937v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boudaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baroth" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjce-2015-0552" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malecot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Boukria" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briffaut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2015.01.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3N1VWZB1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876936v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-D. Vu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ciree" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/976387" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954514v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Humbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hameury" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.10.053" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P13MWSR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965218v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polastri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ceccotti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.02.020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS8DB9H4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004476v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2014.01.047" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHK96ZFH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832315v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mebarki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prod'Homme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Hanus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004110v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Caimi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Guillaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963476v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prod'Homme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02002420v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pontiroli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouquand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.699745" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004486v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp981269w" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-14L8VTZT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998299v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poinard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piotrowska" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Landis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.682458" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003030v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Frangin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.989-1009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02002441v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.699747" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998298v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.699746" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998301v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9695306" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004487v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Haelewyn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/amm.82.284" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998303v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.H. Vu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2011.04.026" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N9KVLQ6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998308v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupray" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-009-9522-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FPM3XRM2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02002460v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-009-9493-z" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JFH16P1R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998313v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buzaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.14.777-803" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998312v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9467-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G81T65P1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998314v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hong Vu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buzaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.796" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q3J4NR6W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998319v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.10.015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998316v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/03093247jsa547" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02002488v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Shiu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Victor Donze" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijcat.2009.022700" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02002492v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2008.12.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCPRK1BZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998317v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.771" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R5R58DMT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02002477v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644400910924799" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-ZL506M5B-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02002506v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Rousseau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2008.5.4.343" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998322v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.09.029" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RH1W71Q8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02002511v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric-Victor Donze" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/cac.2008.5.4.329" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02002501v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2008.03.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQMGL16S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02002529v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004494v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003067v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoi Yasumura" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahisa Kamada" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Imura" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoi Uesugi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10086-005-0729-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SSG0JFVV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004497v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frangin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.83.167" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000757v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/regc.10.375-390" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000758v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134098" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-L31HLBVC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02010837v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134071" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/125250EAB52628F89F3D628FBC20772D92BF2BD5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003268v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005007" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003253v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hentz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric V Donz&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02002466v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hentz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-V. Donz&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/JMBM.2009.19.4.249" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003245v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthet Rambaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrotin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Timsah" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mommessin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Mougin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015146v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moto&#239; Yasumura" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692607" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004502v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2749/101686604777964116" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004500v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric&#8208;Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9399(2004)130:6(709)" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02003994v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Donz&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2004.05.016" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXW3RB1W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004501v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015142v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric-Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2003.9692436" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004506v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sverker Andreasson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00771363" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004504v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Prion" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lam" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/l02-050" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014826v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfgc.6.1359-1380" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004505v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.404-407.43" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005864v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burlion" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(99)00223-6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004507v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00776448" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004509v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001070050068" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZ35VZGB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004508v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Donz&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-A. Magnier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mariotti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davenne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)0733-9399(1999)125:10(1154)" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004511v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)0733-9399(1999)125:8(914)" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004510v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yasumura" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002260050095" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BPLK2FHD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004512v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01495739808956168" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254149v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996117" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004513v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008702v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02485992" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-SP8DCK6C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008698v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0961-9526(95)93976-3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02008693v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12506559.1994.10511111" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004516v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0263-8223(93)90203-3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH12CS9W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984920v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Potapov" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136445v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02058191v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04984994v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057347v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ICEM18-05397" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465726v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057825v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004529v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daudon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Huygen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02057384v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446491v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965852v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004479v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Boudaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965411v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Omar" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004533v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grange" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garcia" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Faye" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000775v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zingg" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998297v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Piotrowska" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Poinard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004483v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004484v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15267-248" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876944v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004482v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004481v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833067v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hanus" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971063v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998302v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998304v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004489v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hameury" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998306v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413699v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998320v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000783v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000774v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469751v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469747v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004492v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.88.16" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000782v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Landis" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468953v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000764v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004491v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000789v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362407v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000787v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362541v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365644v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dupray" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468950v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000763v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998325v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000762v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000796v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004496v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mazars" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000785v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000767v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998327v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000792v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000797v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004495v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000784v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000791v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004498v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazars" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000765v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009097v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Abbasi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015137v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580951v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthet-Rambaud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153127v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouet Thierry" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004485v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donz&#233;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-J. Shiu" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004503v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roenelle" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigaud" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Limam" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04067936v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60242-0_78" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02020355v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1440" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004473v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SUSI180011" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965213v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Duccini" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998341v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000799v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004493v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>