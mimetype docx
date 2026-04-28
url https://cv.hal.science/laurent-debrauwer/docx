--- v0 (2026-04-05)
+++ v1 (2026-04-28)
@@ -66,43101 +66,43101 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (184)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serum metabolomic signatures associated with frailty-related phenotypes in a cohort of older people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Maigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GeroScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11357-026-02116-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An innovative analytical approach for a comprehensive overview of internal exposure to pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Moufawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mirmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Zahra Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Zhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 105_GB, pp.14-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2026-vol105-art02-GB⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521327v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping the Human Chemical Exposome for Public Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lennon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihene Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-026-04289-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Significant improvements in targeted UHPLC-ESI-MS/MS analysis of the reactive aldehydes 4-hydroxy-2(E)-nonenal and 4-hydroxy-2(E)-hexenal and application to rat serum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Orlandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1265, pp.124747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2025.124747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Editorial] : A Special Issue of &amp;lt;i&amp;gt;Mass Spectrometry Reviews&amp;lt;/i&amp;gt; to Honor Professor Richard B. Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laprévote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mass Spectrometry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (5), pp.667 - 669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mas.21935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05446950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unveiling Impurity Profiling of Synthetic Pathways of Organophosphorus Chlorpyrifos Through LC‐HRMS Metabolomics‐Based Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Orlandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bossée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.9996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liver gene expression and its rewiring in hepatic steatosis are controlled by PI3Kα-dependent hepatocyte signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Polizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Fougeray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fougerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prunelle Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (4), pp.e3003112-e3003112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3003112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pivotal Role of Mass Spectrometry for the Assessment of Exposure to Reactive Chemical Contaminants: From the Exposome to the Adductome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laprevote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mass Spectrometry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (5), pp.830-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mas.21917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial metabolomics using mass-spectrometry imaging to decipher the impact of high red meat diet on the colon metabolome in rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 276, pp.126230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.126230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovative analytical methodologies for characterizing chemical exposure with a view to next-generation risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Žiga Tkalec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Bandow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Béen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Belova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Environment International, 186, pp.108585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.108585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonized quality assurance/quality control provisions to assess completeness and robustness of MS1 data preprocessing for LC-HRMS-based suspect screening and non-targeted analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lennon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliott Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Hollender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 174, pp.117674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2024.117674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of exposure to pesticide mixtures in five European countries by a harmonized urinary suspect screening approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilse Ottenbros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjen Lommen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 248, pp.114105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheh.2022.114105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obesity promotes fumonisin B1 hepatotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Dopavogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Polizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ponchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 891, pp.164436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi‐omics approach to understand the impact of sun exposure on an in vitro skin ecosystem and evaluate a new broad‐spectrum sunscreen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bacqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delsol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/php.13841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miniaturized Two-Dimensional Heart Cutting for LC–MS-Based Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Orlandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Duplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (5), pp.2822-2831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.2c04196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urinary Metabolome Analysis Reveals Potential Microbiota Alteration and Electrophilic Burden Induced by High Red Meat Diet: Results from the French NutriNet‐Santé Cohort and an in vivo Intervention Study in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.2200432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202200432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pharmacological activation of constitutive androstane receptor induces female-specific modulation of hepatic metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Huillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐pierre Gratacap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Engelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bruse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.100930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhepr.2023.100930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective association between dietary pesticide exposure profiles and type 2 diabetes risk in the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rebouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12940-022-00862-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maternal heme-enriched diet promotes a gut pro-oxidative status associated with microbiota alteration, gut leakiness and glucose intolerance in mice offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Maslo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bézirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Redox Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53, pp.102333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.redox.2022.102333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NMR-based metabolic profiling and discrimination of wild tropical tunas by species, size category, geographic origin, and on-board storage condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Sardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 371, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PeakForest: a multi-platform digital infrastructure for interoperable metabolite spectral data and metadata management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelaure Damont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (6), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-022-01899-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Key findings of the French BioNutriNet project on organic food-based diets: description, determinants, and relationships to health and the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Seconda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rebouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.208-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/advances/nmab105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fate of Sulfonamides and Tetracyclines in Meat during Pan Cooking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Hélèna Noguer-Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mompelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (19), pp.6233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27196233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lactobacillus supports Clostridiales to restrict gut colonization by multidrug-resistant Enterobacteriaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Djukovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Lalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.5617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-33313-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vitro assessment of polychlorinated biphenyl bioaccessibility in meat: Influence of fat content, cooking level and consumer age on consumer uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magaly Angénieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 374, pp.131623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A large scale multi-laboratory suspect screening of pesticide metabolites in human biomonitoring: From tentative annotations to verified occurrences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Nijssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Mol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Krauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 168, pp.107452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2022.107452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonized Quality Assurance/Quality Control Provisions for Nontargeted Measurement of Urinary Pesticide Biomarkers in the HBM4EU Multisite SPECIMEn Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Maria Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjen Lommen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Garlito Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94 (22), pp.7833-7843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.2c00061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suspect screening and targeted analyses: Two complementary approaches to characterize human exposure to pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Regnaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 786, pp.147499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An annotation database for chemicals of emerging concern in exposome research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Meijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marja Lamoree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Hamers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 152, pp.106511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2021.106511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Aldehydomics: Untargeted Trapping and Analysis of Reactive Diet-Related Carbonyl Compounds Formed in the Intestinal Lumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (8), pp.1261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox10081261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osmolality-based normalization enhances statistical discrimination of untargeted metabolomic urine analysis: results from a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-020-01758-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical Integration of ‘Omics Data Increases Biological Knowledge Extracted from Metabolomics Data: Application to Intestinal Exposure to the Mycotoxin Deoxynivalenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Naylies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo11060407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective association between dietary pesticide exposure profiles and postmenopausal breast-cancer risk in the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rebouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (4), pp.1184-1198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyab015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards harmonised criteria in quality assurance and quality control of suspect and non-target LC-HRMS analytical workflows for screening of emerging contaminants in human biomonitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelia Caballero-Casero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Belova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vervliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argelia Castano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 136, pp.116201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2021.116201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safety assessment of cosmetics by read across applied to metabolomics data of in vitro skin and liver models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00204-021-03136-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Progress Towards an OECD Reporting Framework for Transcriptomics and Metabolomics in Regulatory Toxicology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Harrill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Viant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Yauk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Sachana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Gant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yrtph.2021.105020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimated dietary pesticide exposure from plant-based foods using NMF-derived profiles in a large sample of French adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rebouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (3), pp.1475-1488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-020-02344-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postprandial NMR-Based Metabolic Exchanges Reflect Impaired Phenotypic Flexibility across Splanchnic Organs in the Obese Yucatan Mini-Pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (8), pp.2442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12082442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proton NMR enables the absolute quantification of aqueous metabolites and lipid classes in unique mouse liver samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ducheix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), 20 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo10010009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High Heterogeneity of Multidrug-Resistant Enterobacteriaceae Fecal Levels in Hospitalized Patients Is Partially Driven by Intravenous β-Lactams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Djukovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva González-Barberá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Artacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Peñaranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (2), 33 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01415-19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suspect and non-targeted screening of chemicals of emerging concern for human biomonitoring, environmental health studies and support to risk assessment: From promises to challenges and harmonisation issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Pourchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Klánová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliott J Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Covaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.105545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lactose and Fructo-oligosaccharides Increase Visceral Sensitivity in Mice via Glycation Processes, Increasing Mast Cell Density in Colonic Mucosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasper B.J. Kamphuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Guiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 158 (3), pp.652-663.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2019.10.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global profiling of toxicologically relevant metabolites in urine: case study of reactive aldehydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92 (2), pp.1746-1754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b03146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heme-Iron-Induced Production of 4-Hydroxynonenal in Intestinal Lumen May Have Extra-Intestinal Consequences through Protein-Adduct Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (12), pp.1293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox9121293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitigation of heterocyclic aromatic amines in cooked meat. Part I: Informed selection of antioxidants based on molecular modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Meurillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magaly Angenieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Blinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 331, pp.127264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.127264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and validation of a modified QuEChERS protocol coupled to UHPLC-APCI-MS/MS for the simple and rapid quantification of 16 heterocyclic aromatic amines in cooked beef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Bouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 316, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perinatal exposure to a dietary pesticide cocktail does not increase susceptibility to high-fat diet-induced metabolic perturbations at adulthood but modifies urinary and fecal metabolic fingerprints in C57Bl6/J mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Klement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Dopavogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric de Bock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 144, pp.106010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.106010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A European proposal for quality control and quality assurance of tandem mass spectral libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Oberacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental sciences : an international journal of environmental physiology and toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (1), pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12302-020-00314-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410982v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some differences in nutritional biomarkers are detected between consumers and non-consumers of organic foods: findings from the BioNutriNet Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Druesne Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (3), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cdn/nzy090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposure to bisphenol A and bisphenol S and incident type 2 diabetes: A case-cohort study in the French cohort DESIR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rancière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127 (10), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/EHP5159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of the metabolism of 10 chemicals in human and pig skin explants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Genies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie N. Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (2), pp.385-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jat.3730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of lipids of the stratum corneum by high performance thin layer chromatography and mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Borotra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (3), pp.278-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1469066718815380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improvement of diet sustainability with increased level of organic food in the diet: findings from the BioNutriNet cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pointereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Seconda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109 (4), pp.1173-1188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/nqy361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arterio-venous metabolomics exploration reveals major changes across liver and intestine in the obese Yucatan minipig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-48997-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urinary pesticide concentrations in French adults with low and high organic food consumption: results from the general population-based NutriNet-Santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendolina Limon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adéline Delcambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (3), pp.366-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41370-018-0062-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clay-Na as a sorbent for the extraction of anti-inflammatory compounds in water samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Khazri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Ghorbel-Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Ben Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (9), pp.1710-1716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jssc.201801251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combination of isotope labeling and molecular networking of tandem mass spectrometry data to reveal 69 unknown metabolites produced by Penicillium nordicum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaïs Hautbergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souria Tadrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Meneghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (19), pp.12191-12202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.9b01634⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposal for a chemically consistent way to annotate ions arising from the analysis of reference compounds under ESI conditions: A prerequisite to proper mass spectral database constitution in metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Damont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. F. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Warnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.4372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenges in Clinical Metaproteomics Highlighted by the Analysis of Acute Leukemia Patients with Gut Colonization by Multidrug-Resistant Enterobacteriaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Rechenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patroklos Samaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Jarzab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juergen Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Frejno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proteomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proteomes7010002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The GMO90+ Project: Absence of Evidence for Biologically Meaningful Effects of Genetically Modified Maize-based Diets on Wistar Rats After 6-Months Feeding Comparative Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Juricek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Kaddouch-Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 168 (2), pp.315-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfy298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of plasmid-mediated colistin resistance, mcr-1 gene, in Escherichia coli isolated from high-risk patients with acute leukemia in Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Lalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Djukovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Bakour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gonzalez-Barbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Infection and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (8), pp.605-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jiac.2019.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Targeting colon luminal lipid peroxidation limits colon carcinogenesis associated with red meat consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer Prevention Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (9), pp.569-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1940-6207.CAPR-17-0361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolic effects of a chronic dietary exposure to a low-dose oesticide cocktail in mice: Sexual dimorphism and role of the constitutive androstane receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lukowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ellero-Simatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Polizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 126 (6), 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/EHP2877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From genomics to metabolomics, moving toward an integrated strategy for the discovery of fungal secondary metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaïs Hautbergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. L Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natural Product Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (2), pp.147-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7np00032d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of sample preparation methods for NMR-based metabolomics of cow milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédict Yanibada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (10), pp.e00856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2018.e00856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and validation of an ultra high performance liquid chromatography-electrospray tandem mass spectrometry method using selective derivatisation, for the quantification of two reactive aldehydes produced by lipid peroxidation, HNE (4-hydroxy-2( E )-nonenal) and HHE (4-hydroxy-2( E )-hexenal) in faecal water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1083, pp.171-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2018.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solid-phase extraction of drugs with cuttlebone powder as a sorbent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Khazri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Ghorbel-Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Kalfat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Trabelsi-Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, in press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jssc.201800419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of pan cooking on micropollutants in meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Blinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magaly Angénieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 232, pp.395-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.03.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidencing 98 secondary metabolites of Penicillium verrucosum using substrate isotopic labeling and high-resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaïs Hautbergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souria Tadrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Meneghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, in press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2017.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An efficient data filtering strategy for easy metabolite detection from the direct analysis of a biological fluid using Fourier transform mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (6), pp.485-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.7812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of an on-line solid phase extraction ultra performance liquid chromatography technique coupled to tandem mass spectrometry for quantification of bisphenol S and bisphenol S glucuronide: applicability to toxicokinetic investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore C. Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Picard-Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1526, pp.39-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2017.10.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exposition périnatale au bisphénol S programme-t-elle le métabolisme glucidique et le risque de diabète ? Comparaison avec le bisphénol A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ilias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Bailbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (3), pp.250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2017.06.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biological and environmental influence on tissue fatty acid compositions in wild tropical tunas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Sardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Kraffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Fouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 204, pp.17-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2016.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relation between crust development and heterocyclic aromatic amine formation when air-roasting a meat cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kondjoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Portanguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predrag Ikonic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213, pp.641-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.06.118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical Composition, Antioxidant and Cytotoxic Activities of Roots and Fruits of Berberis libanotica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leina El Hosry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnur Garayev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathi Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sok-Siya Bun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natural Product Communications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (5), pp.645-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1934578X1601100523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A consolidated method for screening the endocrine activity of drinking water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stroheker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Viglino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Mourahib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213, pp.274-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.06.089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Twin peaks&amp;quot;: searching for 4-hydroxynonenal urinary metabolites after oral administration in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Redox Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.136-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.redox.2014.12.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facile oxime ether synthesis: Free carbonyl compound derivatization by a brominated o-benzylhydroxylamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (13), pp.1585-1591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00397911.2015.1035791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of comprehensive two-dimensional gas chromatography-time-of-flight mass spectrometry based methods for investigating 206 dioxin-like micropollutants in animal-derived food matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Blinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1392, pp.74-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2015.02.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cell-specific biotransformation of benzophenone-2 and bisphenol-s in zebrafish and human in vitro models used for toxicity and estrogenicity screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Fol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas J. Cabaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (6), pp.3860-3868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es505302c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identiﬁcation of xenobiotic metabolites from biological ﬂuids using ﬂow injection analysis high-resolution mass spectrometry and post-acquisition data ﬁltering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Bursztyka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐philippe Jaeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (24), pp.2713-2722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.7066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of xenobiotic metabolites from biological fluids using flow injection analysis high‐resolution mass spectrometry and post‐acquisition data filtering: Identification of xenometabolites using FIA‐HRMS and data filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Bursztyka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐philippe Jaeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (24), pp.2713--2722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.7066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential input from metabolomics for exploring and understanding the links between environment and health.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part B: Critical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (1), pp.21-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10937404.2013.860318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00976116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards models for the prediction of beef meat quality during cooking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kondjoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina E. Realini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Portanguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryszard Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97 (3), pp.323-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.07.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disposition of fipronil in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Delous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 93 (10), pp.2276-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.07.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New untargeted metabolic profiling combining mass spectrometry and isotopic labeling: Application on &amp;lt;em&amp;gt;Aspergillus fumigatus&amp;lt;/em&amp;gt; grown on wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souria Tadrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bourdaudhui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85 (17), pp.8412-8420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac401872f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of endocrine disruptors from a complex matrix using estrogen receptor affinity columns and high performance liquid chromatography-high resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Jondeau-Cabaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Soucasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (5), pp.2705-2720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-012-1458-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combined genotoxic effects of a polycyclic aromatic hydrocarbon (B(a)P) and an heterocyclic amine (PhIP) in relation to colorectal carcinogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Riu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0058591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinetic aspects and identification of by-products during the zonation of bitertanol in agricultural wastewaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël J. Albet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 90 (4), pp.1387 - 1395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.08.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Untargeted profiling of pesticide metabolites by LC-HRMS: an exposomics tool for human exposure evaluation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 406 (4), pp.1149-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-013-7136-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mélanges de contaminants : est-on capable d’en évaluer les risques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gamet-Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.49-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/mj78-tw82⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a liquid chromatography/atmospheric pressurephoto-ionization high-resolution mass spectrometry analytical method for the simultaneous determination of polybrominateddiphenyl ethers and their metabolites: application to BDE-47metabolism in human hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Perdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26, pp.599-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.6136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parallel biotransformation of tetrabromobisphenol A in Xenopus laevis and mammals: Xenopus as a model for endocrine perturbation studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Riu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Le Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 125 (2), pp.359-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfr312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implication of the mineralocorticoid axis in rainbow trout osmoregulation during salinity acclimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Kiilerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Milla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Sturm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 209, pp.221-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/JOE-10-0371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liquid chromatography/electrospray ionisation massspectrometric tracking of 4‐hydroxy‐2(E)‐nonenalbiotransformations by mouse colon epithelial cells using[1,2‐13C2]‐4‐hydroxy‐2(E)‐nonenal as stable isotope tracer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gieules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (19), pp.2675-2681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.5033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4-Hydroxy-2(E)-nonenal metabolism differs in apc(+/+) cells and in apc(Min/+) cells: it may explain colon cancer promotion by heme iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gieules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (11), pp.1984 - 1993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/tx2003036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozonation of imidacloprid in aqueous solutions: Reaction monitoring and identification of degradation products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël J. Albet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 190 (1-3), pp.60 - 68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.02.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bis(hydroxyphenyl)methane-bisphenol F-metabolism by the HepG2 human hepatoma cell line and cryopreserved human hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Perdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Drug and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (4), pp.445-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/01480545.2011.585651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of reconstituted metabolic networks to assist in metabolomic data visualization and mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wildridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Scheltema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (2), pp.312-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-009-0196-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolic Fate of [C-14]Diuron and [C-14]Linuron in Wheat (Triticum aestivum) and Radish (Raphanus sativus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifaa Al-Sayeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (20), pp.10935-10944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf101937x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le couplage LC-MS APPI est-il une alternative au couplage GC-MS pour l’analyse des congénères fortement bromes de PBDE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spectra Analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 276, pp.38-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation of heterocyclic amines in slices of longissimus thoracis beef muscle subjected to jets of superheated steam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kondjoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore E. Greve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Gatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 119 (1), pp.19-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.02.081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-of-Flight Secondary Ion Mass Spectrometry Imaging Demonstrates the Specific Localization of Deca-Bromo-Diphenyl-Ether Residues in the Ovaries and Adrenal Glands of Exposed Rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Seyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Riu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bourgès-Abella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brunelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (11), pp.1836-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasms.2010.06.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disposition and biotransformation of C-14-Benzo(a)pyrene in a pig ear skin model: Ex vivo and in vitro approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Perdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Duplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 199 (1), pp.22 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2010.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling the formation of heterocyclic amines in slices of longissimus thoracis and semimembranosus beef muscles subjected to jets of hot air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kondjoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Greve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Gatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 123 (3), pp.659-668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2010.05.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterisation of B(a)P metabolites formed in an ex vivo pig skin model using three complementary analytical methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Perdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Duplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 396 (5), pp.1691-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-009-3389-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfer of the insecticide [14C] imidacloprid from soil to tomato plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifaa Al-Sayeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nallanthigal Shirdhara Chary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (4), pp.229-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-007-0121-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolic fate of [14C] chlorophenols in radish ([i]Raphanus sativus[/i]), lettuce ([i]Lactuca sativa[/i]), and spinach ([i]Spinacia oleracea[/i])</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Despoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (18), pp.8461-8469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf8016354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolic fate of [14c]-2,4-dichlorophenol in tobacco cell suspension cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (11), pp.2299-2307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/07-036R.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dosage par LC-APCI-MS/MS des Amines Aromatiques Hétérocycliques formées lors de la cuisson des viandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (6), pp.381-396</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fumonisin B-1 exposure and its selective effect on porcine jejunal segment: Sphingolipids, glycolipids and trans-epithelial passage disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tounkang Sambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. David Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 74 (1), pp.144-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2007.03.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of metastable atom bombardment (MAB) ionization mass spectrometry for the fast determination of heterocyclic aromatic amines in cooked meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 387, pp.2931-2941</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of hemoglobin adducts of acrylamide and glycidamide by liquid chromatography - electrospray ionization tandem mass spectrometry, as exposure biomarkers in French population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1167, pp.125-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New insights in the formation of deoxynucleoside adducts with the heterocyclic aromatic amines PhIP and IQ by means of ion trap MSn and accurate mass measurement of fragment ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Arquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (12), pp.2107-2118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasms.2007.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolism of [14C]-2,4-dichlorophenol in edible plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 62 (6), pp.558-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.1213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzyme immunoassay for a urinary metabolite of 4-hydroxynonenal as a marker of lipid peroxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Peiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Créminon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (1), pp.54-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2005.08.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selection of biomarkers by a multivariate statistical processing of composite metabonomic data sets using multiple factor analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (5), pp.1485-1492</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selection of biomarkers by a multivariate statistical processing of composite metabonomic data sets using multiple factor analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (5), pp.1485-1492</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liquid chromatography-multistage tandem mass spectrometry for the quantification of dihydroxynonene mercapturic acid (DHN-MA), a urinary end-metabolite of 4-hydroxynonenal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Peiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 381 (8), pp.1532-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-005-3095-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing new approaches using atmospheric pressure photo ionization for the analysis of brominated flame retardants and their related degradation products by liquid chromatography-mass spectrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Riu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majdouline Jouahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1082 (1), pp.98-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of xenobiotics and chemical contaminants in the food chain : focus on mass spectrometry based methods and their use for toxicological risk assessment in the field of food safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25, pp.273-283</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enantioselective metabolism of (R)- and (S)-4-hydroxy-2-nonenal in rat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinesh Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioFactors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (1-4), pp.97-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/biof.5520240111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probing new approaches using atmospheric pressure photo ionization for the analysis of brominated flame retardants and their related degradation products by liquid chromatography–mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Riu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majdouline Jouahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1082 (1), pp.98-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2005.04.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolism of [14C]-2,4,6-trinitrotoluene in tobacco cell suspension cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39 (2), pp.663-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolism of imidacloprid inApis mellifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Suchail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Belzunces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 60 (3), pp.291-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of new bisphenol A metabolites produced by CD1 mice liver microsomes and S9 fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Jaeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Perdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 52, pp.4935-4942</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of the regio- and stereo-selectivity of deoxyguanosine linkage to deuterated 2-hydroxyestradiol by using liquid chromatography/ESI-ion trap mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Clodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 14 (4), pp.364-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1044-0305(03)00066-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolism of imidacloprid in Apis mellifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Suchail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.P. Belzunces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 60, pp.291-296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of intermediate pathways of 4-hydroxynonenal metabolism in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Perdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16, pp.320-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/tx025671k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biotransformations of bisphenol A in a mammalian model: answers and new questions raised by low-dose metabolic fate studies in pregnant CD1 mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 111 (3), pp.309-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp.5603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural characterisation by both positive-and-negative-ion electrospray mass spectrometry of partially methyl-esterified oligogalacturonides purified by semi-preparative high-performance anion-exchange chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Négroni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9, pp.45-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1255/ejms.526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural characterization by both positive and negative electrospray ion trap mass spectrometry of oligogalacturonates purified by high-performance anion-exchange chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 984, pp.185-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purification and characterisation of glutathione S-transferases from the freshwater clam Corbicula fluminea (Müller)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rouimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Narbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 131, pp.477-489</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Region-specific hydroxylation of nonylphenol and the involvement of CYP2Kand CYP2M-like iso-enzymes in Atlantic salmon (Salmo salar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Perdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goksoyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 56, pp.177-190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adduction of catechol estrogens to nucleosides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénola Fauglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Steroids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 67 (13-14), pp.1091-1099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0039-128X(02)00070-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolation and structure elucidation of a new thermal breakdown product of glucobrassicin, the parent indole glucosinolate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 50, pp.5185-5190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reactions of estradiol-2,3-quinone with deoxyribonucleosides: possible insights in the reactivity of estrogen quinones with DNA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Convert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel van Aerden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huguette Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15 (5), pp.754-764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/tx015561y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oligonucleotide covalent modifications by estrogen quinones evidenced by use of liquid chromatography coupled to negative electrospray ionization tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Couve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 976 (1-2), pp.123-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9673(02)00940-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolic fate of 2,4-dichloroaniline, prochloraz and nonylphenol diethoxylate in rainbow trout: a comparative in vivo/in vitro approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 53, pp.159-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of the major metabolites of prochloraz in rainbow trout by liquid chromatography and tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 49, pp.3821-3826</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purification and characterization of a glutathione S-transferase omega in pig: evidence for two distinct organ-specific transcripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rouimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benzekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 358, pp.257-262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2,4-Dichlorophenoxyacetic acid metabolism in transgenic tolerant cotton (Gossypium hirsutum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 48, pp.5307-5311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolism of 4-hydroxynonenal, a cytotoxic product of lipid peroxidation, in rat precision-cut liver slices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perdu-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 114, pp.203-214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pharmacokinetics, metabolism and excretion of megazol in a Trypanosoma brucei gambiense primate model of human African trypanosomiasis - Preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertin Enanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Mezui Me Ndong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arzneimittel-Forschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 50 (2), pp.158-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0031-1300182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of the in vitro metabolism of 17beta-estradiol by LC-MS/MS using ESI and APCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analusis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 28 (4), pp.273-279</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of hepatic and extrahepatic glutathione S-transferases in rainbow trout (Oncorhynchus mykiss) and their induction by 3,3',4,4'-tetrachlorobiphenyl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pérez-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Bec-Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Perdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 22, pp.21-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of 4-n-nonylphenol metabolic pathways and residues in aquatic organisms by HPLC and LC-MS analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lagadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analusis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 28 (9), pp.793-801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/analusis:2000280793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O-etherification between glycerol and glycerol monooleate. Demonstration of formation of diglycerol monooleate and triglycerol monooleate by fast atom bombardment - Mass spectroscopy and 13C nuclear magnetic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Surfactants and Detergents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 3 (2), pp.173-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urinary metabolites of 4-n-nonylphenol in rainbow trout (Oncorhyncus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 233, pp.193-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vivo involvement of cytochrome P450 4A family in the oxidative metabolism of the lipid peroxidation product trans-4-hydroxy-2-nonenal, using PPARalpha-deficient mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 40 (1), pp.152-159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of the major metabolites of prochloraz in rainbow trout by liquid chromatography and tendem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 47, pp.2898-2903</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis in the rat of 4-hydroxynonenal metabolites excreted in bile: evidence of enterohepatic circulation of these byproducts of lipid peroxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 12, pp.887-894</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of novel urinary metabolites of the lipid peroxidation product 4-hydroxy-2-nonenal in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 11, pp.1368-1376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glutathione-S-Transferase subunits pattern in rainbow trout isolated hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pérez-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rouimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 46 (1-5), pp.385-389</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis and characterization of glutathione S-transferase subunits from wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rouimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Scalla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 134, pp.217-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-9452(98)00067-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative metabolism of clenbuterol by rat and bovine liver microsomes and slices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perdu-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Bec-Ferté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Drug Metabolism and Disposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 26 (1), pp.28-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis and characterization of gluthathione S-transferase subunits from wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Ferte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rouimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 134, pp.217-226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of nucleoside-estrogen adducts by LC-ESI-MS-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. van Aerden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 123, pp.2677-2680</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolism of clenbuterol in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Drug Metabolism and Disposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 26 (9), pp.891-899</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrospray ionization mass spectrometric study of N-oxidation products of clenbuterol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 11, pp.1089-1094</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chlorothalonil biotransformation by gastrointestinal microflora: in vitro comparative approach in rat, dog and human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Killeen Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bliss Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pesticide Biochemistry and Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 58, pp.34-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence for a new and major metabolic pathway of clenbuterol involving in vivo formation of an N-hydroxyarylamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 10 (2), pp.197-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of pig liver glutathione S-transferases using HPLC-electrospray-ionization mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rouimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 317 (3), pp.879-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/bj3170879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of pig liver glutathione S-transferases using HPLC-electrospray-ionization mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rouimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Anglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 317, pp.879-884</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aromatase activity of ovine follicular walls : technical validation and physiological control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antoine Driancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 8, pp.875-884</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laboratory simulation of captan residues degradation during apple processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bescos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Carmen Monje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges F. Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 54 (2), pp.205-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0308-8146(95)00033-F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of 4-hydroxy(4-3H)-2(E)-nonen-1-al-diethylacetal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bravais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.C. Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Labelled Compounds and Radiopharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 36 (5), pp.471-477</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02707365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La spectrométrie de masse en FAB: un outil pour la caractérisation d'une nouvelle classe de dérives amphiphiles du 17Beta-estradiol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analusis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 23, pp.28-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloramphenicol oxamylethanolamine as an end product of chloramphenicol metabolism in rat and humans: evidence for the formation of a phospholipid adduct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perdu-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 8, pp.642-648</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laboratory simulation of captan residues degradation during apple processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bescos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Monge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 54, pp.205-211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrospray ionization-mass spectrometry as a tool for characterization of glutathione S-transferase isozymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rouimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 229, pp.304-312</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02707110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence for new metabolic pathways of chloramphenicol in the duck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Drug Metabolism and Disposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 22 (4), pp.578-583</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02710874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of (3H)estradiol-17Beta metabolites in calf perineal fat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Terqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 119, pp.2623-2626</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of (3H) estradiol-17 beta metabolites in colf perirenal fat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Terqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 119 (12), pp.2623-2626</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02707060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triterpenoid saponins from Opilia celtidifolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Crespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Olliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babadjamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 33 (3), pp.657-661</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02714346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of various hyphenated chromatography-mass spectrometry methods for the analysis of beta-agonists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Delous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chromatographia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 36, pp.217-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02703782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liquid chromatographic separation and gas chromatographic-mass spectrometric determination of 17alpha-methyltestosterone residues extracted from rainbow trout tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Delous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 275, pp.89-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02701510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biotransformation and branchial excretion of 17alpha-methyltestosterone in trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Delous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Prome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Drug Metabolism and Disposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 21 (2), pp.377-385</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination of clenbuterol residues by liquid chromatography-electrospray mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 275, pp.231-239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mass spectrometric studies on 17B-estradiol-17-fatty acid esters: evidence for the formation of anion-dipole intermediates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organic Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 27, pp.709-719</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02703818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrospray ionization mass spectrometry of some beta-agonists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 6, pp.382-387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural dependence of anion/dipole complex upon the deprotonated site in (M-H)-ions of 17 Beta estradiol-17 stearate ester in ammonia negative-ion chemical ionization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 5 (1), pp.44-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02703653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural dependence of anion/dipole complex upon the deprotonated site in (M-H) ions of 17 beta-estradiol-17-stearate ester in ammonia negative-ion chemical ionization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 5 (1), pp.44-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tandem mass spectrometric investigation on 17 beta-estradiol palmitate in negative ion chemical ionization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 241, pp.265-272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the Human Chemical Exposome for Public Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lennon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihene Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">p110α-dependent hepatocyte signaling is critical for liver gene expression and its rewiring in MASLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Polizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Fougeray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fougerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prunelle Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (184)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (75)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative analytical approach for a comprehensive overview of internal exposure to pesticides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Houssein Zhour</w:t>
+                <w:t xml:space="preserve">Comparaison des approches RMN 1D et 2D pour l’identification de biomarqueurs hépatiques de l’exposition à faible dose de PolyChloroBiphényles (PCBs) chez le poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05521327v2</w:t>
+              <w:t xml:space="preserve">Réseau Francophone de Métabolomique et Fluxomique (RFMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum metabolomic signatures associated with frailty-related phenotypes in a cohort of older people</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Boirie</w:t>
+                <w:t xml:space="preserve">Evaluating new meat/mushroom mixtures for the mitigation of process-induced toxicants and for environmental co-benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Bakchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvine Myriam Tenkep Nguepnang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeroScience</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05524168v1</w:t>
+              <w:t xml:space="preserve">4th Green Food Tech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Saint Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the Human Chemical Exposome for Public Health</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jade Chaker</w:t>
+                <w:t xml:space="preserve">P19-30 Biotransformation of the colour developer Pergafast 201 in human in vitro models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gütter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tsykhotska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Valleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hillenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05570286v1</w:t>
+              <w:t xml:space="preserve">EUROTOX 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Athens, Greece. , 411, pp.S248, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2025.07.588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05292971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant improvements in targeted UHPLC-ESI-MS/MS analysis of the reactive aldehydes 4-hydroxy-2(E)-nonenal and 4-hydroxy-2(E)-hexenal and application to rat serum.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Extraction QuEChERS et analyse UHPLC-ESI-MS/MS pour l'évaluation de nouvelles matrices mixtes viande-champignon en vue d'atténuer l'exposition aux composés toxiques induits par la cuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">I. Jouanin</w:t>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magaly Angénieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05210919v1</w:t>
+              <w:t xml:space="preserve">SEP 2025, 16ème congrès de l'AfSep sur les Sciences Séparatives et les Couplages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Editorial] : A Special Issue of &amp;lt;i&amp;gt;Mass Spectrometry Reviews&amp;lt;/i&amp;gt; to Honor Professor Richard B. Cole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Exploration of different ion excitation modes in tandem mass spectrometry to optimize structural information and identification levels in metabolomics and exposomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khansa Amrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laprévote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Laprévote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mass Spectrometry Reviews</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05446950v1</w:t>
+              <w:t xml:space="preserve">41emes Journées Françaises de Spectrométrie de Masse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling Impurity Profiling of Synthetic Pathways of Organophosphorus Chlorpyrifos Through LC‐HRMS Metabolomics‐Based Approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Chemical attribution signature of organophosphorus pesticide chlorpyrifos syntheses using mass spectrometry-based untargeted metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Orlandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bossée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04990235v1</w:t>
+              <w:t xml:space="preserve">73th Conference of the American Society of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Baltimore (Maryland), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver gene expression and its rewiring in hepatic steatosis are controlled by PI3Kα-dependent hepatocyte signaling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Prunelle Perrier</w:t>
+                <w:t xml:space="preserve">Diet, lipid peroxidation and colorectal cancer: Targeted UHPLC-ESI-MS/MS analysis of hydroxyalkenal biomarkers in rat serum subjected to different diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05063626v1</w:t>
+              <w:t xml:space="preserve">SMAP 2024, Congrès français de Spectrométrie de Masse et d'Analyse Protéomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pivotal Role of Mass Spectrometry for the Assessment of Exposure to Reactive Chemical Contaminants: From the Exposome to the Adductome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Production in vitro de métabolites de xénobiotiques et enrichissement de la base de données PeakForest afin d’améliorer leurs détections dans des matrices complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Perion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine S. Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emilien L Jamin</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Jamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mass Spectrometry Reviews</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04874350v1</w:t>
+              <w:t xml:space="preserve">16ièmes JS du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial metabolomics using mass-spectrometry imaging to decipher the impact of high red meat diet on the colon metabolome in rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pierre</w:t>
+                <w:t xml:space="preserve">Focus on the GC-HRMS based analytical development for characterization of human internal exposure to pesticides, in a multiplex inter-laboratory approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Moufawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mirmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Zahra Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04635686v1</w:t>
+              <w:t xml:space="preserve">52e Congrès GFP (Groupe Français de Recherche sur les Pesticides)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lyon, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative analytical methodologies for characterizing chemical exposure with a view to next-generation risk assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">The SCREENPEST project: Development and implementation of an innovative large-scale screening approach for extended characterisation of human exposure to pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Heurté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Zahra Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Moufawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mirmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lidia Belova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04513053v1</w:t>
+              <w:t xml:space="preserve">16émes journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonized quality assurance/quality control provisions to assess completeness and robustness of MS1 data preprocessing for LC-HRMS-based suspect screening and non-targeted analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carolin Huber</w:t>
+                <w:t xml:space="preserve">Développement et mise en œuvre d’une approche innovante de criblage à grande échelle pour une caractérisation étendue de l’exposition humaine aux pesticides [Poster 26 – S5-P26]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Heurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mirmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Moufawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04528878v1</w:t>
+              <w:t xml:space="preserve">16émes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique - RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of exposure to pesticide mixtures in five European countries by a harmonized urinary suspect screening approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+                <w:t xml:space="preserve">Widening exposome exploration by means of complementary HRMS analytical platforms: use case on pesticide exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mirmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Moufawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Zahra Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03941106v1</w:t>
+              <w:t xml:space="preserve">39ème édition des Journées Françaises de Spectrométrie de Masse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity promotes fumonisin B1 hepatotoxicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarra Smati</w:t>
+                <w:t xml:space="preserve">Les QuEChERs pour l'analyse GC-MS des Polychlorobiphényles (PCB) dans la viande, une nouvelle alternative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Sanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Bouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04112262v1</w:t>
+              <w:t xml:space="preserve">SEP23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi‐omics approach to understand the impact of sun exposure on an in vitro skin ecosystem and evaluate a new broad‐spectrum sunscreen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Delsol</w:t>
+                <w:t xml:space="preserve">The CHaMP web-app:an interactive tool to infer biotransformation pathways from your MS peaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Valleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Frainay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04171228v1</w:t>
+              <w:t xml:space="preserve">15èmes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized Two-Dimensional Heart Cutting for LC–MS-Based Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carla Orlandi</w:t>
+                <w:t xml:space="preserve">Focus on the GC-HRMS based analytical development for characterization of human internal exposure to pesticides, in a multiplex inter-laboratory approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Moufawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Guiffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mirmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Zahra Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Jacques</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilien Jamin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03990617v1</w:t>
+              <w:t xml:space="preserve">Congrès Francophone sur les Sciences Séparatives et les Couplages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France. 48, pp.2097 - 2098, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary Metabolome Analysis Reveals Potential Microbiota Alteration and Electrophilic Burden Induced by High Red Meat Diet: Results from the French NutriNet‐Santé Cohort and an in vivo Intervention Study in Rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean‐francois Martin</w:t>
+                <w:t xml:space="preserve">Multi-omics analysis and integrative approach to evaluate pharmaco-clinical efficacy of a novel combination of active ingredients on senescence and causes of aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bogdanowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Jacques-Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Chevère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Alvarez-Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03958195v1</w:t>
+              <w:t xml:space="preserve">33rd IFSCC Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Barcelone, Spain. , 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological activation of constitutive androstane receptor induces female-specific modulation of hepatic metabolism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Justine Bruse</w:t>
+                <w:t xml:space="preserve">A multi-omic approach to understand solar exposure impact on skin ecosystem and evaluate a new SPF50+ sunscreen efficacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bacqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Noustens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP Reports Innovation in Hepatology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04219648v1</w:t>
+              <w:t xml:space="preserve">EADV congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeakForest: a multi-platform digital infrastructure for interoperable metabolite spectral data and metadata management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+                <w:t xml:space="preserve">Differentiation of synthetic sources of an organophosphorus chemical by LC-HRMS-based metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Orlandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bossée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03695453v1</w:t>
+              <w:t xml:space="preserve">ASMS conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Houston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal heme-enriched diet promotes a gut pro-oxidative status associated with microbiota alteration, gut leakiness and glucose intolerance in mice offspring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bézirard</w:t>
+                <w:t xml:space="preserve">Interactome expertise: an integrative approach to evaluate solar radiation impact on skin ecosystem and a new SPF50+ sunscreen efficacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bacqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Noustens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Redox Biology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03689857v1</w:t>
+              <w:t xml:space="preserve">25th world congress of dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Singapore, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR-based metabolic profiling and discrimination of wild tropical tunas by species, size category, geographic origin, and on-board storage condition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chassot</w:t>
+                <w:t xml:space="preserve">Multi-omics and integrative approach to evaluate solar exposure impact on skin ecosystem and a new SPF50+ sunscreen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bacqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delsol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03376705v1</w:t>
+              <w:t xml:space="preserve">American Academy of Dermatology Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, New Orléans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective association between dietary pesticide exposure profiles and type 2 diabetes risk in the NutriNet-Santé cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+                <w:t xml:space="preserve">LC-HRMS-based metabolomics unreavelling synthetic sources of an organophosphorous chemical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Orlandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03689933v1</w:t>
+              <w:t xml:space="preserve">39ème édition des Journées Françaises de Spectrométrie de Masse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key findings of the French BioNutriNet project on organic food-based diets: description, determinants, and relationships to health and the environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Rebouillat</w:t>
+                <w:t xml:space="preserve">L’analyse du métabolome urinaire, une source de marqueurs de l’altération du microbiote intestinal par un régime riche en viande rouge dans la cohorte NutriNet-Santé et dans une étude animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïwenn Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Deschasaux-Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Nutrition</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03388846v1</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus supports Clostridiales to restrict gut colonization by multidrug-resistant Enterobacteriaceae</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Identification par une approche de métabolomique des voies métaboliques associées à la fragilité dans une cohorte de personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rym Lalaoui</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03794319v1</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate of Sulfonamides and Tetracyclines in Meat during Pan Cooking</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mompelat</w:t>
+                <w:t xml:space="preserve">MS2Snoop: an R package for automatic extraction and curation of MS/MS spectra in metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lain Pavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Giacomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03795452v1</w:t>
+              <w:t xml:space="preserve">Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large scale multi-laboratory suspect screening of pesticide metabolites in human biomonitoring: From tentative annotations to verified occurrences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Krauss</w:t>
+                <w:t xml:space="preserve">Development of a fast and simple method for extraction of Polychlorobiphenyls ethers (PCBs) in meat and GC/MS analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Sanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Bouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03780650v1</w:t>
+              <w:t xml:space="preserve">Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro assessment of polychlorinated biphenyl bioaccessibility in meat: Influence of fat content, cooking level and consumer age on consumer uptake</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magaly Angénieux</w:t>
+                <w:t xml:space="preserve">An updated status about the color developers currently used in thermal papers and available on the French market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Valleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olha Tsykhotska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03441539v1</w:t>
+              <w:t xml:space="preserve">13th International Meeting of the International Society for the Study of Xenobiotics (ISSX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Seattle, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonized Quality Assurance/Quality Control Provisions for Nontargeted Measurement of Urinary Pesticide Biomarkers in the HBM4EU Multisite SPECIMEn Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Borja Garlito Molina</w:t>
+                <w:t xml:space="preserve">Développement et validation d'une méthode analytique quantitative (HPLC-UV/DAD) pour la détermination du Bisphénol S dans les papiers thermiques utilisés en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Valleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olha Tsykhotska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hillenweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine S. Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03689897v1</w:t>
+              <w:t xml:space="preserve">Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Integration of ‘Omics Data Increases Biological Knowledge Extracted from Metabolomics Data: Application to Intestinal Exposure to the Mycotoxin Deoxynivalenol</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lippi</w:t>
+                <w:t xml:space="preserve">La dérivation avec introduction de marquage isotopique pour l’analyse sélective des produits de peroxydation lipidique dans la lumière intestinale par des approches LC-MS ciblées et non-ciblées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mervant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roselyne Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Naylies</w:t>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03311472v1</w:t>
+              <w:t xml:space="preserve">15ème congrès francophone sur les sciences séparatives et les couplages de l'AFSEP. SEP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmolality-based normalization enhances statistical discrimination of untargeted metabolomic urine analysis: results from a comparative study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pilar Galan</w:t>
+                <w:t xml:space="preserve">La dérivation avec introduction de marquage isotopique pour l'analyse sélective des produits de peroxydation lipidique dans la lumière intestinale par des approches LC-MS ciblées et non-ciblées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Hélèna Noguer-Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03100758v1</w:t>
+              <w:t xml:space="preserve">15ème congrès francophone sur les sciences séparatives et les couplages de l'AFSEP (SEP 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Aldehydomics: Untargeted Trapping and Analysis of Reactive Diet-Related Carbonyl Compounds Formed in the Intestinal Lumen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+                <w:t xml:space="preserve">In-vitro production of xenobiotic metabolites to support chemical exposome studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Oulès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Bouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler-Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03328809v1</w:t>
+              <w:t xml:space="preserve">69th American Society for Mass Spectrometry Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Philadelphia, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective association between dietary pesticide exposure profiles and postmenopausal breast-cancer risk in the NutriNet-Santé cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+                <w:t xml:space="preserve">DIA-profiling combined to untargeted metabolomics reveals urinary metabolome alteration and exposure to electrophilic metabolites by red meat consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03170770v1</w:t>
+              <w:t xml:space="preserve">ASMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Philadelphia, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards harmonised criteria in quality assurance and quality control of suspect and non-target LC-HRMS analytical workflows for screening of emerging contaminants in human biomonitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Argelia Castano</w:t>
+                <w:t xml:space="preserve">Production in vitro de métabolites de xénobiotiques pour des études exposomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Oulès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Bouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Person</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Soler-Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-03156787v1</w:t>
+              <w:t xml:space="preserve">Congrès SEP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety assessment of cosmetics by read across applied to metabolomics data of in vitro skin and liver models</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Comparison of normalization techniques for untargeted metabolomics of urine samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Toxicology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03335738v1</w:t>
+              <w:t xml:space="preserve">Metabomeeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress Towards an OECD Reporting Framework for Transcriptomics and Metabolomics in Regulatory Toxicology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Timothy Gant</w:t>
+                <w:t xml:space="preserve">Development of a UHPLC-MS/MS targeted method in various matrices for the quantification of toxicologically relevant aldehydes produced from lipid peroxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Orlandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Bouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03313213v1</w:t>
+              <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimated dietary pesticide exposure from plant-based foods using NMF-derived profiles in a large sample of French adults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+                <w:t xml:space="preserve">Combination of two semi-targeted approaches to detect toxicological biomarkers as a tool to understand the relation between red meat consumption and colorectal cancer promotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02911827v1</w:t>
+              <w:t xml:space="preserve">Metabomeeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An annotation database for chemicals of emerging concern in exposome research</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hutinet</w:t>
+                <w:t xml:space="preserve">Modelling hepatic metabolic changes during the onset of obesity using NMR metabolomics arterio-venous blood exploration in minipigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03185590v1</w:t>
+              <w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspect screening and targeted analyses: Two complementary approaches to characterize human exposure to pesticides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Chevrier</w:t>
+                <w:t xml:space="preserve">Untargeted profiling of toxicologically relevant metabolites: case study of reactive aldehydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03268812v1</w:t>
+              <w:t xml:space="preserve">12emes journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspect and non-targeted screening of chemicals of emerging concern for human biomonitoring, environmental health studies and support to risk assessment: From promises to challenges and harmonisation issues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Untargeted profiling of toxicologically relevant metabolites: case study of reactive aldehydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adrian Covaci</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02735318v1</w:t>
+              <w:t xml:space="preserve">ASMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Heterogeneity of Multidrug-Resistant Enterobacteriaceae Fecal Levels in Hospitalized Patients Is Partially Driven by Intravenous β-Lactams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Iván Peñaranda</w:t>
+                <w:t xml:space="preserve">Stratégies omiques pour l’étude de la relation cancer colorectal – viande rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Beslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02465857v1</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton NMR enables the absolute quantification of aqueous metabolites and lipid classes in unique mouse liver samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Modeling hepatic metabolic changes during the onset of obesity from metabolomics arterio-venous blood exploration in minipigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Montagner</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02622894v1</w:t>
+              <w:t xml:space="preserve">Copenhagen Bioscience Conference 2017: Where big-data gets translated into knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Copenhague, Netherlands. 2017, Bioscience Conference 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postprandial NMR-Based Metabolic Exchanges Reflect Impaired Phenotypic Flexibility across Splanchnic Organs in the Obese Yucatan Mini-Pig</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Combined effects of perinatal exposure to bisphenol A and high fat diet in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02927174v1</w:t>
+              <w:t xml:space="preserve">Copenhagen Bioscience Conference 2017: Where big-data gets translated into knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Copenhague, Netherlands. 2017, Bioscience Conference 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactose and Fructo-oligosaccharides Increase Visceral Sensitivity in Mice via Glycation Processes, Increasing Mast Cell Density in Colonic Mucosa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+                <w:t xml:space="preserve">Analyse des produits de lipoperoxydation potentiellement impliqués dans le cancer du côlon et du sein par une approche de métabolomique centrée sur les dérivés mercapturiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02558299v1</w:t>
+              <w:t xml:space="preserve">Journées NACRe-ARC: Cancer, les actualités de la recherche en nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heme-Iron-Induced Production of 4-Hydroxynonenal in Intestinal Lumen May Have Extra-Intestinal Consequences through Protein-Adduct Formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mylène Delosière</w:t>
+                <w:t xml:space="preserve">Bioaccessibility of polychlorinated biphenyls in meat: Influence of fat content, cooking level and consumer age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magaly Angénieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03081088v1</w:t>
+              <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rennes, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global profiling of toxicologically relevant metabolites in urine: case study of reactive aldehydes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Analyse métabolomique LC-HRMS de foies de ratons exposés in-utero au Bisphénol A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien L. Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djawed Bennouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02622690v1</w:t>
+              <w:t xml:space="preserve">10. Journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France. n.p., 2016, 10ème Journée Scientifique du Réseau Francophone de Métabolomique et Fluxomique (RFMF)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of heterocyclic aromatic amines in cooked meat. Part I: Informed selection of antioxidants based on molecular modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chaloin</w:t>
+                <w:t xml:space="preserve">Thermal degradation of sulfamethoxazole during cooking studied by LC-HRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02890485v1</w:t>
+              <w:t xml:space="preserve">21. International Mass Spectrometry Conference (IMSC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toronto, Canada. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a modified QuEChERS protocol coupled to UHPLC-APCI-MS/MS for the simple and rapid quantification of 16 heterocyclic aromatic amines in cooked beef</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Alimentation, peroxydation lipidique et cancer colorectal : dosage d'hydroxy-alcénals marqueurs dans des eaux fécales de rats soumis à différents régimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02612739v1</w:t>
+              <w:t xml:space="preserve">SFSM 2016, Congrès français de Spectrométrie de Masse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal exposure to a dietary pesticide cocktail does not increase susceptibility to high-fat diet-induced metabolic perturbations at adulthood but modifies urinary and fecal metabolic fingerprints in C57Bl6/J mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
+                <w:t xml:space="preserve">Application of gc×gc-tof/ms to the assessment of the bioaccessibility of pcbs in meat after digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02912899v1</w:t>
+              <w:t xml:space="preserve">40. International Symposium on Capilary Chromatography / 13th GCxGC Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Riva del Garda, Italy. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A European proposal for quality control and quality assurance of tandem mass spectral libraries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+                <w:t xml:space="preserve">A standardized static in vitro digestion protocol for the assessment of the bioaccessibility of food contaminants by gcxgc-tof/ms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Blinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental sciences : an international journal of environmental physiology and toxicology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01410982v2</w:t>
+              <w:t xml:space="preserve">40th international symposium on Capilary Chromatography / 13th GCxGC Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Riva del Garda, Italy. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to bisphenol A and bisphenol S and incident type 2 diabetes: A case-cohort study in the French cohort DESIR.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+                <w:t xml:space="preserve">A four-step method for the assessment of bioaccessibility of food contaminants by GC×GC-TOF/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Blinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02618451v1</w:t>
+              <w:t xml:space="preserve">13th GC×GC Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Riva del Garda, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the metabolism of 10 chemicals in human and pig skin explants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie N. Person</w:t>
+                <w:t xml:space="preserve">Développement et validation d’une méthode U-HPLC-ESI-MS/MS pour le dosage d’aldéhydes issus de la peroxydation lipidique dans des eaux fécales de rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02619055v1</w:t>
+              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ajaccio, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of lipids of the stratum corneum by high performance thin layer chromatography and mass spectrometry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Twin peaks » : recherche et identification des métabolites urinaires du 4-hydroxynonénal après administration orale chez le rat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mass Spectrometry</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02622236v1</w:t>
+              <w:t xml:space="preserve">NACRe « Nutrition, microbiote, métabolisme et cancer »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of diet sustainability with increased level of organic food in the diet: findings from the BioNutriNet cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Taupier-Letage</w:t>
+                <w:t xml:space="preserve">Assessment of the bioaccessibility of PCBs in meat after digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Blinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02487493v1</w:t>
+              <w:t xml:space="preserve">7th International Symposium on RECENT ADVANCES IN FOOD ANALYSIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arterio-venous metabolomics exploration reveals major changes across liver and intestine in the obese Yucatan minipig</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Remond</w:t>
+                <w:t xml:space="preserve">Aldehydomic: comment repérer les aldéhydes impliqués dans le cancer colorectal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Taché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02282295v1</w:t>
+              <w:t xml:space="preserve">Assises du Département AlimH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Arèches, France. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary pesticide concentrations in French adults with low and high organic food consumption: results from the general population-based NutriNet-Santé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">4-Hydroxynonenal fate after oral administration in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02120094v1</w:t>
+              <w:t xml:space="preserve">Joint Meeting HNE Club SAS 2014 - 7. HNE-Club Meeting / 5. Health Food Symposium 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Toulouse, France. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of isotope labeling and molecular networking of tandem mass spectrometry data to reveal 69 unknown metabolites produced by Penicillium nordicum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Meneghetti</w:t>
+                <w:t xml:space="preserve">Free carbonyls mapping in fecal waters: derivatising and detecting toxic lipid peroxidation aldehydes using LC/HRMS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02618303v1</w:t>
+              <w:t xml:space="preserve">Joint Meeting HNE Club SAS 2014 - 7. HNE-Club Meeting / 5. Health Food Symposium 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Toulouse, France. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay-Na as a sorbent for the extraction of anti-inflammatory compounds in water samples</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Colorectal cancer, diet and lipid oxidation : Towards non-targeted LC/HRMS aldehydomics for trapping and analyzing reactive aldehydes in the intestinal lumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02627294v1</w:t>
+              <w:t xml:space="preserve">62. ASMS conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Baltimore, United States. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal for a chemically consistent way to annotate ions arising from the analysis of reference compounds under ESI conditions: A prerequisite to proper mass spectral database constitution in metabolomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+                <w:t xml:space="preserve">Untargeted analysis of reactive aldehydes produced by lipid peroxidation using selective derivatisation and detection by LC/HRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02154590v1</w:t>
+              <w:t xml:space="preserve">20th IMSC International Mass Spectrometry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Genève, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GMO90+ Project: Absence of Evidence for Biologically Meaningful Effects of Genetically Modified Maize-based Diets on Wistar Rats After 6-Months Feeding Comparative Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lippi</w:t>
+                <w:t xml:space="preserve">Développement d’une méthode LC-HRMS pour l’analyse non-ciblée d’aldéhydes libres : application à la détection de produits de peroxydation lipidique dans des eaux fécales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaïs Hautbergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological Sciences</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02196332v1</w:t>
+              <w:t xml:space="preserve">10. Congrès de l’Association Francophone des Sciences Séparatives (AFSEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in Clinical Metaproteomics Highlighted by the Analysis of Acute Leukemia Patients with Gut Colonization by Multidrug-Resistant Enterobacteriaceae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Frejno</w:t>
+                <w:t xml:space="preserve">Dynamic comprehension of lipid metabolism : application of 2H2O and Mass Spectrometry to evaluate functional effects of nutrients and implication of nuclear receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ludwiczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Polizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomes</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02262589v1</w:t>
+              <w:t xml:space="preserve">4th Health Food Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Toulouse, France. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of plasmid-mediated colistin resistance, mcr-1 gene, in Escherichia coli isolated from high-risk patients with acute leukemia in Spain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eva Gonzalez-Barbera</w:t>
+                <w:t xml:space="preserve">Untargeted screening of pesticides metabolites by LC-HRMS: a tool for human exposure evaluation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection and Chemotherapy</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02262518v1</w:t>
+              <w:t xml:space="preserve">19th Int. Mass Spectrom. Conf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Kyoto, Japan. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some differences in nutritional biomarkers are detected between consumers and non-consumers of organic foods: findings from the BioNutriNet Project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Hercberg</w:t>
+                <w:t xml:space="preserve">Apc mutation increases metabolization capacities of mouse colonocytes towards the dietary lipid oxidation product 4-hydroxynonenal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Tacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gieules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01930384v1</w:t>
+              <w:t xml:space="preserve">16. biennal meeting of the Society for Free Radical Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Londres, United Kingdom. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From genomics to metabolomics, moving toward an integrated strategy for the discovery of fungal secondary metabolites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Quantification des hormones tyroîdiennes (HT) et métabolites par UPLC/MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Viguié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Reports</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-03331311v1</w:t>
+              <w:t xml:space="preserve">Journées d' animation scientifique du Département AlimH ; Perturbateurs endocriniens et métaboliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Dijon, France. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of sample preparation methods for NMR-based metabolomics of cow milk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diego Morgavi</w:t>
+                <w:t xml:space="preserve">LC-HRMS investigation of the in vitro metabolism of brominated flame retardants using APPI and ESI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Perdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02620738v1</w:t>
+              <w:t xml:space="preserve">19th Int. Mass Spectrom. Conf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Kyoto, Japan. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of an ultra high performance liquid chromatography-electrospray tandem mass spectrometry method using selective derivatisation, for the quantification of two reactive aldehydes produced by lipid peroxidation, HNE (4-hydroxy-2( E )-nonenal) and HHE (4-hydroxy-2( E )-hexenal) in faecal water</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LC-MS/MS Quantification of DNA Adducts to Study the Genotoxicity of the Food Contaminants PhIP and B[a]P</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02623747v1</w:t>
+              <w:t xml:space="preserve">59th ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Denver, Colombia. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-phase extraction of drugs with cuttlebone powder as a sorbent</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Développement d’une méthode de quantification des Bisphénols-A halogénés par HPLC-MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Kulyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malika Trabelsi-Ayadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02617814v1</w:t>
+              <w:t xml:space="preserve">SMAP 2011 - 28èmes Journées Françaises de Spectrométrie de Masse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Avignon, France. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic effects of a chronic dietary exposure to a low-dose oesticide cocktail in mice: Sexual dimorphism and role of the constitutive androstane receptor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lasserre</w:t>
+                <w:t xml:space="preserve">Apport de la spectrométrie de masse à haute résolution pour la détection ciblée ou non ciblée de PBDE et de leurs métabolites par LC-APPI-HRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02624889v1</w:t>
+              <w:t xml:space="preserve">SMAP 2011 - 28èmes Journées Françaises de Spectrométrie de Masse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Avignon, France. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting colon luminal lipid peroxidation limits colon carcinogenesis associated with red meat consumption</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Simultaneous Analysis of Hydroxylated and non Hydroxylated Polybromodiphenyl Ethers by LC-APPI-HRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Prevention Research</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01901456v1</w:t>
+              <w:t xml:space="preserve">59th ASMS Conference on Mass Spectrometry and Allied Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Denver, Colombia. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient data filtering strategy for easy metabolite detection from the direct analysis of a biological fluid using Fourier transform mass spectrometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Dosage par UPLC-APCI-MS/MS d’Amines Aromatiques Hétérocycliques formées lors de la cuisson de viandes de bœuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kondjoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01594553v1</w:t>
+              <w:t xml:space="preserve">SEP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Toulouse, France. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an on-line solid phase extraction ultra performance liquid chromatography technique coupled to tandem mass spectrometry for quantification of bisphenol S and bisphenol S glucuronide: applicability to toxicokinetic investigations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Viguié</w:t>
+                <w:t xml:space="preserve">Stratégie analytique en spectrométrie de masse à haute résolution pour la détection ciblée ou non ciblée de PBDE et de leurs métabolites par LC-APPI-MS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02624905v1</w:t>
+              <w:t xml:space="preserve">6ème Journée Spectrométrie de Masse en Midi-Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Toulouse, France. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidencing 98 secondary metabolites of Penicillium verrucosum using substrate isotopic labeling and high-resolution mass spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Péan</w:t>
+                <w:t xml:space="preserve">Nuclear Receptor-based affinity columns as an innovative tool for the isolation and the identification of estrogenic substances present in complex matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Jondeau-Cabaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Soucasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01607721v1</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques INRA Toxalim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Toulouse, France. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pan cooking on micropollutants in meat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification des Bisphénols-A halogénés par HPLC-MS/MS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Kulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02628335v1</w:t>
+              <w:t xml:space="preserve">6ème Journée Spectrométrie de Masse en Midi-Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Toulouse, France. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exposition périnatale au bisphénol S programme-t-elle le métabolisme glucidique et le risque de diabète ? Comparaison avec le bisphénol A</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">In vitro approach of fumonisine B1 intestinal absorption after long time exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Viadère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02618004v1</w:t>
+              <w:t xml:space="preserve">10e Congrès international de l’EAVPT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Turin, Italy. pp.Inconnu, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological and environmental influence on tissue fatty acid compositions in wild tropical tunas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+                <w:t xml:space="preserve">Bisphenol a distribution and metabolism in pregnant CD1 mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-01483142v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02836765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between crust development and heterocyclic aromatic amine formation when air-roasting a meat cylinder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Predrag Ikonic</w:t>
+                <w:t xml:space="preserve">The metabolic fate of 4-n-nonylphenol in the rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Costagliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-01383873v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02841960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Composition, Antioxidant and Cytotoxic Activities of Roots and Fruits of Berberis libanotica</w:t>
-[...152 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Evidence for in vivo metabolism of the beta-agonist clenbuterol into a mercapturic acid in rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...10574 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bories</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3003 lines deleted...]
-                <w:t xml:space="preserve">hal-02706572v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02838324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (83)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health and environmental benefits of the design of a novel hybrid food mixing meat and mushroom</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N Dieng</w:t>
+                <w:t xml:space="preserve">Application des nouvelles approches SS/NTS pour la caractérisation des expositions aux pesticides à l’échelle nationale : le projet Ecophyto II SCREENPEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Mirmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Moufawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.Z. Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Zhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st International Congress of Meat Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Girona, Catalonia, Spain</w:t>
+              <w:t xml:space="preserve">Journée d'animation INRAE AlimH GOS3 - Webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Dec 2025, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246924v1</w:t>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of liver markers of chicken exposure to PolyChlorinated Biphenyls (PCBs) by 1D and 2D NMR-metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Nutrition 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Nutrition (SFN); Fédération Française de Nutrition (FFN); Fédération Européenne des Sociétés de Nutrition (FENS); Union Internationale des Sciences de la Nutrition (IUNS), Aug 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the value of Imaging Mass Spectrometry coupled with Ion mobility to discriminate biomarkers? Study of a steatotic liver disease associated with metabolic dysfunction case</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guillou</w:t>
+                <w:t xml:space="preserve">Health and environmental benefits of the design of a novel hybrid food mixing meat and mushroom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bakchich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tenkep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Dieng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4emes Journées Scientifiques du GdR-MSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR-MSI, Jul 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">71st International Congress of Meat Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Girona, Catalonia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05193477v1</w:t>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widening exposome exploration with a novel multiplexed HRMS analytical approach : a case study on pesticide internal exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Moufawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Mirmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Z Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E L Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées Françaises de Spectrométrie de Masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, société française de spectrométrie de masse, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des nouvelles approches SS/NTS pour la caractérisation des expositions aux pesticides à l’échelle nationale : le projet Ecophyto II SCREENPEST</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Houssein Zhour</w:t>
+                <w:t xml:space="preserve">What is the value of Imaging Mass Spectrometry coupled with Ion mobility to discriminate biomarkers? Study of a steatotic liver disease associated with metabolic dysfunction case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fougerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Alquier-Bacquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'animation INRAE AlimH GOS3 - Webinar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Dec 2025, Webinaire, France</w:t>
+              <w:t xml:space="preserve">4emes Journées Scientifiques du GdR-MSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR-MSI, Jul 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419678v1</w:t>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widening pesticide exposure exploration by complementary HRMS analytical platforms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-resolution mass spectrometry-based untargeted approach : A cutting-edge analytical technique for the detection and identification of organophosphorus synthesis sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Orlandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bossée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ARET</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARET, Jan 2024, Online, France</w:t>
+              <w:t xml:space="preserve">ACS Fall 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Dijon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634118v1</w:t>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fer héminique des viandes rouges induit la formation luminale de produits de lipoperoxydation menant à une hypersensibilité viscérale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Widening pesticide exposure exploration by complementary HRMS analytical platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées NACRe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire ARET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARET, Jan 2024, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954086v1</w:t>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of synthetic sources of an organophosphorus chemical by LC-HRMS based metabolomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Bossée</w:t>
+                <w:t xml:space="preserve">Le fer héminique des viandes rouges induit la formation luminale de produits de lipoperoxydation menant à une hypersensibilité viscérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId906" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tondereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Club Jeune Spectrométrie de Masse 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Saint-Jean-de-Bassel, France</w:t>
+              <w:t xml:space="preserve">Journées NACRe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634214v1</w:t>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution mass spectrometry-based untargeted approach: a cutting-edge analytical technique for the detection and identification of organophosphorus synthesis sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Orlandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bossée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CBRNE Research &amp; Innovation; 6th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle approche de spectrométrie de masse haute résolution multiplexée pour une évaluation exhaustive de l’exposition interne aux pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mirmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Moufawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Zahra Alem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Zhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52e congrès du Groupe Français de recherches sur les Pesticides, 22-24 mai 2024, LYON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’imagerie par Spectrométrie de Masse pour étudier l’impact de la consommation de viande rouge sur l’épithélium intestinal. Etude chez le rat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+                <w:t xml:space="preserve">Differentiation of synthetic sources of an organophosphorus chemical by LC-HRMS based metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Orlandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bossée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème Rencontre du réseau des plates-formes protéomiques de la région Provence Alpes Côte d’Azur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Daniel Laffite, Apr 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Rencontres Club Jeune Spectrométrie de Masse 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Saint-Jean-de-Bassel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634138v1</w:t>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution mass spectrometry-based untargeted approach: A cutting-edge analytical technique for the detection and identification of organophosphorus synthesis sources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">L’imagerie par Spectrométrie de Masse pour étudier l’impact de la consommation de viande rouge sur l’épithélium intestinal. Etude chez le rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ferey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Mervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Bossée</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAP 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFSM; FPS, Sep 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Xème Rencontre du réseau des plates-formes protéomiques de la région Provence Alpes Côte d’Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Daniel Laffite, Apr 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841256v1</w:t>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging lipids by MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toulouse School of Lipids 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heme iron from red meat consumption generates luminal reactive lipoperoxydation products leading to visceral hypersensitivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charline Buisson</w:t>
+                <w:t xml:space="preserve">High-resolution mass spectrometry-based untargeted approach: A cutting-edge analytical technique for the detection and identification of organophosphorus synthesis sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Orlandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bossée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome, Intestine and Brain Orchestra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SMAP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSM; FPS, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954007v1</w:t>
+            <w:hyperlink r:id="rId912" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating new meat/mushroom mixtures for the mitigation of process-induced toxicants by QuEChERS extraction and UHPLC-ESI-MS/MS coupling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphael Favier</w:t>
+                <w:t xml:space="preserve">Heme iron from red meat consumption generates luminal reactive lipoperoxydation products leading to visceral hypersensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId906" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tondereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Naud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAP 2024, Congrès français de Spectrométrie de Masse et d'Analyse Protéomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Microbiome, Intestine and Brain Orchestra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719613v1</w:t>
+            <w:hyperlink r:id="rId913" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution mass spectrometry-based untargeted approach : A cutting-edge analytical technique for the detection and identification of organophosphorus synthesis sources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Bossée</w:t>
+                <w:t xml:space="preserve">Evaluating new meat/mushroom mixtures for the mitigation of process-induced toxicants by QuEChERS extraction and UHPLC-ESI-MS/MS coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye Dieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magaly Angénieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Fall 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Dijon, United States</w:t>
+              <w:t xml:space="preserve">SMAP 2024, Congrès français de Spectrométrie de Masse et d'Analyse Protéomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769375v1</w:t>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-omic approach to understand solar exposure impact on skin ecosystem and evaluate a new SPF50+ sunscreen efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bacqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Jacques</w:t>
+                <w:t xml:space="preserve">Emilien Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bacqueville</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martine Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Noustens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th congress of the european society for Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04358361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics analysis of plasma with an extended coverage using two-dimensional liquid chromatography mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Orlandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Duplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Jamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet U-Scan – contaminations dans le bassin versant d’Umiujaq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thora Martina Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Joliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laine Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l’OHMI Nunavik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addition of antioxidants in cooked meat: mitigation of heterocyclic aromatic amines (HAAs) and sensorial acceptability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Kondjoyan</w:t>
+                <w:t xml:space="preserve">How solar exposure affect skin ecosystem interactions and SPF50+sunscreen afford innovative photoprotection: a multi-omics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jacques-Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bacqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Chemistry, Processing &amp; Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Massey University (NEW ZEALAND); China Meat Research Centre (CHINA), Dec 2022, Online, New Zealand. https://www.meatchemistrysymposium.org/</w:t>
+              <w:t xml:space="preserve">51st Annual Meeting of the European-Society-for-Dermatological-Research (ESDR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Amsterdam, Netherlands. pp.S273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053745v1</w:t>
+            <w:hyperlink r:id="rId923" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How solar exposure affect skin ecosystem interactions and SPF50+sunscreen afford innovative photoprotection: a multi-omics approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Oules</w:t>
+                <w:t xml:space="preserve">Addition of antioxidants in cooked meat: mitigation of heterocyclic aromatic amines (HAAs) and sensorial acceptability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Meurillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magaly Angénieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st Annual Meeting of the European-Society-for-Dermatological-Research (ESDR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Amsterdam, Netherlands. pp.S273</w:t>
+              <w:t xml:space="preserve">Meat Chemistry, Processing &amp; Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Massey University (NEW ZEALAND); China Meat Research Centre (CHINA), Dec 2022, Online, New Zealand. https://www.meatchemistrysymposium.org/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047728v1</w:t>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective association between dietary pesticide exposure profiles and Type 2 Diabetes risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rebouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Taupier-Letage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gamet-Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Public Health Conference Public health futures in a changing world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckab164.341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03534646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que peut apporter la chromatographie liquide bidimensionnelle en heart-cutting à la métabolomique non ciblée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Orlandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Duplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Jamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEP 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary pesticide exposure profiles in the NutriNet-Santé cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+                <w:t xml:space="preserve">Modelling intrahepatic metabolic rewiring during the onset of obesity using arterio- venous blood metabolomics profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId933" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Public Health Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02438870v1</w:t>
+            <w:hyperlink r:id="rId932" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary pesticide exposure profiles in the NutriNet-Santé cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rebouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Taupier-Letage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Nutrition Conference FENS 2019. Malnutrition in an Obese World: European Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0029665120003717⟩</w:t>
+              <w:t xml:space="preserve">12th European Public Health Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France. pp.E423, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId935" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911844v1</w:t>
+            <w:hyperlink r:id="rId934" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02438870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling intrahepatic metabolic rewiring during the onset of obesity using arterio- venous blood metabolomics profiles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+                <w:t xml:space="preserve">Dietary pesticide exposure profiles in the NutriNet-Santé cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rebouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Rémond</w:t>
+                <w:t xml:space="preserve">Bruno Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th European Nutrition Conference FENS 2019. Malnutrition in an Obese World: European Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FENS, Oct 2019, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId937" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0029665120003717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId805" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948334v1</w:t>
+            <w:hyperlink r:id="rId936" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une approche intégrative modélisatrice pour évaluer l'exposition interne foetale humaine à un contaminant, appliquée au bisphénol A au titre de molécule modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Gayrard-Troy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Gauderat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ANR-ANSES- Perturbateurs endocriniens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of digestion on consumer exposure to polychlorobiphenyls in meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jérémy ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magaly Angénieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Theory of Modeling and Simulation (DEVS/TMS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Aldehydomics” and “Mercaptomics”, two metabolomic approaches to better understand the link between red meat consumption and colorectal cancer development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien L. Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactive Lipids in Biology and Disease: Tenth Meeting of the International 4-Hydroxynonenal Club</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using ASICS to quantify metabolites in 1D 1H NMR spectra: an application to perinatal survival in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Plateformes BioInfo et BioStat du Génotoul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addition of antioxidants in cooked meat: mitigation of heterocyclic aromatic amines and sensory effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Kondjoyan</w:t>
+                <w:t xml:space="preserve">Mercapturomics : profilage urinaire des produits d'oxydation des lipides potentiellement impliqués dans le cancer du côlon et du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guéraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Costantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reaction in Foods VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journée NACRe/Partenariat 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734619v1</w:t>
+            <w:hyperlink r:id="rId949" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure Characterization of Pesticides through untargeted investigation of the urinary exposome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
+                <w:t xml:space="preserve">Addition of antioxidants in cooked meat: mitigation of heterocyclic aromatic amines and sensory effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïa Meurillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magaly Angénieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65th conference on Mass Spectrometry and Allied Topics. ASMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">Chemical Reaction in Foods VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121459v1</w:t>
+            <w:hyperlink r:id="rId950" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary pesticide exposure in french adults with low and high organic food consumption from the general population-based nutrinet-sante</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Exposure Characterization of Pesticides through untargeted investigation of the urinary exposome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adéline Delcambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId822" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pilar Galan</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. International Congress of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Buenos Aires, Argentina. pp.1</w:t>
+              <w:t xml:space="preserve">65th conference on Mass Spectrometry and Allied Topics. ASMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId821" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735555v1</w:t>
+            <w:hyperlink r:id="rId951" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS: an automatic method for identification andquantification of metabolites in complex 1D 1HNMR spectra</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Urinary pesticide exposure in french adults with low and high organic food consumption from the general population-based nutrinet-sante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adéline Delcambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId953" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pecollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de Spectrométrie de Masse, Métabolomique et Fluxomique &amp; Electrophorèse et Analyse Protéomique (SMMAP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Marne la vallée, France</w:t>
+              <w:t xml:space="preserve">21. International Congress of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Buenos Aires, Argentina. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733700v1</w:t>
+            <w:hyperlink r:id="rId952" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la validation d’une méthode de dosage par U-HPLC-ESI-MS/MS vers l’analyse non-ciblée de biomarqueurs de peroxydation lipidique promoteurs du cancer colorectal : cas des hydroxy-alcénals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
+                <w:t xml:space="preserve">ASICS: an automatic method for identification andquantification of metabolites in complex 1D 1HNMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId946" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence de Spectrométrie de Masse, Métabolomique et Fluxomique &amp; Electrophorèse et Analyse Protéomique (SMMAP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Marne la vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605738v1</w:t>
+            <w:hyperlink r:id="rId954" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercapturomics : profilage urinaire des produits d'oxydation des lipides potentiellement impliqués dans le cancer du côlon et du sein</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
+                <w:t xml:space="preserve">De la validation d’une méthode de dosage par U-HPLC-ESI-MS/MS vers l’analyse non-ciblée de biomarqueurs de peroxydation lipidique promoteurs du cancer colorectal : cas des hydroxy-alcénals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée NACRe/Partenariat 2017</w:t>
+              <w:t xml:space="preserve">SEP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603061v1</w:t>
+            <w:hyperlink r:id="rId955" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of digestive bioaccessibility of polychlorinated biphenyls in animal-derived food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magaly Angénieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. European Doctoral College on Environment and Health (EDCEH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la cuisson et de la digestion sur les micropolluants à risque des viandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de clôture du projet ANR SOMEAT «Safety of Organic Meat»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des produits de dégradation du Sulfaméthoxazole formés pendant la cuisson de viandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFSM 2016 33. journées françaises de spectrométrie de masse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a U-HPLC-ESI-MS/MS method for the quantification of reactive aldehydes produced by lipid peroxidation in the intestinal lumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Naud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Mass Spectrometry Conference (IMSC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes statistiques d'identification et de quantification en métabolomique. Application aux spectres RMN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+                <w:t xml:space="preserve">Impact of cooking on food contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mompelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId961" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chafey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Blinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47emes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">7. International Symposium on Recent Advances in Food Analysis (RAFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795009v1</w:t>
+            <w:hyperlink r:id="rId960" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and Quantification of metabolites in NMR spectrum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId818" w:history="1">
+                <w:t xml:space="preserve">Méthodes statistiques d'identification et de quantification en métabolomique. Application aux spectres RMN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30-th European Meeting of Statisticians -EMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">47emes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795008v1</w:t>
+            <w:hyperlink r:id="rId962" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating heterocyclic amines formation in beef meat using specific process conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
+                <w:t xml:space="preserve">Identification and Quantification of metabolites in NMR spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">30-th European Meeting of Statisticians -EMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId833" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742269v1</w:t>
+            <w:hyperlink r:id="rId963" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation, peroxydation lipidique et cancer colorectal : vers l'aldéhydomique pour le piégeage et l'analyse non ciblée d'aldéhydes réactifs présents dans la lumière intestinale par LC-HRMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une méthode de GC×GC-TOF/MS pour le suivi de 206 micropolluants environnementaux au cours de la cuisson des produits carnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Congrès de l’Association Francophone des Sciences Séparatives (AFSEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of comprehensive two-dimensional gas chromatography-time-of-flight mass spectrometry based methods for investigating 206 dioxin-like micropollutants in animal-derived food matrices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+                <w:t xml:space="preserve">Mitigating heterocyclic amines formation in beef meat using specific process conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kondjoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Portanguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predrag Ikonic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId967" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clerjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. International Symposium on Capillary Chromatography / 11. GC X GC Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02742908v1</w:t>
+            <w:hyperlink r:id="rId966" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a gc×gc-tof/ms based method to study the fate of 206 dioxin-like micropollutants in meat during cooking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Assessment of comprehensive two-dimensional gas chromatography-time-of-flight mass spectrometry based methods for investigating 206 dioxin-like micropollutants in animal-derived food matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">38. International Symposium on Capillary Chromatography / 11. GC X GC Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Riva del Garda, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2015.02.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741402v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId968" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of cooking on food contaminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Development of a gc×gc-tof/ms based method to study the fate of 206 dioxin-like micropollutants in meat during cooking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Symposium on Recent Advances in Food Analysis (RAFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId839" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740276v1</w:t>
+            <w:hyperlink r:id="rId969" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism and estrogenic activity of benzophenone-2 and bisphenol-S in zebrafish in vitro and in vivo models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Fol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Perdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palluel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium &amp; Workshop "Fish and amphibian embryos as alternative models in toxicology and teratology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Aulnay-sous-Bois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01852898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a GCxGC-TOF/MS-based method to investigate the fate of 206 dioxin-related micro-pollutants during food cooking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Ratel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. International Symposium on Capillary Chromatography / 11. GC X GC Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Riva del Garda, Italy. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of enzyme-catalyzed hydrolysis of 4-hydroxynonenal-glutathione using rat liver slices, cytosols and purified glutathione-S-transferases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Perdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting International HNE Club/Health and Food Symposium (SAS)2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaboHUB and RFMF : two tools at the service of metabolomics and fluxomics in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriant Bellvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MERLION Metabolomics Workshop Singapore 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism and estrogenicity of benzophenone-2 and bisphenol-S in zebrafish in vitro and in vivo models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Fol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Perdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Conference of European Comparative Endocrinologists (CECE 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01852881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in the analysis of free aldehydes: from targeted approaches to global aldehydomics using high resolution mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice H.F. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting International HNE Club/Health and Food Symposium (SAS) 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism of benzophenone-2 in novel in vitro and in vivo zebrafish bio-assays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Fol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Ait-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maillot-Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. SETAC Europe annual meeting "Building a better future : Responsible innovation and environmental protection"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaboHUB: a french infrastructure dedicated to metabolomics and fluxomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice A. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. R. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2013 - 9. Annual conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboHUB: une infrastructure nationale au service de la métabolomique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId858" w:history="1">
+                <w:t xml:space="preserve">MetaboHUB: a national infrastructure dedicated to metabolomics and fluxomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice A. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. R. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. B. Colsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance thématique "La métabolomique : son application en recherche pharmaceutique et diagnostique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie Nationale de Pharmacie. FRA., Feb 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et de Fluxomique (RFMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId862" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002248v1</w:t>
+            <w:hyperlink r:id="rId991" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId993" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboHUB: a national infrastructure dedicated to metabolomics and fluxomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId858" w:history="1">
+                <w:t xml:space="preserve">MetaboHUB: une infrastructure nationale au service de la métabolomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice A. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. R. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. B. Colsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et de Fluxomique (RFMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
+              <w:t xml:space="preserve">Séance thématique "La métabolomique : son application en recherche pharmaceutique et diagnostique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie Nationale de Pharmacie. FRA., Feb 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId864" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002241v1</w:t>
+            <w:hyperlink r:id="rId993" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mélanges de contaminants : est-on capable d’en évaluer les risques ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Metabolomics for food and environmental toxicology : from targeted to global integrative approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien L. Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Gamet-Payrastre</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'Innovation Agronomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Toxicologie Alimentaire (1331)., 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">LC-MS Montreux Symposium 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Montreux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749319v1</w:t>
+            <w:hyperlink r:id="rId994" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic studies : generation and treatment of data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Développement d’une méthode UPLC-APPI-HRMS pour la détermination simultanée des PBDE et de leurs métabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Doctoral College on Environment and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Doctoral College on Environment and Health. Rennes, FRA., Jun 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée Club-AFSEP Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone des Sciences Séparatives (AFSEP). Journée Club-AFSEP Sud-Ouest, Toulouse, FRA., Jul 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId866" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802397v1</w:t>
+            <w:hyperlink r:id="rId995" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId996" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches et outils pour l'évaluation de l'exposition en toxicologie alimentaire : du dosage des contaminants vers le screening non ciblé pour la caractérisation de l'exposome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Les mélanges de contaminants : est-on capable d’en évaluer les risques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gamet-Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique SFSM-SFEAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Carrefours de l'Innovation Agronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Toxicologie Alimentaire (1331)., 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId867" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802776v1</w:t>
+            <w:hyperlink r:id="rId996" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId997" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocrine disruptors characterized from a complex matrix using bioanalytical methods : ER affinity columns and LC-HRMS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolomic studies : generation and treatment of data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Health Food Symposium (SAS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2nd European Doctoral College on Environment and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Doctoral College on Environment and Health. Rennes, FRA., Jun 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId868" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971112v1</w:t>
+            <w:hyperlink r:id="rId997" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId998" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolomique semi-ciblée par LC-HRMS de métabolites de pesticides dans des urines : vers une caractérisation de l’exposition humaine ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approches et outils pour l'évaluation de l'exposition en toxicologie alimentaire : du dosage des contaminants vers le screening non ciblé pour la caractérisation de l'exposome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). Nantes, FRA., May 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée thématique SFSM-SFEAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId869" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748763v1</w:t>
+            <w:hyperlink r:id="rId998" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId999" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing Heterocyclic Amines (HA) formation in beef meat and improving our knowledge on consumer exposure</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Endocrine disruptors characterized from a complex matrix using bioanalytical methods : ER affinity columns and LC-HRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Jondeau-Cabaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Soucasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final International Conference of the ProSafeBeef Project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Dublin, United Kingdom</w:t>
+              <w:t xml:space="preserve">4. Health Food Symposium (SAS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId871" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809718v1</w:t>
+            <w:hyperlink r:id="rId999" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics for food and environmental toxicology : from targeted to global integrative approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Métabolomique semi-ciblée par LC-HRMS de métabolites de pesticides dans des urines : vers une caractérisation de l’exposition humaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien L. Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+            <w:hyperlink r:id="rId1001" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gaudicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LC-MS Montreux Symposium 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Montreux, Switzerland</w:t>
+              <w:t xml:space="preserve">6. journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). Nantes, FRA., May 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId872" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745532v1</w:t>
+            <w:hyperlink r:id="rId1000" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId1002" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une méthode UPLC-APPI-HRMS pour la détermination simultanée des PBDE et de leurs métabolites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Reducing Heterocyclic Amines (HA) formation in beef meat and improving our knowledge on consumer exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kondjoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Portanguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Club-AFSEP Sud-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone des Sciences Séparatives (AFSEP). Journée Club-AFSEP Sud-Ouest, Toulouse, FRA., Jul 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Final International Conference of the ProSafeBeef Project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Dublin, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId873" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803160v1</w:t>
+            <w:hyperlink r:id="rId1002" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrométrie de masse, métabolisme des xénobiotiques et toxicologie alimentaire : évolution et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Caractérisation structurale par HPLC-MSn de métabolites de contaminants alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Rencontres du Club Utilisateurs Spectrométrie de Masse Pierre Fabre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Oct 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">6ème Journée Spectrométrie de Masse en Midi-Pyrénées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville service., Dec 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId874" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802485v1</w:t>
+            <w:hyperlink r:id="rId1003" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of metabolomics method associating NMR and UPLC-HRMS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectrométrie de masse, métabolisme des xénobiotiques et toxicologie alimentaire : évolution et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Sep 2011, Avignon, France</w:t>
+              <w:t xml:space="preserve">6èmes Rencontres du Club Utilisateurs Spectrométrie de Masse Pierre Fabre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Oct 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId875" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804072v1</w:t>
+            <w:hyperlink r:id="rId1004" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halogenated analogues of BPA: emerging contaminants, emerging concerns.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine S. Bruel</w:t>
+                <w:t xml:space="preserve">Development of metabolomics method associating NMR and UPLC-HRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien L. Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1006" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dioxin 2011. 31th International Symposium on Persistent organohalogen compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Aug 2011, Brussells, Belgium</w:t>
+              <w:t xml:space="preserve">SMAP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Sep 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId878" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810248v1</w:t>
+            <w:hyperlink r:id="rId1005" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous analysis of hydroxylated and non hydroxylated Polybromodiphenyl Ethers by LC-APPI-HRMS</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Halogenated analogues of BPA: emerging contaminants, emerging concerns.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zalko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Riu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Perdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1008" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine S. Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASMS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jun 2011, Denver, Colombia</w:t>
+              <w:t xml:space="preserve">Dioxin 2011. 31th International Symposium on Persistent organohalogen compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Aug 2011, Brussells, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId881" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802946v1</w:t>
+            <w:hyperlink r:id="rId1007" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear receptor-based affinity columns as an innovative tool for the isolation and the identification of estrogenic substances present in complex matrices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marina Grimaldi</w:t>
+                <w:t xml:space="preserve">Simultaneous analysis of hydroxylated and non hydroxylated Polybromodiphenyl Ethers by LC-APPI-HRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Copenhagen Workshop on Endocrine Disrupters (COW 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">ASMS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Jun 2011, Denver, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId883" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970880v1</w:t>
+            <w:hyperlink r:id="rId1009" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation structurale par HPLC-MSn de métabolites de contaminants alimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Nuclear receptor-based affinity columns as an innovative tool for the isolation and the identification of estrogenic substances present in complex matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Jondeau-Cabaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Soucasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien L. Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Journée Spectrométrie de Masse en Midi-Pyrénées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville service., Dec 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">6. Copenhagen Workshop on Endocrine Disrupters (COW 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId884" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805227v1</w:t>
+            <w:hyperlink r:id="rId1010" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId1011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro assessment of intestinal absorption of Fumonisin B1 after long-term exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Viadère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inconnu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId1011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un modèle cellulaire pour étudier le passage trans-épithélial de la fumonisine B1 chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Viadère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Action transversale INRA "Mycotoxines"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Toulouse, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId1013" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CromeJava : une implémentation du modèle CROME de conception par contextes fonctionnels pour les bases de données à objets en Java.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId890" w:history="1">
+                <w:t xml:space="preserve">Contextualization of OODB Schemas in CROME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1014" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages et Modèles à Objets, LMO'2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2000, Mont Saint-Hilaire, Québec, Canada. pp.211-226</w:t>
+              <w:t xml:space="preserve">Database and Expert Systems Applications, 11th International Conference, DEXA 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, London, United Kingdom. pp.135-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId889" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714277v1</w:t>
+            <w:hyperlink r:id="rId1013" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId1016" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Original View Mechanism for the CORBA Middleware</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId890" w:history="1">
+                <w:t xml:space="preserve">CromeJava : une implémentation du modèle CROME de conception par contextes fonctionnels pour les bases de données à objets en Java.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1014" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOOLS 2000: 33rd International Conference on Technology of Object-Oriented Languages and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, St. Malo, France. pp.146-156</w:t>
+              <w:t xml:space="preserve">Langages et Modèles à Objets, LMO'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2000, Mont Saint-Hilaire, Québec, Canada. pp.211-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId892" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714282v1</w:t>
+            <w:hyperlink r:id="rId1016" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualization of OODB Schemas in CROME</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId890" w:history="1">
+                <w:t xml:space="preserve">An Original View Mechanism for the CORBA Middleware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1014" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database and Expert Systems Applications, 11th International Conference, DEXA 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, London, United Kingdom. pp.135-149</w:t>
+              <w:t xml:space="preserve">TOOLS 2000: 33rd International Conference on Technology of Object-Oriented Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, St. Malo, France. pp.146-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId893" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00583862v1</w:t>
+            <w:hyperlink r:id="rId1017" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId1018" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation par objets et contextes fonctionnels. Application de Crome à Smalltalk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId895" w:history="1">
+                <w:t xml:space="preserve">Un cadre de conception par contextes fonctionnels de systèmes d'information à objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1015" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vanwormhoudt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LMO: Langages et Modèles à Objets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1997, Roscoff, France. pp.223-239</w:t>
+              <w:t xml:space="preserve">15ème Congrès INFORSID 97 : informatique des organisations et systèmes d'information et de décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Toulouse, France. pp.371-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId894" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714287v1</w:t>
+            <w:hyperlink r:id="rId1018" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId1020" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre de conception par contextes fonctionnels de systèmes d'information à objets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId891" w:history="1">
+                <w:t xml:space="preserve">Programmation par objets et contextes fonctionnels. Application de Crome à Smalltalk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1019" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vanwormhoudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vanwormhoudt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès INFORSID 97 : informatique des organisations et systèmes d'information et de décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Toulouse, France. pp.371-385</w:t>
+              <w:t xml:space="preserve">LMO: Langages et Modèles à Objets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1997, Roscoff, France. pp.223-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId896" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00583813v1</w:t>
+            <w:hyperlink r:id="rId1020" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat glutathione S-Transferases : Purification and analysis of subunits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pascal</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.P. Ferte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rouimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Scalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque général de la SFPV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1997, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of somatotropin treatment on hepatic glutathione S-transferase activities toward CDNB and subunit concentrations in male rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International ISSX-workshop on glutathione S-transferases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1995, Noordwijkerhout, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spectrometrie de masse en FAB: un outil pour la caracterisation d'une nouvelle classe de derives amphiphiles du 17Beta -oestradiol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Comparison of various hyphenated chromatography-mass spectrometry methods for the analysis of beta-agonists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.C. Tabet</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Delous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. journees SFSM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1993, Paris, France</w:t>
+              <w:t xml:space="preserve">19. International Symposium on Chromatography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1992, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId901" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02773830v1</w:t>
+            <w:hyperlink r:id="rId1025" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02846628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of various hyphenated chromatography-mass spectrometry methods for the analysis of beta-agonists</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La spectrometrie de masse en FAB: un outil pour la caracterisation d'une nouvelle classe de derives amphiphiles du 17Beta -oestradiol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Bories</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Tabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. International Symposium on Chromatography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1992, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">10. journees SFSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1993, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId902" w:history="1">
-[...9196 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-02838324v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02773830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -43178,103 +43178,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1027" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preuve de concept ARCHIPL: Bilan de l'évaluation in vitro de la rétention du déoxynivalénol par des parois de levure modifiées par hémisynthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Polizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Inrae. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -43454,103 +43454,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1034" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Heterocyclic Amines formation during cooking in non-marinated beef meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kondjoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chevolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Greve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1035" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of 55th International Congress of Meat Science and Technologiy (ICoMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.996-998, 2009</w:t>
@@ -43611,77 +43611,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization by both positive and negative electrospray-ion trap mass spectrometry of oligogalacturonates purified by high performance anion exchange chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in mass spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2001, 0-471-89153-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -43745,51 +43745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Pouponneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1040" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Deceuninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1041" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -43831,90 +43831,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1042" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of in vitro and in vivo 17beta-estradiol metabolism in cattle by liquid chromatography - tandem ion trap mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Rathahao-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hillenweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1043" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -43956,90 +43956,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1044" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for in vivo metabolism of the beta-agonist clenbuterol into a mercapturic acid in rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zalko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Euroresidue 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -44233,51 +44233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557890v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lennon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chaker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442467v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;gnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polizzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Fougeray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fougerat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Perrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05521327v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Moufawad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mirmont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Alem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol105-art02-GB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524168v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bougel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maigne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-026-02116-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570286v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-026-04289-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210919v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orlandi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mervant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vuillaume" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouanin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2025.124747" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446950v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21935" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04990235v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Orlandi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Delaporte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Albaret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boss&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9996" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003112" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mervant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laprevote" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L Jamin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21917" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635686v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mervant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126230" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513053v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;iga Tkalec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bandow" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic B&#233;en" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Belova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108585" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04528878v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Price" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Hollender" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Huber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2024.117674" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941106v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Ottenbros" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lebret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Lommen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2022.114105" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112262v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dopavogui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ponchon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Smati" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164436" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171228v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jacques" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bacqueville" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Jamin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Maitre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delsol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13841" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03990617v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duplan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c04196" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958195v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;francois Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202200432" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219648v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Gratacap" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Engelmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bruse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2023.100930" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689857v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mazenc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maslo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2022.102333" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376705v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bodin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Sardenne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131094" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689933v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rebouillat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vidal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cravedi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Taupier-Letage" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-022-00862-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388846v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Seconda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab105" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794319v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Djukovic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Garz&#243;n" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Cabral" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Lalaoui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33313-w" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795452v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-H&#233;l&#232;na Noguer-Meireles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mompelat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196233" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780650v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Nijssen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Mol" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krauss" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107452" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441539v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131623" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689897v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Maria Vitale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wagner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Garlito Molina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c00061" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03311472v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11060407" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100758v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-01758-z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328809v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Noguer Meireles" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10081261" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170770v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Cravedi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156787v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Caballero-Casero" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vervliet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argelia Castano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2021.116201" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335738v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-021-03136-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313213v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Harrill" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Viant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Yauk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Sachana" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Gant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2021.105020" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911827v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02344-8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185590v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Meijer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Lamoree" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Hamers" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutinet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106511" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268812v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Regnaut" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147499" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735318v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Pourchet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kl&#225;nov&#225;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott J Price" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Covaci" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.105545" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02465857v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gonz&#225;lez-Barber&#225;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sanz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Artacho" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Pe&#241;aranda" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01415-19" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622894v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducheix" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montagner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10010009" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927174v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12082442" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558299v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper B.J. Kamphuis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guiard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.10.037" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081088v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Keller" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9121293" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622690v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Costantino" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b03146" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890485v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Meurillon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Angenieux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blinet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaloin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127264" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02612739v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Bouville" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126327" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912899v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Smith" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Klement" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Bock" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106010" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410982v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Oberacher" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sasse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-020-00314-9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618451v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ranci&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Botton" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP5159" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619055v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Genies" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie N. Person" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3730" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622236v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tabet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Borotra" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469066718815380" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487493v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqy361" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282295v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48997-2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120094v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendolina Limon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;line Delcambre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-018-0062-9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618303v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Hautbergue" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Tadrist" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Meneghetti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b01634" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627294v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Khazri" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ghorbel-Abid" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Ben Hassine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201801251" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154590v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damont" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Olivier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Warnet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4372" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196332v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Juricek" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kaddouch-Amar" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfy298" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262589v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rechenberger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patroklos Samaras" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jarzab" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Behr" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Frejno" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes7010002" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262518v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bakour" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gonzalez-Barbera" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiac.2019.03.007" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930384v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducros" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne Pecollo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzy090" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331311v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. L Jamin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7np00032d" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620738v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dict Yanibada" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2018.e00856" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623747v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2018.03.002" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617814v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Kalfat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Trabelsi-Ayadi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201800419" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624889v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lukowicz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP2877" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901456v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1940-6207.CAPR-17-0361" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594553v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao-Paris" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7812" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624905v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore C. Grandin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.10.020" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607721v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;an" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2017.03.011" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628335v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.049" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618004v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ilias" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bailbe" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.076" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDWGNGLV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483142v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kraffe" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2016.11.007" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60DWT90H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383873v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Ikonic" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.06.118" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277712v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leina El Hosry" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnur Garayev" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Mabrouki" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1601100523" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607757v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stroheker" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Viglino" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Mourahib" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.06.089" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV7JB6SC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629946v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2014.12.016" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916806v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorber" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2015.1035791" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696520v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.02.054" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NMS2HSL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855040v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Fol" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dolo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Grimaldi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es505302c" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664181v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bursztyka" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Jaeg" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7066" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HXPWD1J3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00976116v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Chevrier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10937404.2013.860318" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633809v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kohler" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina E. Realini" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Portanguen" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Kowalski" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.07.032" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427647v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645457v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058591" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643232v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Albet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.08.014" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJFQ6DSN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875889v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7136-2" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646654v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cano" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourdaudhui" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac401872f" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963449v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jondeau-Cabaton" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Soucasse" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1458-z" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M36S8GXK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650852v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delous" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.07.083" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7LZRMDJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191152v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marteau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6136" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644396v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fini" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillenweck" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Le Mevel" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfr312" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645935v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gamet-Payrastre" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mj78-tw82" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646663v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gieules" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5033" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD67C23EC27F8FFFF4532410841E1EF6D78CCB3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644375v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dalleau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx2003036" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647766v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.02.065" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWV4CFWX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651168v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dumont" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rahmani" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/01480545.2011.585651" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205033v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Kiilerich" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Milla" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Sturm" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-10-0371" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668715v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifaa Al-Sayeda" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf101937x" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939535v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore E. Greve" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gatellier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.02.081" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D4NVRLK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530043v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourg&#232;s-Abella" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2010.06.019" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40P35MV3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423805v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666545v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2010.08.001" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDL8KV5M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662176v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Greve" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.05.028" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN45WVPW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662029v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mavon" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-3389-1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MX87XRQ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662801v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wildridge" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Scheltema" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-009-0196-9" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321084v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Despoux" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8016354" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P2DSKG32-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666129v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nallanthigal Shirdhara Chary" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-007-0121-2" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A896E959607624D2242C04C6CAE6A97720D7F5C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424008v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Touzet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tulliez" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424063v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424042v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663891v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounkang Sambou" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouhet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David Millet" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2007.03.031" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L75WJ5B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763226v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arquier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2007.09.008" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655577v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-036R.1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SXMQ1FGG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662857v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Peiro" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Alary" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;minon" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2005.08.011" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655576v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1213" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JW0L5V0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672109v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dumas" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paris" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677660v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Peiro" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Martins" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alary" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-3095-6" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KJ3KXJ9G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424091v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763229v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdouline Jouahri" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672669v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Crouzet" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Rao" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biof.5520240111" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115043v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2005.04.060" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K40Z3RFS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763222v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vila" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669266v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paris" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02047806v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Suchail" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.772" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2FC65A0935FA0C3D2A8761EB888480829833A25E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680697v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jaeg" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679221v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Belzunces" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682569v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alary" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fernandez" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx025671k" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5GZ49TKT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763231v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Soto" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dorio" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.5603" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673287v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desir&#233;" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.526" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671868v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763225v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Clodic" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1044-0305(03)00066-7" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680085v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Fauglas" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-128X(02)00070-3" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ9KP9HQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673372v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boyer" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763220v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Convert" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel van Aerden" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Molines" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx015561y" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KCFMN810-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763228v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Couve" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poulain" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pouyet" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(02)00940-8" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLTJ01T1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675287v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Vidal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rouimi" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Narbonne" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673364v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thibaut" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goksoyr" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676757v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rao" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674792v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677212v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anglade" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benzekri" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costet" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690443v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdu-Durand" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699013v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Enanga" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mezui Me Ndong" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dubreuil" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1300182" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688002v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693235v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;rez-Lopez" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bec-Fert&#233;" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688139v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jumel" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:2000280793" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693502v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eychenne" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691872v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scalla" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694911v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Costet" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696520v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692633v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691349v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694008v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pascal" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fert&#233;" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Scalla" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(98)00067-3" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LHTGT7X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693237v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697335v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696208v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascal" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Ferte" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694271v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Aerden" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tabet" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696525v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bories" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697349v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684992v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Killeen Jr" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bliss Jr" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692892v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691028v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342870v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3170879" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683771v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685994v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Driancourt" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707365v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bravais" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Rao" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702321v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706026v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706546v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bescos" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Monge" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707110v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066852v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bescos" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Monje" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges F. Bories" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0308-8146(95)00033-F" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66B8CD17DF1875596A2DB64C8C6F2889C9173E6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706613v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terqui" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707060v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710874v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704051v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prome" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701510v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709877v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703782v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714346v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Crespin" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Olliver" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavaud" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babadjamian" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703818v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700261v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703653v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708877v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706572v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246924v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bakchich" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bousset" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mandin" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tenkep" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dieng" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384029v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Remy" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193477v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alquier-Bacqui&#233;" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193492v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Debrauwer" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Moufawad" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mirmont" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Z Alem" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L Jamin" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419678v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Alem" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634118v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954086v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Brun" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tondereau" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Buisson" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634214v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530537v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634100v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634138v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841256v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634148v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954007v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719613v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mandin" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Dieng" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favier" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769375v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358361v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Noustens" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357936v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642312v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Martina Herrmann" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Joliet" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Chanteloup" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gigault" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053745v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Anderson" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047728v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacques-Jamin" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oules" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534646v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab164.341" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530571v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438870v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.391" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911844v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120003717" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948334v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275841v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Gauderat" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lacroix" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berrebi" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738470v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941687v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788399v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tardivel" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734619v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02121459v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735555v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pecollo" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733700v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605738v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603061v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739218v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739550v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739219v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605669v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795009v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795008v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742269v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603475v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742380v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742908v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741402v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740276v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chafey" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852898v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740607v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739190v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Laurent" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798242v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cole" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852881v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791856v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971139v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Marechal" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002247v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A. Agasse" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Cole" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002248v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Colsch" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002241v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749319v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802397v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802776v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971112v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748763v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaudicheau" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809718v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745532v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803160v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802485v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804072v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Meireles" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810248v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Maire" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Bruel" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802946v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970880v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805227v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814486v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouhet" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Viad&#232;re" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828009v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714277v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carr&#233;" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714282v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583862v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714287v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vanwormhoudt" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583813v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770355v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774740v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;chu" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delous" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773830v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846628v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424319v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193510v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khansa Amrine" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069516v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bakchich" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bousset" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvine Myriam Tenkep Nguepnang" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292971v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#252;tter" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tsykhotska" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Person" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valleix" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hillenweck" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.588" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085285v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384057v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719592v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillaume" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623222v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perion" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Person" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010401v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Heurte" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Alem" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873899v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Guiffard" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843804v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Heurt&#233;" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404889v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sanna" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357639v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357582v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bogdanowicz" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jacques-Jamin" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bianchi" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Chev&#232;re" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alvarez-Georges" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405320v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Valleix" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358312v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357560v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386952v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357838v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357867v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bacqueville" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357806v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856941v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001175v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain Pavot" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406145v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406185v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Tsykhotska" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406108v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206398v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406225v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679290v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Oul&#232;s" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bruel" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178859v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679235v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206545v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210033v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941614v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941619v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941577v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941568v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941439v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beslay" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162584v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605913v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Amiel" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606420v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784997v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735632v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739568v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941772v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739147v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739022v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696899v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595588v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawed Bennouna" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795643v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798364v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696922v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791934v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792021v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794449v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794351v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941776v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804524v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806730v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802996v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803700v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marteau" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802420v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ludwiczak" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fournier" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803991v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevrier" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805700v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808693v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806272v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grimaldi" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802849v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kulik" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810730v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803522v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802652v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802858v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kulyk" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814505v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836765v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Soto" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorio" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841960v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costagliola" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838324v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801787v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494273v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muller" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423983v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827123v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830777v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maume" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pouponneau" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Deceuninck" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827082v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamami" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840371v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05524168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bougel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-026-02116-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05521327v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Moufawad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mirmont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Alem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol105-art02-GB" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lennon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chaker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-026-04289-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210919v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Orlandi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mervant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vuillaume" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jouanin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2025.124747" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446950v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21935" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04990235v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Orlandi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Delaporte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Albaret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joubert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boss&#233;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.9996" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;gnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polizzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Fougeray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fougerat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Perrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003112" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874350v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Mervant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Laprevote" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L Jamin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21917" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ferey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mervant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Naud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pierre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126230" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;iga Tkalec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bandow" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic B&#233;en" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Belova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108585" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04528878v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Price" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Hollender" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Huber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2024.117674" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941106v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Ottenbros" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Lebret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Lommen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2022.114105" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dopavogui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ponchon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Smati" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164436" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171228v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jacques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bacqueville" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Jamin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Maitre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delsol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13841" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03990617v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duplan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c04196" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958195v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Olier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;francois Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202200432" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04219648v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasserre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Gratacap" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Engelmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bruse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2023.100930" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689933v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rebouillat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vidal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cravedi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Taupier-Letage" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12940-022-00862-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689857v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mazenc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maslo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2022.102333" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376705v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bodin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Fouch&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Sardenne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131094" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388846v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Seconda" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab105" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795452v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-H&#233;l&#232;na Noguer-Meireles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouanin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mompelat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196233" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794319v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Djukovic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Garz&#243;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Cabral" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Lalaoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33313-w" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441539v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Zhang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131623" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780650v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Nijssen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Mol" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krauss" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107452" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689897v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Maria Vitale" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wagner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Garlito Molina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c00061" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268812v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Regnaut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147499" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185590v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Meijer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Lamoree" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Hamers" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutinet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106511" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328809v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Noguer Meireles" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10081261" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100758v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Galan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-01758-z" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03311472v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Naylies" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11060407" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170770v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Cravedi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab015" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156787v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Caballero-Casero" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vervliet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argelia Castano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2021.116201" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335738v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-021-03136-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313213v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Harrill" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Viant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Yauk" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Sachana" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Gant" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2021.105020" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911827v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02344-8" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927174v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12082442" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622894v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ducheix" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montagner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10010009" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02465857v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gonz&#225;lez-Barber&#225;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Sanz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Artacho" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Pe&#241;aranda" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01415-19" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735318v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Pourchet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kl&#225;nov&#225;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott J Price" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Covaci" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.105545" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558299v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper B.J. Kamphuis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guiard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2019.10.037" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622690v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Costantino" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b03146" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081088v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Keller" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9121293" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890485v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Meurillon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Angenieux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blinet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaloin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127264" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02612739v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Bouville" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126327" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912899v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Smith" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Klement" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Bock" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106010" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410982v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Oberacher" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sasse" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-020-00314-9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930384v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducros" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Druesne Pecollo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzy090" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618451v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ranci&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Botton" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP5159" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619055v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Genies" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie N. Person" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3730" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622236v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tabet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Borotra" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469066718815380" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487493v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqy361" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282295v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48997-2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120094v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendolina Limon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;line Delcambre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-018-0062-9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627294v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Khazri" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ghorbel-Abid" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Ben Hassine" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201801251" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618303v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Hautbergue" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Tadrist" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Meneghetti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b01634" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154590v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damont" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Olivier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Warnet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4372" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262589v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Rechenberger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patroklos Samaras" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jarzab" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Behr" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Frejno" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes7010002" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196332v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Juricek" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kaddouch-Amar" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfy298" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02262518v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bakour" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gonzalez-Barbera" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiac.2019.03.007" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901456v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Tach&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1940-6207.CAPR-17-0361" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624889v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lukowicz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ellero-Simatos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP2877" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03331311v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. L Jamin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7np00032d" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620738v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dict Yanibada" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2018.e00856" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623747v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2018.03.002" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617814v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Kalfat" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Trabelsi-Ayadi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201800419" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628335v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.03.049" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607721v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;an" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2017.03.011" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594553v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao-Paris" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Alves" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7812" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624905v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore C. Grandin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Picard-Hagen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Gayrard-Troy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vigui&#233;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2017.10.020" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618004v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ilias" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bailbe" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.076" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LDWGNGLV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483142v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Kraffe" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2016.11.007" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60DWT90H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383873v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Predrag Ikonic" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.06.118" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02277712v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leina El Hosry" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnur Garayev" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Mabrouki" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1601100523" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607757v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stroheker" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Viglino" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Mourahib" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.06.089" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV7JB6SC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629946v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baradat" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gu&#233;raud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.redox.2014.12.016" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916806v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorber" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397911.2015.1035791" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696520v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.02.054" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6NMS2HSL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855040v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Fol" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Ait-Aissa" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dolo" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Grimaldi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es505302c" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427647v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Bursztyka" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Jaeg" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7066" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HXPWD1J3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664181v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00976116v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Chevrier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10937404.2013.860318" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633809v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Kohler" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina E. Realini" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Portanguen" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Kowalski" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.07.032" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650852v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Delous" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.07.083" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7LZRMDJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646654v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cano" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourdaudhui" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac401872f" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963449v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jondeau-Cabaton" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Soucasse" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1458-z" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M36S8GXK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645457v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riu" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058591" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643232v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Albet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.08.014" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJFQ6DSN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875889v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7136-2" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645935v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gamet-Payrastre" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mj78-tw82" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191152v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marteau" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Perdu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6136" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644396v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fini" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hillenweck" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Le Mevel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfr312" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205033v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Kiilerich" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Milla" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Sturm" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-10-0371" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646663v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gieules" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5033" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD67C23EC27F8FFFF4532410841E1EF6D78CCB3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644375v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dalleau" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx2003036" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647766v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.02.065" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWV4CFWX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651168v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Dumont" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rahmani" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/01480545.2011.585651" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662801v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wildridge" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Scheltema" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-009-0196-9" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668715v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifaa Al-Sayeda" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf101937x" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423805v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939535v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore E. Greve" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gatellier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.02.081" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D4NVRLK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530043v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seyer" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourg&#232;s-Abella" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2010.06.019" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40P35MV3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666545v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2010.08.001" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDL8KV5M-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662176v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Greve" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2010.05.028" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN45WVPW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662029v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mavon" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-3389-1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MX87XRQ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666129v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nallanthigal Shirdhara Chary" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laurent" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-007-0121-2" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A896E959607624D2242C04C6CAE6A97720D7F5C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321084v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Despoux" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8016354" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P2DSKG32-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655577v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/07-036R.1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SXMQ1FGG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424008v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Touzet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tulliez" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663891v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loiseau" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tounkang Sambou" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouhet" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. David Millet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2007.03.031" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0L75WJ5B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424063v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424042v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763226v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Arquier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2007.09.008" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655576v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.1213" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7JW0L5V0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662857v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Peiro" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bernard" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Alary" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cr&#233;minon" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2005.08.011" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669266v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dumas" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paris" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672109v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paris" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677660v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Peiro" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Martins" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alary" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-3095-6" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KJ3KXJ9G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763229v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdouline Jouahri" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424091v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672669v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Crouzet" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Rao" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biof.5520240111" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115043v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rathahao" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2005.04.060" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K40Z3RFS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763222v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vila" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02047806v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Suchail" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.772" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2FC65A0935FA0C3D2A8761EB888480829833A25E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680697v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jaeg" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763225v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Clodic" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1044-0305(03)00066-7" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679221v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Belzunces" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682569v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alary" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fernandez" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx025671k" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5GZ49TKT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763231v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Soto" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dorio" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.5603" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673287v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desir&#233;" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc N&#233;groni" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/ejms.526" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671868v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675287v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Vidal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rouimi" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Narbonne" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673364v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thibaut" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goksoyr" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680085v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nola Fauglas" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-128X(02)00070-3" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZ9KP9HQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673372v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boyer" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763220v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Convert" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel van Aerden" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Molines" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx015561y" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KCFMN810-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763228v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Couve" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poulain" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pouyet" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(02)00940-8" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLTJ01T1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676757v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rao" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674792v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677212v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Anglade" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benzekri" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costet" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691872v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scalla" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690443v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdu-Durand" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699013v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Enanga" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mezui Me Ndong" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dubreuil" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1300182" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688002v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693235v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;rez-Lopez" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Bec-Fert&#233;" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688139v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jumel" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagadic" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/analusis:2000280793" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693502v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eychenne" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691349v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694911v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Costet" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692633v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696520v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697349v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693237v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694008v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pascal" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fert&#233;" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Scalla" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(98)00067-3" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LHTGT7X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697335v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696208v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascal" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Ferte" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694271v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Aerden" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Tabet" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696525v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bories" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692892v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684992v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Killeen Jr" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bliss Jr" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691028v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342870v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj3170879" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683771v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685994v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Driancourt" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066852v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bescos" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Monje" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges F. Bories" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0308-8146(95)00033-F" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/66B8CD17DF1875596A2DB64C8C6F2889C9173E6B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707365v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bravais" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Rao" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702321v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706026v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706546v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bescos" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Monge" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707110v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710874v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706613v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terqui" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707060v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714346v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Crespin" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Olliver" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavaud" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babadjamian" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703782v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701510v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704051v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prome" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709877v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703818v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700261v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703653v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708877v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706572v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557890v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442467v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384057v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Remy" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069516v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bakchich" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bousset" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mandin" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvine Myriam Tenkep Nguepnang" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Dieng" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05292971v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#252;tter" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tsykhotska" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Person" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valleix" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hillenweck" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2025.07.588" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424319v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favier" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193510v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khansa Amrine" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085285v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719592v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillaume" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Buisson" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623222v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perion" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Person" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Bruel" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873899v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Guiffard" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843804v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Heurt&#233;" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010401v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Heurte" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Alem" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357806v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404889v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sanna" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405320v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Valleix" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357639v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357582v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bogdanowicz" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jacques-Jamin" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bianchi" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Chev&#232;re" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alvarez-Georges" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358312v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Noustens" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357560v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357867v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bacqueville" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386952v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357838v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206398v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Deschasaux-Tanguy" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856941v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04001175v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lain Pavot" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marti" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406145v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406185v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Tsykhotska" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406108v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206545v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406225v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679290v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Oul&#232;s" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bruel" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178859v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679235v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941619v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210033v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Meireles" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941614v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162584v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941577v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941568v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941439v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beslay" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606420v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605913v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Amiel" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784997v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735632v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595588v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawed Bennouna" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739568v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941772v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739147v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739022v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696899v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795643v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798364v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696922v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791934v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792021v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794449v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794351v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941776v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804524v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802420v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ludwiczak" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fournier" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803991v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevrier" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806730v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802996v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803700v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Marteau" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802652v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802858v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kulyk" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810730v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803522v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805700v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808693v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806272v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grimaldi" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802849v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kulik" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814505v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouhet" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Viad&#232;re" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836765v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Soto" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorio" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841960v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costagliola" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838324v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419678v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Alem" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384029v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246924v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bakchich" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bousset" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mandin" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tenkep" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dieng" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193492v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Debrauwer" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Moufawad" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mirmont" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Z Alem" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E L Jamin" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193477v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Alquier-Bacqui&#233;" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769375v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634118v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954086v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Brun" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tondereau" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530537v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634100v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634214v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634138v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634148v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841256v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954007v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719613v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358361v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357936v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642312v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thora Martina Herrmann" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Joliet" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Chanteloup" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gigault" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047728v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacques-Jamin" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oules" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053745v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Anderson" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534646v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab164.341" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530571v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948334v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02438870v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.391" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911844v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120003717" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275841v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Gauderat" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lacroix" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berrebi" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738470v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941687v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788399v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tardivel" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603061v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734619v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02121459v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735555v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pecollo" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733700v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605738v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739218v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739550v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739219v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605669v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740276v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chafey" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795009v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795008v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603475v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742380v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742269v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742908v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741402v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852898v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brion" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palluel" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740607v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739190v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Laurent" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798242v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cole" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852881v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piccini" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791856v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971139v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maillot-Marechal" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002247v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice A. Agasse" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Cole" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002241v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Colsch" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002248v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745532v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803160v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749319v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802397v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802776v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971112v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748763v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaudicheau" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809718v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805227v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802485v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804072v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810248v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Maire" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802946v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970880v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814486v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828009v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583862v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caron" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Carr&#233;" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714277v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714282v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583813v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vanwormhoudt" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714287v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770355v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774740v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;chu" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delous" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846628v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773830v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801787v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494273v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delgen&#232;s" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muller" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423983v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827123v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830777v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maume" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pouponneau" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Deceuninck" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827082v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamami" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840371v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>