--- v0 (2026-03-19)
+++ v1 (2026-05-02)
@@ -180,5534 +180,5631 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate of convergence of the conditioned random walk towards the Brownian bridge</w:t>
+                <w:t xml:space="preserve">New approaches to CLT for stable random variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laure Coutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonin Jacquet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorick Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460502v1</w:t>
+                <w:t xml:space="preserve">hal-05568483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis of multivariate max-stable distributions</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rate of convergence of the conditioned random walk towards the Brownian bridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Costacèque-Cecchi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05230340v1</w:t>
+                <w:t xml:space="preserve">hal-05460502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stein's method for max-stable random vectors</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Functional analysis of multivariate max-stable distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Costacèque-Cecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Costacèque</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05143694v1</w:t>
+                <w:t xml:space="preserve">hal-05230340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Limit Theorems for Cox-Poisson and Cox-Binomial Point Processes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stein's method for max-stable random vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Costacèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Adrat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05294950v1</w:t>
+                <w:t xml:space="preserve">hal-05143694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALLIAVIN STRUCTURE FOR CONDITIONALLY INDEPENDENT RANDOM VARIABLES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quantitative Limit Theorems for Cox-Poisson and Cox-Binomial Point Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Adrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vuong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04531950v1</w:t>
+                <w:t xml:space="preserve">hal-05294950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random walks on simplicial complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Chi Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Zhihan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04544608v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OFDM Based System Radio Resources Dimensioning Approach: A Comparison Between Cox Process and Poisson Point Process</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MALLIAVIN STRUCTURE FOR CONDITIONALLY INDEPENDENT RANDOM VARIABLES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalal Rachad</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-02293859v1</w:t>
+                <w:t xml:space="preserve">hal-04531950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stein's method and Papangelou intensity for Poisson or Cox process approximation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">OFDM Based System Radio Resources Dimensioning Approach: A Comparison Between Cox Process and Poisson Point Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Rachad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832212v1</w:t>
+                <w:t xml:space="preserve">hal-02293859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Abstract Simplicial Complexes Reduction</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stein's method and Papangelou intensity for Poisson or Cox process approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Vergne</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-00864303v4</w:t>
+                <w:t xml:space="preserve">hal-01832212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic simulation of urban environments: Application to Path-loss in wireless systems</w:t>
+                <w:t xml:space="preserve">Random Abstract Simplicial Complexes Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Courtat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anaïs Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287315v1</w:t>
+                <w:t xml:space="preserve">hal-00864303v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Network Deployment on Resource Block Allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Static Cellular Cooperation between Mutually Nearest Neighboring Nodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis David Alvarez Corrales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasios Giovanidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis David Alvarez Corrales</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">hal-01394181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic simulation of urban environments: Application to Path-loss in wireless systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Courtat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394181v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence rate for the coupon collector's problem with Stein's method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Costacèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2501.06535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865020v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invertibility of functionals of the Poisson process and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 53 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/24-AOP1748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153437v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate of Convergence in the Functional Central Limit Theorem for Stable Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorick Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Potential Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11118-025-10215-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point Process Discrimination According to Repulsion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Adrat</w:t>
+                <w:t xml:space="preserve">Diffusive limits of Lipschitz functionals of Poisson measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eustache Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laure Coutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Moyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (1A), pp.555-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/23-AAP1972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57750/3r07-aw28⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04478587v1</w:t>
+                <w:t xml:space="preserve">hal-03283778v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusive limits of Lipschitz functionals of Poisson measures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modeling UAV Swarm Deployment Based on Sibuya Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Moyal</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitao Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (8), pp.1959 - 1963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2024.3419912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/23-AAP1972⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03283778v2</w:t>
+                <w:t xml:space="preserve">hal-04665853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling UAV Swarm Deployment Based on Sibuya Process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Point Process Discrimination According to Repulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Adrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haitao Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57750/3r07-aw28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2024.3419912⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04665853v1</w:t>
+                <w:t xml:space="preserve">hal-04478587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A User Centric Blockage Model for Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongfang Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21 (10), 10 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TWC.2022.3166211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03646854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal transport between determinantal point processes and application to fast simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Stochastics: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (2), pp.209--237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15559/21-VMSTA180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uplink Dimensioning Over Log-Normal Shadowing for OMA and NOMA Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongfang Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 70 (5), pp.5126--5130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVT.2021.3073982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donsker's theorem in {Wasserstein}-1 distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25, pp.1--13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/20-ECP308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNAMIC-TDD INTERFERENCE TRACTABILITY APPROACHES AND PERFORMANCE ANALYSIS IN MACRO-CELL AND SMALL-CELL DEPLOYMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Rachad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12243-020-00781-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stein's method for rough paths</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Stein's method for diffusive limit of queueing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eustache Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Moyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potential Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Queueing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95, pp.173--201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11134-020-09658-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11118-019-09773-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01551694v3</w:t>
+                <w:t xml:space="preserve">hal-01784139v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stein's method for diffusive limit of queueing processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stein's method for rough paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laure Coutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Moyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Queueing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Potential Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53, pp.387--406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11118-019-09773-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11134-020-09658-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01784139v3</w:t>
+                <w:t xml:space="preserve">hal-01551694v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malliavin and Dirichlet structures for independent random variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Halconruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 129 (8), pp.2611-2653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.spa.2018.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565240v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Poisson approximation in Kantorovich-Rubinstein distance with applications to U-statistics and stochastic geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Schulte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Thäle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44 (3), pp.2147-2197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/15-AOP1020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010967v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient simulation of the Ginibre point process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A case study on regularity in cellular network deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 52 (4), pp.~</w:t>
+              <w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869259v2</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case study on regularity in cellular network deployment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Efficient simulation of the Ginibre point process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Flint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Vergne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Communications Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.4</w:t>
+              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (4), pp.~</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145527v1</w:t>
+                <w:t xml:space="preserve">hal-00869259v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic dynamics of determinantal processes by integration by parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Flint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Privault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Luca Torrisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications on Stochastic Analysis (COSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (3), pp.375-399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00979150v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The {Stein-Dirichlet-Malliavin} method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51, pp.49-59. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201551003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on the simulation of the Ginibre point process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Flint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 52 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homology-Based Distributed Coverage Hole Detection in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anäis Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (6), pp.1705 - 1718. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNET.2014.2338355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783403v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moment formulae for general point processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Flint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 267 (2), pp.452-476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplicial Homology of Random Configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ferraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Randriambololona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46 (2), pp.1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00578955v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher order approximations via Stein's method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications on Stochastic Analysis (COSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.~</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplicial Homology for Future Cellular Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.1-14. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMC.2014.2360389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914659v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of Homology based Coverage Hole Detection for Wireless Sensor Networks on Sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.3583 - 3595. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TWC.2014.2314106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783248v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher order expansions via Stein's method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications on Stochastic Analysis (COSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (2), pp.155-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time reversal of Volterra processes driven stochastic differential equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Stochastic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013, pp.13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2013/790709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509900v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stein's method for Brownian approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications on Stochastic Analysis (COSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (3), pp.349-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large graph limit for an SIR process in random network with heterogeneous connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stephane Dhersin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Moyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (2), pp.541-575. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/11-AAP773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00505167v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the one dimensional Poisson random geometric graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ferraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Probability and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011, pp.Article ID 350382. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2011/350382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00512548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Markov model for the spread of viruses in an open population</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Upper bounds on Rubinstein distances on configuration spaces and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stephane Dhersin</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldéric Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications on Stochastic Analysis (COSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (3), pp.377--399</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1239/jap/1294170513⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00320363v3</w:t>
+                <w:t xml:space="preserve">hal-00347899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper bounds on Rubinstein distances on configuration spaces and applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quasi-invariance and integration by parts for determinantal and permanental processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Camilier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications on Stochastic Analysis (COSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (3), pp.377--399</w:t>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 259, pp.268-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347899v2</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intégrale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’intégrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, http://images.math.cnrs.fr/L-integrale.html</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/p6pn-9633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586775v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-invariance and integration by parts for determinantal and permanental processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Markov model for the spread of viruses in an open population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laure Coutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stephane Dhersin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (4), pp.976--996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1239/jap/1294170513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435496v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320363v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wasserstein distance on configuration space</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A functional central limit theorem for the M/GI/infinity queue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Moyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potential Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (6), pp.2156-2178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/08-AAP518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160002v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional central limit theorem for the M/GI/infinity queue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Moyal</w:t>
+                <w:t xml:space="preserve">Hitting times for Gaussian processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nualart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Annals of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (1), pp.319--330</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160001v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hitting times for Gaussian processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Nualart</w:t>
+                <w:t xml:space="preserve">Fluid limit of a heavily loaded EDF queue with impatient customers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Moyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 36 (1), pp.319--330</w:t>
+              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14, pp.131--157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079171v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A functional central limit theorem for the M/GI/∞ queue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Moyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/08-AAP518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03294585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid limit of a heavily loaded EDF queue with impatient customers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Wasserstein distance on configuration space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Moyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 14, pp.131--157</w:t>
+              <w:t xml:space="preserve">Potential Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (3), pp.283-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160835v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid limit of a heavily loaded EDF queue with impatient customers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Moyal</w:t>
+                <w:t xml:space="preserve">Anticipative calculus with respect to filtered Poisson processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (3), pp.343 - 372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anihpb.2005.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03294578v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipative calculus with respect to filtered Poisson processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Savy</w:t>
+                <w:t xml:space="preserve">Fluid limit of a heavily loaded EDF queue with impatient customers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Moyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864331v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Integration with respect to Volterra processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 41, pp.123-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtered Brownian motions as weak limit of filtered Poisson processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bernoulli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 11 (2), pp.283-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtered Brownian motions as weak limit of filtered Poisson processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bernoulli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 11 (2), pp.283-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volterra differential equations with singular kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of the Workshop on Mathematical Physic and Stochastic Analisys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00265469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitering theory for solutions of differential equations driven by a fractional Brownian motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Coutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 9 (4), pp.1058-1090</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00265457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5717,3729 +5814,3729 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of a RIS-assisted communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Adrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valuetools 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAI, Dec 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stein's method for discrete alpha stable point processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORMS Applied Probability Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04079257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic-TDD Interference Tractability Approaches and Performance Analysis in Macro-Cell and Small-Cell Deployments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Construction and Random Generation of Hypergraphs with Prescribed Degree and Dimension Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naheed Anjum Arafat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debabrota Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bressan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC spring 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">DEXA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Bratislava, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289230v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and Random Generation of Hypergraphs with Prescribed Degree and Dimension Sequences</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dynamic-TDD Interference Tractability Approaches and Performance Analysis in Macro-Cell and Small-Cell Deployments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Rachad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bressan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Bratislava, Slovenia</w:t>
+              <w:t xml:space="preserve">VTC spring 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541206v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the $k$-coverage of a wireless network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A 3D Beamforming Scheme Based on The Spatial Distribution of User Locations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Rachad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valuetools 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Palma de Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">IEEE PIMRC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966097v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D Beamforming Scheme Based on The Spatial Distribution of User Locations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">How to Dimension 5G Network When Users Are Distributed on Roads Modeled by Poisson Line Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Rachad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PIMRC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">VTC2019 (fall)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2019, Hawai, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164428v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Dimension 5G Network When Users Are Distributed on Roads Modeled by Poisson Line Process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Computing the $k$-coverage of a wireless network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC2019 (fall)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2019, Hawai, United States</w:t>
+              <w:t xml:space="preserve">Valuetools 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01793681v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Policy Based SON Management Demonstrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIN 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Softwarized and Distributed Learning for SON Management Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a coverage hole-free communication tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Q2SWinet Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference Analysis in Dynamic TDD System Combined or not With Cell Clustering Scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Rachad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vehicular Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear UCB for Online SON Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 87th Vehicular Technology Conference: VTC2018-Spring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Node Cooperation with Resource Availability Constraints</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cournot-Nash Equilibria for Bandwidth Allocation under Base-Station Cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J S Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIOPT'17 - Workshop on Spatial Stochastic Models 
-[...5 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Globecom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Singapore, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/WIOPT.2017.7959946⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01481627v1</w:t>
+                <w:t xml:space="preserve">hal-01296543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cournot-Nash Equilibria for Bandwidth Allocation under Base-Station Cooperation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Advanced statistical methods applied to a simplifed assessment of population exposure induced by a LTE network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Varsier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zwi Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Courtat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Globecom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">EuCAP 2017: 11th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296543v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced statistical methods applied to a simplifed assessment of population exposure induced by a LTE network</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Q-Learning for Policy Based SON Management in wireless Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2017: 11th European Conference on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IFIP/IEEE International Symposium on Integrated Network Management (IM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lisbonne, Portugal. pp.1091-1096, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/INM.2017.7987442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818113v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q-Learning for Policy Based SON Management in wireless Access Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Cognitive Management of Self -Organized Radio Networks Based on Multi Armed Bandit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFIP/IEEE International Symposium on Integrated Network Management (IM 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Personal, Indoor and Mobile Radio Communications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/INM.2017.7987442⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01579149v1</w:t>
+                <w:t xml:space="preserve">hal-01815838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Management of Self -Organized Radio Networks Based on Multi Armed Bandit</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Distributed Simplicial Homology Based Load Balancing Algorithm for Cellular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Khuyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Personal, Indoor and Mobile Radio Communications </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">IEEE 86th Vehicular Technology Conference: VTC2017-Fall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815838v1</w:t>
+                <w:t xml:space="preserve">hal-01550198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Simplicial Homology Based Load Balancing Algorithm for Cellular Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Optimize Wireless Networks for Energy Saving by Distributed Computation of Čech Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Khuyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 86th Vehicular Technology Conference: VTC2017-Fall</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">The 13th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications, WiMob 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550198v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimize Wireless Networks for Energy Saving by Distributed Computation of Čech Complex</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cognitive Management of Self -Organized Radio Networks Based on Multi Armed Bandit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications, WiMob 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Roma, Italy</w:t>
+              <w:t xml:space="preserve">PIMRC 2017 28th Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580622v1</w:t>
+                <w:t xml:space="preserve">hal-01574283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Management of Self -Organized Radio Networks Based on Multi Armed Bandit</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Wireless Node Cooperation with Resource Availability Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis David Alvarez-Corrales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasios Giovanidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2017 28th Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WIOPT'17 - Workshop on Spatial Stochastic Models 
+for Wireless Networks (SpaSWiN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/WIOPT.2017.7959946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574283v1</w:t>
+                <w:t xml:space="preserve">hal-01481627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Interference from Static Cellular Cooperation using the Nearest Neighbour Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasios Giovanidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasios Giovanidis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luis David Alvarez Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Modeling and Optimization in Mobile, Ad Hoc and Wireless Networks (WIOPT-SPASWIN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Mumbai, India. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WIOPT.2015.7151121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplicial homology based energy saving algorithms for wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Khuyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of the generalized Cech complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Khuyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana¨s Vergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vehicular Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069775v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic analysis of a cellular network with mobile relays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangyang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOBECOM 2014 : IEEE Global communications conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting genomic alteration in genomic profiles: the infinite population case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAP (International Workshop on Applied Probability) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Antaly, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disaster Recovery in Wireless Networks: A Homology-Based Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Flint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICT 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lisbon, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICT.2014.6845113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800520v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outage probability upper bound for multi-class QoS in the uplink of LTE networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zohra Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Mroueh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE Global Communications Conference, GLOBECOM 2013, Atlanta, GA, USA, December 9-13, 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Atlanta, United States. pp.4129-4134, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GLOCOM.2013.6831720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling energy consumption in cellular networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Tung Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Teletraffic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, France. pp.0-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728466v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction Algorithm for Simplicial Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFOCOM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Turin, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/INFCOM.2013.6566818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688919v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust methods for LTE and WiMAX dimensioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ferraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Tung Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valuetools 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Cargese, France. pp.74--82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper bound of loss probability in an OFDMA system with randomly located users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ferraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Tung Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ValueTools 2012 6th International Conference on Performance Evaluation Methodologies and Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Cargese, France. pp.74-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164848v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of Homology based Approaches for Coverage Hole Detection in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. pp.497 - 502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646894v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytic model for evaluating outage and handover probability of cellular wireless networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">An analytical model for evaluating outage and handover probability of cellular wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Tung Vu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPMC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Taipei, Taiwan. pp.643-647</w:t>
+              <w:t xml:space="preserve">WPMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Taiwan. pp.1--5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286324v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical model for evaluating outage and handover probability of cellular wireless networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An analytic model for evaluating outage and handover probability of cellular wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Tung Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martins</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh-Tung Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Taiwan. pp.1--5</w:t>
+              <w:t xml:space="preserve">WPMC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Taipei, Taiwan. pp.643-647</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00514212v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity-based Distributed Coverage Hole Detection in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globecom'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Houston, TX, United States. pp.TBD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00616745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poisson point processes applied to sensors networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ferraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Randriambololona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Networks Models for Wirelles Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9449,312 +9546,312 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausgewählte Themen des Malliavin-Kalküls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer-Verlag, 2024, 3031427289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selected Topics in Malliavin Calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 10, 2022, Bocconi &amp; Springer Series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-01311-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic modeling and analysis of telecom networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley, pp.387, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et analyse stochastiques des réseaux de télécommunications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Moyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès, pp.398, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00616479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9764,345 +9861,345 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinantal point processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Flint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Privault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Luca Torrisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Peccati, M. Reitzner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic analysis for Poisson point processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bocconi Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.311-342, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-05233-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotics of superposition of point processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometry of Science Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.187-194, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow properties of differential equations driven by fractional {B}rownian motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nualart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baxendale, P. and Lototsky, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Differential Equations: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific, pp.249--262, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00160831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId220"/>
+      <w:footerReference w:type="default" r:id="rId222"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10170,51 +10267,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17312B82"/>
+    <w:nsid w:val="0F4625E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10401,51 +10498,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-decreusefond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8964-0957" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163736170" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460502v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Decreusefond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Jacquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230340v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Costac&#232;que-Cecchi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143694v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Costac&#232;que" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294950v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Adrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531950v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vuong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544608v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Zhihan Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02293859v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Rachad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Nasri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832212v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vasseur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864303v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vergne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287315v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Courtat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405368v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gomez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394181v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis David Alvarez Corrales" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Giovanidis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865020v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2501.06535" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04153437v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coutin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AOP1748" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424279v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorick Huang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-025-10215-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478587v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57750/3r07-aw28" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03283778v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustache Besan&#231;on" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moyal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AAP1972" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665853v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Hu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Zhao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2024.3419912" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongfang Song" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2022.3166211" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02984323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moroz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15559/21-VMSTA180" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03199625v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Gomez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2021.3073982" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02098892v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-ECP308" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02623938v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rachad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nasri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00781-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01551694v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-019-09773-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784139v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-020-09658-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565240v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Halconruy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2018.07.019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010967v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schulte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Th&#228;le" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AOP1020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869259v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Flint" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01145527v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979150v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Privault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Luca Torrisi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01148692v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201551003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286806v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vergne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783403v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#228;is Vergne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2014.2338355" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00578955v4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferraz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Randriambololona" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986189v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914659v4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2014.2360389" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783248v4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2014.2314106" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286879v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509900v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/790709" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717812v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505167v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane Dhersin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AAP773" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00512548v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/350382" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320363v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1294170513" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347899v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ald&#233;ric Joulin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586775v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435496v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Camilier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160002v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160001v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-AAP518" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Decreusefond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nualart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294585v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160835v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294578v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864331v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpb.2005.03.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358143v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00841352v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265469v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265457v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665847v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079257v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02289230v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02541206v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naheed Anjum Arafat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debabrota Basu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bressan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966097v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02164428v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793681v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815821v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Daher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Jemaa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815829v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715596v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793696v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815834v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481627v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis David Alvarez-Corrales" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WIOPT.2017.7959946" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296543v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Gomez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vergne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818113v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Huang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Varsier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zwi Altman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579149v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INM.2017.7987442" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815838v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550198v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Khuyen Le" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580622v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01574283v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112704v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2015.7151121" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120497v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069775v3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#168;s Vergne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073189v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Chen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589480v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800520v3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2014.6845113" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288521v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Kaddour" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vivier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mroueh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831720" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728466v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tung Vu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688919v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2013.6566818" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685272v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164848v3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646894v4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286324v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00514212v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616745v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472487v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276801v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800742v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-01311-9" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00742136v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moyal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00616479v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815145v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319052328" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05233-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287232v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160831v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-decreusefond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8964-0957" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163736170" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568483v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coutin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Decreusefond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorick Huang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460502v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Jacquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Costac&#232;que-Cecchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143694v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Costac&#232;que" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Adrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544608v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Zhihan Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531950v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vuong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02293859v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Rachad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Nasri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832212v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vasseur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864303v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vergne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martins" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405368v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gomez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martins" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394181v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis David Alvarez Corrales" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Giovanidis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287315v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Courtat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865020v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2501.06535" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04153437v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AOP1748" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424279v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-025-10215-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03283778v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustache Besan&#231;on" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moyal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AAP1972" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Liu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Hu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Zhao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2024.3419912" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478587v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57750/3r07-aw28" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongfang Song" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2022.3166211" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02984323v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moroz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15559/21-VMSTA180" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03199625v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Gomez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2021.3073982" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02098892v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-ECP308" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02623938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rachad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nasri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00781-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784139v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-020-09658-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01551694v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-019-09773-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565240v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Halconruy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2018.07.019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010967v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schulte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Th&#228;le" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AOP1020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01145527v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869259v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Flint" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979150v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Privault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Luca Torrisi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01148692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201551003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286806v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vergne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783403v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#228;is Vergne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2014.2338355" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753801v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00578955v4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferraz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Randriambololona" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986189v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914659v4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2014.2360389" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783248v4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2014.2314106" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286879v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509900v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/790709" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717812v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505167v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane Dhersin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AAP773" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00512548v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/350382" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347899v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ald&#233;ric Joulin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435496v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Camilier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590029v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/p6pn-9633" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320363v3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1294170513" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160001v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-AAP518" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079171v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Decreusefond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nualart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160835v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294585v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160002v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864331v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpb.2005.03.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294578v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358143v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864326v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00841352v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265469v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265457v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665847v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079257v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02541206v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naheed Anjum Arafat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debabrota Basu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bressan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02289230v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02164428v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793681v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966097v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815821v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Daher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Jemaa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815829v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715596v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793696v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815834v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296543v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Gomez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vergne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818113v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Huang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Varsier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zwi Altman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579149v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INM.2017.7987442" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815838v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550198v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Khuyen Le" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580622v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01574283v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481627v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis David Alvarez-Corrales" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WIOPT.2017.7959946" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112704v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2015.7151121" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120497v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069775v3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#168;s Vergne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073189v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Chen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589480v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800520v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2014.6845113" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288521v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Kaddour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vivier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mroueh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831720" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728466v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tung Vu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688919v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2013.6566818" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685272v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164848v3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646894v4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00514212v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286324v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616745v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472487v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276801v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800742v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-01311-9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00742136v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moyal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00616479v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815145v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319052328" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05233-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287232v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160831v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>