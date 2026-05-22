--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -602,203 +602,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random walks on simplicial complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MALLIAVIN STRUCTURE FOR CONDITIONALLY INDEPENDENT RANDOM VARIABLES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bonis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Iris Zhihan Zhang</w:t>
+                <w:t xml:space="preserve">Christophe Vuong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04544608v2</w:t>
+                <w:t xml:space="preserve">hal-04531950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALLIAVIN STRUCTURE FOR CONDITIONALLY INDEPENDENT RANDOM VARIABLES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Random walks on simplicial complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Chi Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vuong</w:t>
+                <w:t xml:space="preserve">Iris Zhihan Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531950v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544608v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OFDM Based System Radio Resources Dimensioning Approach: A Comparison Between Cox Process and Poisson Point Process</w:t>
               </w:r>
@@ -1029,330 +1029,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864303v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Network Deployment on Resource Block Allocation</w:t>
+                <w:t xml:space="preserve">Stochastic simulation of urban environments: Application to Path-loss in wireless systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Gomez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P Martins</w:t>
+                <w:t xml:space="preserve">Thomas Courtat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405368v1</w:t>
+                <w:t xml:space="preserve">hal-02287315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Static Cellular Cooperation between Mutually Nearest Neighboring Nodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Network Deployment on Resource Block Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis David Alvarez Corrales</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+                <w:t xml:space="preserve">Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394181v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic simulation of urban environments: Application to Path-loss in wireless systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Static Cellular Cooperation between Mutually Nearest Neighboring Nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis David Alvarez Corrales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Courtat</w:t>
+                <w:t xml:space="preserve">Anastasios Giovanidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287315v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1650,395 +1650,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusive limits of Lipschitz functionals of Poisson measures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Coutin</w:t>
+                <w:t xml:space="preserve">Point Process Discrimination According to Repulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Adrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Moyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/23-AAP1972⟩</w:t>
+              <w:t xml:space="preserve">Computo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57750/3r07-aw28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283778v2</w:t>
+                <w:t xml:space="preserve">hal-04478587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling UAV Swarm Deployment Based on Sibuya Process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Haifeng Hu</w:t>
+                <w:t xml:space="preserve">Diffusive limits of Lipschitz functionals of Poisson measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eustache Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Coutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Haitao Zhao</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Moyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2024.3419912⟩</w:t>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (1A), pp.555-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/23-AAP1972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665853v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283778v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point Process Discrimination According to Repulsion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Adrat</w:t>
+                <w:t xml:space="preserve">Modeling UAV Swarm Deployment Based on Sibuya Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitao Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (8), pp.1959 - 1963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57750/3r07-aw28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2024.3419912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04478587v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A User Centric Blockage Model for Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2189,51 +2189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uplink Dimensioning Over Log-Normal Shadowing for OMA and NOMA Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2508,222 +2508,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stein's method for diffusive limit of queueing processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eustache Besançon</w:t>
+                <w:t xml:space="preserve">Stein's method for rough paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Coutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Moyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Queueing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 95, pp.173--201. </w:t>
+              <w:t xml:space="preserve">Potential Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53, pp.387--406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11134-020-09658-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11118-019-09773-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784139v3</w:t>
+                <w:t xml:space="preserve">hal-01551694v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stein's method for rough paths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Coutin</w:t>
+                <w:t xml:space="preserve">Stein's method for diffusive limit of queueing processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eustache Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Moyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potential Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 53, pp.387--406. </w:t>
+              <w:t xml:space="preserve">Queueing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95, pp.173--201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11118-019-09773-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11134-020-09658-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01551694v3</w:t>
+                <w:t xml:space="preserve">hal-01784139v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malliavin and Dirichlet structures for independent random variables</w:t>
               </w:r>
@@ -2904,51 +2904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case study on regularity in cellular network deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4270,64 +4270,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stephane Dhersin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Moyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (2), pp.541-575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4446,974 +4446,974 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00512548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper bounds on Rubinstein distances on configuration spaces and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Markov model for the spread of viruses in an open population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Coutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Savy</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stephane Dhersin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications on Stochastic Analysis (COSA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (4), pp.976--996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1239/jap/1294170513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347899v2</w:t>
+                <w:t xml:space="preserve">hal-00320363v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-invariance and integration by parts for determinantal and permanental processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upper bounds on Rubinstein distances on configuration spaces and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldéric Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Camilier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+                <w:t xml:space="preserve">Nicolas Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 259, pp.268-300</w:t>
+              <w:t xml:space="preserve">Communications on Stochastic Analysis (COSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (3), pp.377--399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435496v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intégrale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quasi-invariance and integration by parts for determinantal and permanental processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Camilier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 259, pp.268-300</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05590029v1</w:t>
+                <w:t xml:space="preserve">hal-00435496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Markov model for the spread of viruses in an open population</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’intégrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stephane Dhersin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 47 (4), pp.976--996. </w:t>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1239/jap/1294170513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.60868/p6pn-9633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320363v3</w:t>
+                <w:t xml:space="preserve">hal-05590029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional central limit theorem for the M/GI/infinity queue</w:t>
+                <w:t xml:space="preserve">Wasserstein distance on configuration space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Moyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Potential Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (3), pp.283-300</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00160001v1</w:t>
+                <w:t xml:space="preserve">hal-00160002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hitting times for Gaussian processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Nualart</w:t>
+                <w:t xml:space="preserve">A functional central limit theorem for the M/GI/infinity queue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Moyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (6), pp.2156-2178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/08-AAP518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079171v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid limit of a heavily loaded EDF queue with impatient customers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Moyal</w:t>
+                <w:t xml:space="preserve">Hitting times for Gaussian processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nualart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 14, pp.131--157</w:t>
+              <w:t xml:space="preserve">The Annals of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (1), pp.319--330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160835v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A functional central limit theorem for the M/GI/∞ queue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Moyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/08-AAP518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03294585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wasserstein distance on configuration space</w:t>
+                <w:t xml:space="preserve">Fluid limit of a heavily loaded EDF queue with impatient customers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Moyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potential Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 28 (3), pp.283-300</w:t>
+              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14, pp.131--157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00160002v1</w:t>
+                <w:t xml:space="preserve">hal-00160835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipative calculus with respect to filtered Poisson processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Savy</w:t>
+                <w:t xml:space="preserve">Fluid limit of a heavily loaded EDF queue with impatient customers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Moyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864331v1</w:t>
+                <w:t xml:space="preserve">hal-03294578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid limit of a heavily loaded EDF queue with impatient customers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Moyal</w:t>
+                <w:t xml:space="preserve">Anticipative calculus with respect to filtered Poisson processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Markov Processes And Related Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (3), pp.343 - 372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anihpb.2005.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03294578v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Integration with respect to Volterra processes</w:t>
               </w:r>
@@ -5481,51 +5481,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtered Brownian motions as weak limit of filtered Poisson processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bernoulli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 11 (2), pp.283-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5550,64 +5550,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtered Brownian motions as weak limit of filtered Poisson processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bernoulli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 11 (2), pp.283-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5999,515 +5999,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04079257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and Random Generation of Hypergraphs with Prescribed Degree and Dimension Sequences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Debabrota Basu</w:t>
+                <w:t xml:space="preserve">Dynamic-TDD Interference Tractability Approaches and Performance Analysis in Macro-Cell and Small-Cell Deployments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Rachad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bressan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Bratislava, Slovenia</w:t>
+              <w:t xml:space="preserve">VTC spring 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02541206v1</w:t>
+                <w:t xml:space="preserve">hal-02289230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic-TDD Interference Tractability Approaches and Performance Analysis in Macro-Cell and Small-Cell Deployments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jalal Rachad</w:t>
+                <w:t xml:space="preserve">Construction and Random Generation of Hypergraphs with Prescribed Degree and Dimension Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naheed Anjum Arafat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debabrota Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bressan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC spring 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">DEXA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Bratislava, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289230v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D Beamforming Scheme Based on The Spatial Distribution of User Locations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ridha Nasri</w:t>
+                <w:t xml:space="preserve">Computing the $k$-coverage of a wireless network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PIMRC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Valuetools 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164428v1</w:t>
+                <w:t xml:space="preserve">hal-01966097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Dimension 5G Network When Users Are Distributed on Roads Modeled by Poisson Line Process</w:t>
+                <w:t xml:space="preserve">A 3D Beamforming Scheme Based on The Spatial Distribution of User Locations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Rachad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC2019 (fall)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2019, Hawai, United States</w:t>
+              <w:t xml:space="preserve">IEEE PIMRC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793681v1</w:t>
+                <w:t xml:space="preserve">hal-02164428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing the $k$-coverage of a wireless network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Vergne</w:t>
+                <w:t xml:space="preserve">How to Dimension 5G Network When Users Are Distributed on Roads Modeled by Poisson Line Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Rachad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valuetools 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Palma de Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">VTC2019 (fall)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2019, Hawai, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966097v1</w:t>
+                <w:t xml:space="preserve">hal-01793681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Policy Based SON Management Demonstrator</w:t>
               </w:r>
@@ -6582,217 +6582,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Softwarized and Distributed Learning for SON Management Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sana Ben Jemaa</w:t>
+                <w:t xml:space="preserve">Building a coverage hole-free communication tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">ACM Q2SWinet Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815829v1</w:t>
+                <w:t xml:space="preserve">hal-01715596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a coverage hole-free communication tree</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anais Vergne</w:t>
+                <w:t xml:space="preserve">Softwarized and Distributed Learning for SON Management Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Q2SWinet Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715596v1</w:t>
+                <w:t xml:space="preserve">hal-01815829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference Analysis in Dynamic TDD System Combined or not With Cell Clustering Scheme</w:t>
               </w:r>
@@ -6962,610 +6962,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cournot-Nash Equilibria for Bandwidth Allocation under Base-Station Cooperation</w:t>
+                <w:t xml:space="preserve">Wireless Node Cooperation with Resource Availability Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J S Gomez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P Martins</w:t>
+                <w:t xml:space="preserve">Luis David Alvarez-Corrales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasios Giovanidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Globecom</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WIOPT'17 - Workshop on Spatial Stochastic Models 
+for Wireless Networks (SpaSWiN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/WIOPT.2017.7959946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01296543v1</w:t>
+                <w:t xml:space="preserve">hal-01481627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced statistical methods applied to a simplifed assessment of population exposure induced by a LTE network</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Q-Learning for Policy Based SON Management in wireless Access Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ben Jemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2017: 11th European Conference on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IFIP/IEEE International Symposium on Integrated Network Management (IM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lisbonne, Portugal. pp.1091-1096, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/INM.2017.7987442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818113v1</w:t>
+                <w:t xml:space="preserve">hal-01579149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q-Learning for Policy Based SON Management in wireless Access Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sana Ben Jemaa</w:t>
+                <w:t xml:space="preserve">Cournot-Nash Equilibria for Bandwidth Allocation under Base-Station Cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J S Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFIP/IEEE International Symposium on Integrated Network Management (IM 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Globecom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Singapore, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579149v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Management of Self -Organized Radio Networks Based on Multi Armed Bandit</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Advanced statistical methods applied to a simplifed assessment of population exposure induced by a LTE network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Varsier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zwi Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Courtat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Personal, Indoor and Mobile Radio Communications </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">EuCAP 2017: 11th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815838v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Simplicial Homology Based Load Balancing Algorithm for Cellular Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martins</w:t>
+                <w:t xml:space="preserve">Cognitive Management of Self -Organized Radio Networks Based on Multi Armed Bandit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 86th Vehicular Technology Conference: VTC2017-Fall</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Personal, Indoor and Mobile Radio Communications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550198v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimize Wireless Networks for Energy Saving by Distributed Computation of Čech Complex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Distributed Simplicial Homology Based Load Balancing Algorithm for Cellular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Khuyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7577,329 +7587,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications, WiMob 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Roma, Italy</w:t>
+              <w:t xml:space="preserve">IEEE 86th Vehicular Technology Conference: VTC2017-Fall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580622v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Management of Self -Organized Radio Networks Based on Multi Armed Bandit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sana Ben Jemaa</w:t>
+                <w:t xml:space="preserve">Optimize Wireless Networks for Energy Saving by Distributed Computation of Čech Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Khuyen Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2017 28th Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">The 13th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications, WiMob 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574283v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Node Cooperation with Resource Availability Constraints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martins</w:t>
+                <w:t xml:space="preserve">Cognitive Management of Self -Organized Radio Networks Based on Multi Armed Bandit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIOPT'17 - Workshop on Spatial Stochastic Models 
-[...5 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PIMRC 2017 28th Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/WIOPT.2017.7959946⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01481627v1</w:t>
+                <w:t xml:space="preserve">hal-01574283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Interference from Static Cellular Cooperation using the Nearest Neighbour Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasios Giovanidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis David Alvarez Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7946,51 +7946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplicial homology based energy saving algorithms for wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Khuyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8054,51 +8054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of the generalized Cech complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Khuyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8156,256 +8156,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069775v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic analysis of a cellular network with mobile relays</w:t>
+                <w:t xml:space="preserve">Detecting genomic alteration in genomic profiles: the infinite population case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yangyang Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martins</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+                <w:t xml:space="preserve">Gabriel Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2014 : IEEE Global communications conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Austin, United States</w:t>
+              <w:t xml:space="preserve">IWAP (International Workshop on Applied Probability) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Antaly, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073189v1</w:t>
+                <w:t xml:space="preserve">hal-01589480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting genomic alteration in genomic profiles: the infinite population case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Etienne</w:t>
+                <w:t xml:space="preserve">Stochastic analysis of a cellular network with mobile relays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Lang</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane S. Robin</w:t>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAP (International Workshop on Applied Probability) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Antaly, Turkey</w:t>
+              <w:t xml:space="preserve">GLOBECOM 2014 : IEEE Global communications conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589480v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disaster Recovery in Wireless Networks: A Homology-Based Algorithm</w:t>
               </w:r>
@@ -9142,217 +9142,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646894v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical model for evaluating outage and handover probability of cellular wireless networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An analytic model for evaluating outage and handover probability of cellular wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Tung Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martins</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh-Tung Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Taiwan. pp.1--5</w:t>
+              <w:t xml:space="preserve">WPMC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Taipei, Taiwan. pp.643-647</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00514212v1</w:t>
+                <w:t xml:space="preserve">hal-02286324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytic model for evaluating outage and handover probability of cellular wireless networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An analytical model for evaluating outage and handover probability of cellular wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Decreusefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Tung Vu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPMC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Taipei, Taiwan. pp.643-647</w:t>
+              <w:t xml:space="preserve">WPMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Taiwan. pp.1--5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286324v1</w:t>
+                <w:t xml:space="preserve">hal-00514212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity-based Distributed Coverage Hole Detection in Wireless Sensor Networks</w:t>
               </w:r>
@@ -9781,51 +9781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et analyse stochastiques des réseaux de télécommunications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Moyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès, pp.398, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10091,64 +10091,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow properties of differential equations driven by fractional {B}rownian motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Decreusefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nualart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baxendale, P. and Lototsky, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Differential Equations: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific, pp.249--262, 2007</w:t>
@@ -10267,51 +10267,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F4625E2"/>
+    <w:nsid w:val="4F69F9BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10498,51 +10498,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-decreusefond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8964-0957" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163736170" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568483v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coutin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Decreusefond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorick Huang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460502v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Jacquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Costac&#232;que-Cecchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143694v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Costac&#232;que" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Adrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544608v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Zhihan Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531950v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vuong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02293859v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Rachad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Nasri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832212v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vasseur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864303v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vergne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martins" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405368v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gomez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martins" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394181v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis David Alvarez Corrales" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Giovanidis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287315v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Courtat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865020v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2501.06535" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04153437v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AOP1748" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424279v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-025-10215-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03283778v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustache Besan&#231;on" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moyal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AAP1972" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665853v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Liu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Hu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Zhao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2024.3419912" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478587v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57750/3r07-aw28" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongfang Song" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2022.3166211" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02984323v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moroz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15559/21-VMSTA180" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03199625v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Gomez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2021.3073982" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02098892v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-ECP308" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02623938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rachad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nasri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00781-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784139v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-020-09658-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01551694v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-019-09773-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565240v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Halconruy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2018.07.019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010967v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schulte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Th&#228;le" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AOP1020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01145527v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869259v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Flint" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979150v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Privault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Luca Torrisi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01148692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201551003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286806v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vergne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783403v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#228;is Vergne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2014.2338355" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753801v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00578955v4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferraz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Randriambololona" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986189v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914659v4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2014.2360389" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783248v4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2014.2314106" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286879v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509900v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/790709" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717812v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505167v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane Dhersin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AAP773" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00512548v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/350382" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347899v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ald&#233;ric Joulin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435496v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Camilier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590029v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/p6pn-9633" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320363v3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1294170513" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160001v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-AAP518" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079171v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Decreusefond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nualart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160835v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294585v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160002v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864331v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpb.2005.03.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294578v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358143v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864326v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00841352v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265469v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265457v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665847v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079257v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02541206v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naheed Anjum Arafat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debabrota Basu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bressan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02289230v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02164428v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793681v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966097v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815821v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Daher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Jemaa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815829v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715596v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793696v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815834v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296543v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Gomez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vergne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818113v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Huang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Varsier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zwi Altman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579149v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INM.2017.7987442" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815838v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550198v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Khuyen Le" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580622v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01574283v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481627v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis David Alvarez-Corrales" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WIOPT.2017.7959946" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112704v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2015.7151121" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120497v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069775v3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#168;s Vergne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073189v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Chen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589480v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800520v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2014.6845113" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288521v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Kaddour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vivier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mroueh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831720" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728466v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tung Vu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688919v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2013.6566818" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685272v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164848v3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646894v4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00514212v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286324v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616745v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472487v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276801v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800742v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-01311-9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00742136v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moyal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00616479v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815145v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319052328" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05233-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287232v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160831v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-decreusefond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8964-0957" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163736170" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568483v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Coutin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Decreusefond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorick Huang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460502v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Jacquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Costac&#232;que-Cecchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143694v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Costac&#232;que" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Adrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531950v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vuong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544608v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Zhihan Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02293859v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Rachad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Nasri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832212v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vasseur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864303v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vergne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martins" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287315v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Courtat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405368v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Gomez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martins" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394181v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis David Alvarez Corrales" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Giovanidis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865020v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2501.06535" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04153437v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-AOP1748" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424279v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-025-10215-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478587v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57750/3r07-aw28" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03283778v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eustache Besan&#231;on" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moyal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AAP1972" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665853v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Hu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Zhao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2024.3419912" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646854v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baccelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongfang Song" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2022.3166211" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02984323v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moroz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15559/21-VMSTA180" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03199625v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Gomez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2021.3073982" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02098892v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-ECP308" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02623938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rachad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nasri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00781-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01551694v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-019-09773-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784139v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11134-020-09658-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565240v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Halconruy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2018.07.019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010967v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schulte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Th&#228;le" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AOP1020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01145527v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869259v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Flint" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979150v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Privault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Luca Torrisi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01148692v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201551003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286806v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vergne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783403v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Yan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#228;is Vergne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2014.2338355" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753801v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00578955v4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ferraz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Randriambololona" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986189v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914659v4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2014.2360389" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783248v4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2014.2314106" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286879v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509900v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/790709" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717812v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505167v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane Dhersin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AAP773" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00512548v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/350382" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320363v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1294170513" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347899v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ald&#233;ric Joulin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435496v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Camilier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590029v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/p6pn-9633" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160002v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160001v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/08-AAP518" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079171v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Decreusefond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nualart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294585v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160835v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294578v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864331v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpb.2005.03.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358143v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864326v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00841352v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265469v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265457v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665847v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079257v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02289230v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02541206v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naheed Anjum Arafat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debabrota Basu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bressan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966097v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02164428v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793681v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815821v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Daher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Jemaa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715596v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815829v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793696v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815834v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481627v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis David Alvarez-Corrales" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WIOPT.2017.7959946" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579149v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INM.2017.7987442" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296543v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Gomez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vergne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818113v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Huang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Varsier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zwi Altman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815838v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550198v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Khuyen Le" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580622v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01574283v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112704v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2015.7151121" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120497v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069775v3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#168;s Vergne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01589480v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Robin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073189v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Chen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800520v3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2014.6845113" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288521v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Kaddour" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vivier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Mroueh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2013.6831720" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728466v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tung Vu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688919v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2013.6566818" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685272v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164848v3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646894v4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286324v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00514212v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616745v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472487v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276801v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800742v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-01311-9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00742136v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moyal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00616479v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815145v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319052328" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05233-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287232v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160831v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>