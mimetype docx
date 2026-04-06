--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -99,51 +99,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (86)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (83)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -531,11063 +531,10665 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of negative thermal expansion to design scaffolds for cultured meat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception and validation of A 3d printed learning model of supra condylar fracture of children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Renaux-Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kossi Loic M. Avegnon</w:t>
+                <w:t xml:space="preserve">Agnès Liard-Zmuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Bedke</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoit Vieille</w:t>
+                <w:t xml:space="preserve">Annabelle Auble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2024.112992⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (10), pp.e30741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e30741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347362v1</w:t>
+                <w:t xml:space="preserve">hal-04573395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception and validation of A 3d printed learning model of supra condylar fracture of children</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+                <w:t xml:space="preserve">Synthesis and properties of poly (alkylene trans-1,4-cyclohexanedicarboxylate)s with different glycolic subunits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Guidotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Liard-Zmuda</w:t>
+                <w:t xml:space="preserve">Michelina Soccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Auble</w:t>
+                <w:t xml:space="preserve">Massimo Gazzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Siracusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e30741⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 230, pp.111050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.111050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573395v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and properties of poly (alkylene trans-1,4-cyclohexanedicarboxylate)s with different glycolic subunits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of PVAc/EVA polymer series: Influence of the inter-/intra-molecular interaction ratio on the molecular mobility at the glass transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Trubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liubov Matkovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter-Fourcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.111050⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161 (20), pp.201101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0233715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766109v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of PVAc/EVA polymer series: Influence of the inter-/intra-molecular interaction ratio on the molecular mobility at the glass transition</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-center evaluation of the first, low-cost, open source and totally 3D-printed pediatric laparoscopic trainer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Renaux-Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Sibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0233715⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (24), pp.e40550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e40550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802317v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-center evaluation of the first, low-cost, open source and totally 3D-printed pediatric laparoscopic trainer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariette Renaux-Petel</w:t>
+                <w:t xml:space="preserve">Use of negative thermal expansion to design scaffolds for cultured meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Loic M. Avegnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Marret</w:t>
+                <w:t xml:space="preserve">Andrew Bedke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Rod</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Sibert</w:t>
+                <w:t xml:space="preserve">Jacob Minyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Garda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e40550⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 242, pp.112992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2024.112992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842467v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of negative thermal expansion to design scaffolds for cultured meat</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Rose Garda</w:t>
+                <w:t xml:space="preserve">Highlighting the interdependence between volumetric contribution of fragility and cooperativity for polymeric segmental relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Trubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liubov Matkovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter-Fourcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2024.112992⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 160 (4), pp.044909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0187941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573404v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting the interdependence between volumetric contribution of fragility and cooperativity for polymeric segmental relaxation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Allisson Saiter-Fourcin</w:t>
+                <w:t xml:space="preserve">Glass and sub-glass relaxation changes induced by thermal ageing of epoxy-amine polymer networks – A DMA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Quelennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0187941⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 216, pp.110487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2023.110487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04427941v1</w:t>
+                <w:t xml:space="preserve">hal-04271921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traversing with quantitative fidelity through the glass transition of amorphous polymers: Modeling the thermodynamic dilatational flow of polycarbonate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wenlong Li</w:t>
+                <w:t xml:space="preserve">Effect of physical and chemical ageing on barrier properties of epoxy coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Quelennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Saiter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+                <w:t xml:space="preserve">Zhibo Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle Strabala</w:t>
+                <w:t xml:space="preserve">Nicolas Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1122/8.0000607⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 409, pp.133908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092073v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Chemical Composition on Molecular Mobility and Phase Coupling in Poly(3-hydroxybutyrate-co-3-hydroxyvalerate) and Poly(3-hydroxybutyrate-co-3-hydroxyhexanoate) with Different Comonomer Contents</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traversing with quantitative fidelity through the glass transition of amorphous polymers: Modeling the thermodynamic dilatational flow of polycarbonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lemechko</w:t>
+                <w:t xml:space="preserve">Mehrdad Negahban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoga Sugama Salim</w:t>
+                <w:t xml:space="preserve">Wenlong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerio Causin</w:t>
+                <w:t xml:space="preserve">Jean-Marc Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Strabala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10924-023-02882-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67 (3), pp.749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1122/8.0000607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095807v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural consequences of isothermal crystallization in homo- and co-polyesters based on 2,5- and 2,4-furandicarboxylic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Garda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.125835. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymer.2023.125835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic degradation and ageing of additively manufactured soy-based scaffolds for cell-cultured meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.L.M. Avegnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Delbreilh</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Sealy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 72 (1), pp.149-152. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cirp.2023.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347351v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic degradation and ageing of additively manufactured soy-based scaffolds for cell-cultured meat</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of Chemical Composition on Molecular Mobility and Phase Coupling in Poly(3-hydroxybutyrate-co-3-hydroxyvalerate) and Poly(3-hydroxybutyrate-co-3-hydroxyhexanoate) with Different Comonomer Contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemechko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoga Sugama Salim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Causin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
+              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10924-023-02882-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cirp.2023.04.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04111741v1</w:t>
+                <w:t xml:space="preserve">hal-04095807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post‐curing and structural relaxation of epoxy networks during early stages of aging for civil engineering applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaa Oumnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Quelennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Richaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Duthoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/appl.202200090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass and sub-glass relaxation changes induced by thermal ageing of epoxy-amine polymer networks – A DMA study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical Aging of an Epoxy Resin for Civil Engineering Applications from Fast Scanning Calorimetry Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Quelennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2023.110487⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Times of Polymers and Composites (TOP), 405 (1), pp.2100230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/masy.202100230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04271921v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of physical and chemical ageing on barrier properties of epoxy coating</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction to: Physical aging of multilayer polymer films—influence of layer thickness on enthalpy relaxation process, effect of confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Khadidja Arabeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133908⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10965-021-02862-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272058v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition of elastomers from a rubber to glassy state under laser shock conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Le Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (31), pp.5782-5790. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D2SM00056C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding biomanufacturing of soy-based scaffolds for cell-cultured meat by vat polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Sealy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.L.M Avegnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bapat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 71 (1), pp.209-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cirp.2022.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding biomanufacturing of soy-based scaffolds for cell-cultured meat by vat polymerization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Bapat</w:t>
+                <w:t xml:space="preserve">Segmental Relaxation Dynamics in Amorphous Polylactide Exposed to UV Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Sainlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cirp.2022.04.001⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 223 (16), pp.2200085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.202200085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347330v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmental Relaxation Dynamics in Amorphous Polylactide Exposed to UV Light</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+                <w:t xml:space="preserve">Cooperativity and fragility in furan-based polyesters with different glycolic subunits as compared to their terephthalic counterparts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelina Soccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/macp.202200085⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 597, pp.121907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779180v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperativity and fragility in furan-based polyesters with different glycolic subunits as compared to their terephthalic counterparts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale Analysis of Segmental Relaxation in PC/PETg Multilayers: Evidence of Immiscible Nanodroplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bidur Rijal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121907⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (15), pp.6562-6572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.2c00691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779120v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Analysis of Segmental Relaxation in PC/PETg Multilayers: Evidence of Immiscible Nanodroplets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bidur Rijal</w:t>
+                <w:t xml:space="preserve">Fragility of short‐chain poly(lactic acid)s derivatives by combining dielectric spectroscopy and fast scanning calorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sareh Mahmoudian Moghaddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Quelennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienvenu Atawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (14), pp.1571-1577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pol.20210129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.2c00691⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04077837v1</w:t>
+                <w:t xml:space="preserve">hal-03331591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Aging of an Epoxy Resin for Civil Engineering Applications from Fast Scanning Calorimetry Investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blandine Quelennec</w:t>
+                <w:t xml:space="preserve">On the improvement of thermo-mechanical behavior of carbon/polyphenylene sulfide laminated composites upon annealing at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-D. Pujols Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/masy.202100230⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 216, pp.108858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2021.108858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077208v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Physical aging of multilayer polymer films—influence of layer thickness on enthalpy relaxation process, effect of confinement</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Production of Reproducible Filament Batches for the Fabrication of 3D Printed Oral Forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Soulairol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10965-021-02862-x⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13040472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722947v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the improvement of thermo-mechanical behavior of carbon/polyphenylene sulfide laminated composites upon annealing at high temperature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical aging of multilayer polymer films—influence of layer thickness on enthalpy relaxation process, effect of confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Arabeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2021.108858⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (11), pp.431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10965-021-02809-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192259v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of Reproducible Filament Batches for the Fabrication of 3D Printed Oral Forms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">D-Sorbitol Physical Properties Effects on Filaments Used by 3D Printing Process for Personalized Medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Soulairol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Lemierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Soulairol</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13040472⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (10), pp.3000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26103000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187215v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical aging of multilayer polymer films—influence of layer thickness on enthalpy relaxation process, effect of confinement</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Water-Induced Breaking of Interfacial Cohesiveness in a Poly(lactic acid)/Miscanthus Fibers Biocomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Demarest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dontzoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Garda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10965-021-02809-2⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (14), pp.2285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym13142285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543481v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D-Sorbitol Physical Properties Effects on Filaments Used by 3D Printing Process for Personalized Medicine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Payre</w:t>
+                <w:t xml:space="preserve">Molecular mobility in amorphous biobased copolyesters obtained with 2,5- and 2,4-furandicarboxylate acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26103000⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 213, pp.123225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.123225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268248v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-Induced Breaking of Interfacial Cohesiveness in a Poly(lactic acid)/Miscanthus Fibers Biocomposite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amorphous rigidification and cooperativity drop in semi−crystalline plasticized polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagihan Varol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Rose Garda</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym13142285⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 194, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331594v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mobility in amorphous biobased copolyesters obtained with 2,5- and 2,4-furandicarboxylate acid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t>
+                <w:t xml:space="preserve">Highlight of primary and secondary relaxations in amorphous stereocomplex polylactides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagihan Varol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonella Esposito</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Fatyeyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.123225⟩</w:t>
+              <w:t xml:space="preserve">Express Polymer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), pp.48-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2020.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331596v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragility of short‐chain poly(lactic acid)s derivatives by combining dielectric spectroscopy and fast scanning calorimetry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bienvenu Atawa</w:t>
+                <w:t xml:space="preserve">Physical and rheological properties of biodegradable poly(butylene succinate)/Alfa fiber composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Arabeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Abdelmalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latéfa Zair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Berrayah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pol.20210129⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.089270572090409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0892705720904098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331591v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous rigidification and cooperativity drop in semi−crystalline plasticized polylactide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nagihan Varol</w:t>
+                <w:t xml:space="preserve">Cooperativity Scaling and Free Volume in Plasticized Polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Golovchak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122373⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (16), pp.6107-6115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.9b00464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539613v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlight of primary and secondary relaxations in amorphous stereocomplex polylactides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X. Monnier</w:t>
+                <w:t xml:space="preserve">Dielectric and calorimetric signatures of chain orientation in strong and tough ultrafine electrospun polyacrylonitrile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Fatyeyeva</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitry Papkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuris Dzenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Express Polymer Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2020.5⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.121638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.121638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355911v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and rheological properties of biodegradable poly(butylene succinate)/Alfa fiber composites</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low velocity impact of ABS after shot peening predefined layers during additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitham Hadidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brady Mailand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayler Sundermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethan Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurucharan Madireddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0892705720904098⟩</w:t>
+              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34, pp.594-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.06.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032863v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low velocity impact of ABS after shot peening predefined layers during additive manufacturing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gurucharan Madireddy</w:t>
+                <w:t xml:space="preserve">Polymer additive manufacturing of ABS structure: Influence of printing direction on mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Ramezani Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouldi Ben Azzouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.06.169⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44, pp.288-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2019.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277318v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer additive manufacturing of ABS structure: Influence of printing direction on mechanical properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Barbe</w:t>
+                <w:t xml:space="preserve">Quantifying Polymer Chain Orientation in Strong and Tough Nanofibers with Low Crystallinity: Toward Next Generation Nanostructured Superfibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitry Papkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Guillet</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor Stockdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2019.06.015⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.8b08725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327086v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Polymer Chain Orientation in Strong and Tough Nanofibers with Low Crystallinity: Toward Next Generation Nanostructured Superfibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitry Papkov</w:t>
+                <w:t xml:space="preserve">Determination of the equilibrium enthalpy of melting of two-phase semi-crystalline polymers by fast scanning calorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteve Ernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Taylor Stockdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.8b08725⟩</w:t>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 677, pp.67-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2019.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129923v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the equilibrium enthalpy of melting of two-phase semi-crystalline polymers by fast scanning calorimetry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antonella Esposito</w:t>
+                <w:t xml:space="preserve">Reducing the Gap between the Activation Energy Measured in the Liquid and the Glassy States by Adding a Plasticizer to Polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tca.2019.03.035⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (12), pp.17092-17099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154859v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperativity Scaling and Free Volume in Plasticized Polylactide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roman Golovchak</w:t>
+                <w:t xml:space="preserve">Investigation of Drug–Excipient Interactions in Biclotymol Amorphous Solid Dispersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.9b00464⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (3), pp.1112-1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.7b00993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277312v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric and calorimetric signatures of chain orientation in strong and tough ultrafine electrospun polyacrylonitrile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+                <w:t xml:space="preserve">Vitrification of two active pharmaceutical ingredients by fast scanning calorimetry: From structural relaxation to nucleation phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuris Dzenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.121638⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 536 (1), pp.426 - 433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178782v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the Gap between the Activation Energy Measured in the Liquid and the Glassy States by Adding a Plasticizer to Polylactide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Guinault</w:t>
+                <w:t xml:space="preserve">Molecular Mobility in Amorphous Biobased Poly(ethylene 2,5-furandicarboxylate) and Poly(ethylene 2,4-furandicarboxylate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b02474⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (5), pp.1937-1945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.8b00108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061741v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Drug–Excipient Interactions in Biclotymol Amorphous Solid Dispersions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tognetti</w:t>
+                <w:t xml:space="preserve">Microstructural properties and dielectric relaxations of partially fluorinated copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Arturo Soto Puente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Dupray</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Dittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.7b00993⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 157, pp.50-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857154v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitrification of two active pharmaceutical ingredients by fast scanning calorimetry: From structural relaxation to nucleation phenomena</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Enhancement of the Physical and Chemical Stability of Amorphous Drug–Polymer Mixtures via Cryogenic Comilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Romanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Lorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.12.013⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (22), pp.9382-9392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.8b01271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857176v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Mobility in Amorphous Biobased Poly(ethylene 2,5-furandicarboxylate) and Poly(ethylene 2,4-furandicarboxylate)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t>
+                <w:t xml:space="preserve">Compactness/density assessment of newly-paved highway containing recycled asphalt pavement by means of non-nuclear method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.8b00108⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 154, pp.1151 - 1163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.07.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061738v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural properties and dielectric relaxations of partially fluorinated copolymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Arturo Soto Puente</w:t>
+                <w:t xml:space="preserve">Molecular Mobility of an Amorphous Chiral Pharmaceutical Compound: Impact of Chirality and Chemical Purity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.10.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (32), pp.7729 - 7740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b05667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02061723v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of the Physical and Chemical Stability of Amorphous Drug–Polymer Mixtures via Cryogenic Comilling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Insights on the Physical State Reached by an Active Pharmaceutical Ingredient upon High-Energy Milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.8b01271⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (19), pp.5142 - 5150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b02247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048482v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Mobility of an Amorphous Chiral Pharmaceutical Compound: Impact of Chirality and Chemical Purity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Viel</w:t>
+                <w:t xml:space="preserve">Influence of Crystallinity on the Dielectric Relaxations of Poly(Butylene Succinate) and Poly[(Butylene Succinate)- Co -(Butylene Adipate)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Soulestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b05667⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84, pp.366-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927923v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on the Physical State Reached by an Active Pharmaceutical Ingredient upon High-Energy Milling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Molecular Relaxations in Supercooled Liquid and Glassy States of Amorphous Quinidine: Dielectric Spectroscopy and Density Functional Theory Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Dupray</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 121 (19), pp.5142 - 5150. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b02247⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 120 (30), pp.7579-7592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b04242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766057v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compactness/density assessment of newly-paved highway containing recycled asphalt pavement by means of non-nuclear method</w:t>
+                <w:t xml:space="preserve">Rock permittivity characterization and application of electromagnetic mixing models for density/compactness assessment of HMA by means of step‐frequency radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.07.075⟩</w:t>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (6), pp.551-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2016031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765957v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Crystallinity on the Dielectric Relaxations of Poly(Butylene Succinate) and Poly[(Butylene Succinate)- Co -(Butylene Adipate)]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Charlon</w:t>
+                <w:t xml:space="preserve">From a Three-Phase Model to a Continuous Description of Molecular Mobility in Semicrystalline Poly(Hydroxybutyrate- \emphCo -Hydroxyvalerate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Causin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.09.045⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (13), pp.4850-4861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b00384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01954223v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Relaxations in Supercooled Liquid and Glassy States of Amorphous Quinidine: Dielectric Spectroscopy and Density Functional Theory Approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Joubert</w:t>
+                <w:t xml:space="preserve">Correlated and cooperative motions in segmental relaxation: Influence of constitutive unit weight and intermolecular interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bidur Rijal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Arturo Soto Puente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienvenu Atawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateryna Fatyeyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.6b04242⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (6), pp.062502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.062502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928417v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rock permittivity characterization and application of electromagnetic mixing models for density/compactness assessment of HMA by means of step‐frequency radar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven Araujo</w:t>
+                <w:t xml:space="preserve">Transformation of an active pharmaceutical ingredient upon high-energy milling: A process-induced disorder in Biclotymol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Malpeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Dudognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 499 (1-2), pp.67 - 73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.12.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2016031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02178143v1</w:t>
+                <w:t xml:space="preserve">hal-01928396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From a Three-Phase Model to a Continuous Description of Molecular Mobility in Semicrystalline Poly(Hydroxybutyrate- \emphCo -Hydroxyvalerate)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dhotel</w:t>
+                <w:t xml:space="preserve">Crystallization kinetics and molecular mobility of an amorphous active pharmaceutical ingredient: A case study with Biclotymol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Malpeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b00384⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 490 (1-2), pp.248 - 257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954226v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated and cooperative motions in segmental relaxation: Influence of constitutive unit weight and intermolecular interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kateryna Fatyeyeva</w:t>
+                <w:t xml:space="preserve">From monomers to self-assembled monolayers: the evolution of molecular mobility with structural confinements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziguang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianing Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulos Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.062502⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (4), pp.719-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4SM01893A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130947v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of an active pharmaceutical ingredient upon high-energy milling: A process-induced disorder in Biclotymol</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emeline Dudognon</w:t>
+                <w:t xml:space="preserve">Quasi-isothermal and heat–cool protocols from MT-DSC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bidur Rijal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Schönhals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.12.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 121 (1), pp.381-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-015-4671-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928396v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From monomers to self-assembled monolayers: the evolution of molecular mobility with structural confinements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Saiter</w:t>
+                <w:t xml:space="preserve">Molecular mobility and physical ageing of plasticized poly(lactide)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Dobircau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (4), pp.858-865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.23952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4SM01893A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02129972v1</w:t>
+                <w:t xml:space="preserve">hal-01173856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-isothermal and heat–cool protocols from MT-DSC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Flash DSC, DSC and broadband dielectric spectroscopy to determine fragility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidur Rijal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 121 (1), pp.381-388. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-015-4671-4⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 121 (1), pp.453-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-015-4650-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129993v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Flash DSC, DSC and broadband dielectric spectroscopy to determine fragility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bidur Rijal</w:t>
+                <w:t xml:space="preserve">Segmental mobility and glass transition of poly(ethylene-vinyl acetate) copolymers : Is there a continuum in the dynamic glass transitions from PVAc to PE?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A.S Puente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Rijal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Fatyeyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-015-4650-9⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76, pp.213-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129983v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mobility and physical ageing of plasticized poly(lactide)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic Heterogeneity and Cooperative Length Scale at Dynamic Glass Transition in Glass Forming Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bidur Rijal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pen.23952⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (22), pp.8219-8231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b01152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01173856v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmental mobility and glass transition of poly(ethylene-vinyl acetate) copolymers : Is there a continuum in the dynamic glass transitions from PVAc to PE?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B Rijal</w:t>
+                <w:t xml:space="preserve">Fragility and molecular mobility in micro- and nano-layered PC/PMMA films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Arabeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Allisson Saiter</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.H. Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 76, pp.213-219. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.09.007⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 55 (6), pp.1546-1551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2014.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199668v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Heterogeneity and Cooperative Length Scale at Dynamic Glass Transition in Glass Forming Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bidur Rijal</w:t>
+                <w:t xml:space="preserve">Structural Dependence of the Molecular Mobility in the Amorphous Fractions of Polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 48 (22), pp.8219-8231. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b01152⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 47 (15), pp.5186-5197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma500839p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156938v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization kinetics and molecular mobility of an amorphous active pharmaceutical ingredient: A case study with Biclotymol</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Malpeli</w:t>
+                <w:t xml:space="preserve">Anisotropic loss of toughness with physical aging of work toughened polycarbonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Strabala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawn Meagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Dupray</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Negahban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.05.036⟩</w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (4), pp.794-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.23615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928832v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragility and molecular mobility in micro- and nano-layered PC/PMMA films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Arabeche</w:t>
+                <w:t xml:space="preserve">Development of poly(isobutylene-co-isoprene)/reduced graphene oxide nanocomposites for barrier, dielectric and sensingapplications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadasivuni Kishor Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Adhikari</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2014.02.006⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96, pp.109-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2013.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130064v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Dependence of the Molecular Mobility in the Amorphous Fractions of Polylactide</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Self-assembly of organic-inorganic hybrid nanolayers: effect of endgroup polarity on nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma500839p⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.01016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199661v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic loss of toughness with physical aging of work toughened polycarbonate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Landais</w:t>
+                <w:t xml:space="preserve">Thermal growth of organic supramolecular crystals with screw dislocations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mehrdad Negahban</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulos Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinyue Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pen.23615⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (1), pp.301 - 305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-012-2827-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130057v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of poly(isobutylene-co-isoprene)/reduced graphene oxide nanocomposites for barrier, dielectric and sensingapplications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Cooperativity length scale in nanocomposites: Interfacial and confinement effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Prevosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Passaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Francois Feller</w:t>
+                <w:t xml:space="preserve">L. Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2013.01.036⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.042605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02114197v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly of organic-inorganic hybrid nanolayers: effect of endgroup polarity on nanostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.M. Saiter</w:t>
+                <w:t xml:space="preserve">Dielectric relaxations in polyhydroxyalkanoates/organoclay nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Crétois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301016⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (11), pp.3434-3444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330921v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal growth of organic supramolecular crystals with screw dislocations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dhotel</w:t>
+                <w:t xml:space="preserve">Vibro-Acoustic Behaviour in Biosourced Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobircau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-012-2827-z⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 328 (1), pp.56-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/masy.201350606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930173v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperativity length scale in nanocomposites: Interfacial and confinement effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Delbreilh</w:t>
+                <w:t xml:space="preserve">Study of the cooperativity at the glass transition temperature in PC/PMMA multilayered films: Influence of thickness reduction from macro- to nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Arabeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rameshwar Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg H. Michler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hiltner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.042605⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (6), pp.1355-1361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2012.01.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156914v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric relaxations in polyhydroxyalkanoates/organoclay nanocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Crétois</w:t>
+                <w:t xml:space="preserve">Supramolecular Nanolayer Reconfiguration after Molecular Intercalation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Fernandez-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lebrun</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulos Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.07.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (21), pp.10351-10356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp112025p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159353v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibro-Acoustic Behaviour in Biosourced Composites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Dargent</w:t>
+                <w:t xml:space="preserve">Temperature dependence of the characteristic length scale for glassy dynamics: Combination of dielectric and specific heat spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Arabeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schönhals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/masy.201350606⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (4), pp.041805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.81.041805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02159348v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the cooperativity at the glass transition temperature in PC/PMMA multilayered films: Influence of thickness reduction from macro- to nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khadija Arabeche</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of multi-filament copper matrix–polyethylene fibres composite wire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2012.01.045⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69 (7-8), pp.1218-1224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2009.02.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114180v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular Nanolayer Reconfiguration after Molecular Intercalation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glass transition investigated by a combined protocol using thermostimulated depolarization currents and differential scanning calorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Negahban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzohra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Lacabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp112025p⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96 (3), pp.865-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-009-0060-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330955v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of the characteristic length scale for glassy dynamics: Combination of dielectric and specific heat spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relaxation modes in glassy polymers: A temporal analysis by the simplex method of isothermal depolarisation current measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manil Soufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benzohra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.81.041805⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 404 (20), pp.3679-3683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2009.06.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114159v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass transition investigated by a combined protocol using thermostimulated depolarization currents and differential scanning calorimetry</w:t>
+                <w:t xml:space="preserve">Study of poly(bisphenol A carbonate) relaxation kinetics at the glass transition temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-009-0060-1⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, vol. 43 (1), pp. 249-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2006.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159311v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation modes in glassy polymers: A temporal analysis by the simplex method of isothermal depolarisation current measurements</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relaxation in poly-(ethylene terephthalate glycol)/montmorillonite nanocomposites studied by dielectric methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2009.06.135⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 353 (47-51), pp.4334-4338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.03.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159331v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of multi-filament copper matrix–polyethylene fibres composite wire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Dargent</w:t>
+                <w:t xml:space="preserve">Glass Transition Temperature and Value of the Relaxation Time at Tg in Vitreous Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean J. Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2009.02.035⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 258 (1), pp.152-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/masy.200751217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159319v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of poly(bisphenol A carbonate) relaxation kinetics at the glass transition temperature</w:t>
+                <w:t xml:space="preserve">Fragility of a thermoplastic polymer. Influence of main chain rigidity in polycarbonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Lacabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Saiter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2006.09.019⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 59 (23), pp.2881-2885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2005.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808431v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation in poly-(ethylene terephthalate glycol)/montmorillonite nanocomposites studied by dielectric methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of macromolecular orientation on the structural relaxation mechanisms of poly(ethylene terephthalate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zumailan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. M Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.03.046⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (9), pp.3090-3095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2005.01.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156327v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass Transition Temperature and Value of the Relaxation Time at Tg in Vitreous Polymers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Secondary Retardation/Relaxation Processes in Bisphenol A Polycarbonate: Thermostimulated Creep and Dynamic Mechanical Analysis Combined Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Lacabanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/masy.200751217⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10 (1-2), pp.41-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10236660500345885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02156329v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of macromolecular orientation on the structural relaxation mechanisms of poly(ethylene terephthalate)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Bureau</w:t>
+                <w:t xml:space="preserve">Design of a thermostimulated creep measurement system using magnetic fields for polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dogan Ogreten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...374 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Lacabanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 75 (7), pp.2271-2275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1763258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11597,225 +11199,225 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Mechanical Analysis of ABS From Hybrid Additive Manufacturing by Fused Filament Fabrication and Shot Peening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitham Hadidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brady Mailand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayler Sundermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethan Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakeshkumar Karunakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2020 15th International Manufacturing Science and Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Virtual, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/MSEC2020-8253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigid amorphous fraction in different molecular weight polylactic acid after cold crystallization from the glassy state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoga Sugama Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteve Ernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11834,2934 +11436,2934 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées GFP Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Molecular Weights on the Physical Properties and Microstructure of Poly(lactic acid)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoga Sugama Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteve Ernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25eme congrès général de la société française de physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la fraction amorphe rigide sur le comportement à rupture de composites Carbone/PPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estève Ernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Daniel Pujols Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation dynamics in plasticized polylactide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Times of Polymers and Composites. From Aerospace to Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Ischia, Italy. pp.020055, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5045917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la Fraction Amorphe Rigide sur les Propriétés Mécaniques d'un Composite Carbone/Polysulfure de Phenylène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteve Ernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoga Sugama Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEPPOS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, La Bresse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la cinétique de cristallisation et de la dynamique moléculaire du poly(éthylène-2,5-furandicarboxylate) biosourcés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49èmes Journées de Calorimétrie et d'Analyse Thermique (JCAT49)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric study of the compactness assessment of a new road containing recycled asphalt pavement through non-nuclear method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 9th International Workshop on Advanced Ground Penetrating Radar (IWAGPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Edinburgh, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/iwagpr.2017.7996089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation d’un principe actif sous broyage haute-énergie : cas du Biclotymol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+                <w:t xml:space="preserve">Transformation of an active pharmaceutical ingredient upon high-energy milling: a case study with Biclotymol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malpelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dudognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTAL 8 (Cristallisation et précipitation industrielles)</w:t>
+              <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468844v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of an active pharmaceutical ingredient upon high-energy milling: a case study with Biclotymol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Delbreilh</w:t>
+                <w:t xml:space="preserve">Transformation d’un principe actif sous broyage haute-énergie : cas du Biclotymol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Malpeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Dudognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t>
+              <w:t xml:space="preserve">CRISTAL 8 (Cristallisation et précipitation industrielles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939501v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of molecular mobility and fragility on physical stability of two amorphous pharmaceuticals in the supercooled and glassy states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PolyChar 23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Nebraska, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of plasticizing molecules on the amorphous phase dynamics of polylactide</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Dargent</w:t>
+                <w:t xml:space="preserve">7.Effects of milling on polymorphism of biclotymol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delbreihl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polychar 22 World Forum on Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stellenbosch University. ZAF., Apr 2014, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">XXXX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269156v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure, amorphous phase dynamics and barrier properties in multilayer coextruded polylactide</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of plasticizing molecules on the amorphous phase dynamics of polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polychar 22 World Forum on Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stellenbosch University. ZAF., Apr 2014, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269145v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization and phase transitions of Biclotymol polymorphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCAT (Journées de Calorimétrie et d’Analyse Thermique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Order-Disorder transitions: investigations in a series of triazole ketones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGOM-11 (Crystal Growth of Organic Molecules)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mobility, crystallization kinetics and physical stability of amorphous Biclotymol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Dargent</w:t>
+                <w:t xml:space="preserve">Microstructure, amorphous phase dynamics and barrier properties in multilayer coextruded polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condensed Matter 2014 (25th Conference of the Condensed Matter Division)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Polychar 22 World Forum on Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stellenbosch University. ZAF., Apr 2014, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941046v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Order-Disorder Transition Investigated by Temperature Resolved Second Harmonic Generation (TR-SHG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rougeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées CNRS Cristech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally stimulated depolarization currents and dielectric spectroscopy analysis of plasticized amorphous polylactide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. French Conference on Calorimetry and Thermal Analysis (JCAT 45)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français d’Études et d’Applications des Polymères. FRA., May 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of Biclotymol: from high-energy milling to supercooled melt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+                <w:t xml:space="preserve">Molecular mobility, crystallization kinetics and physical stability of amorphous Biclotymol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIWIC (21st International Workshop on Industrial Crystallization)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">Condensed Matter 2014 (25th Conference of the Condensed Matter Division)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941095v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and physical stability of amorphous Biclotymol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Coquerel</w:t>
+                <w:t xml:space="preserve">Crystalline forms of the amorphous phase behavior in PLA films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condensed Matter 2014 (25th Conference of the Condensed Matter Division)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">45. French Conference on Calorimetry and Thermal Analysis (JCAT 45)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français d’Études et d’Applications des Polymères. FRA., May 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941049v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystalline forms of the amorphous phase behavior in PLA films</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Behavior of Biclotymol: from high-energy milling to supercooled melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malpeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. French Conference on Calorimetry and Thermal Analysis (JCAT 45)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français d’Études et d’Applications des Polymères. FRA., May 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">BIWIC (21st International Workshop on Industrial Crystallization)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269153v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">7.Effects of milling on polymorphism of biclotymol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+                <w:t xml:space="preserve">Thermal and physical stability of amorphous Biclotymol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Condensed Matter 2014 (25th Conference of the Condensed Matter Division)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940890v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphous phase molecular mobility of palsticized poly(lactic acid)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Biodegradable and Biobased Polymers (Biopol 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of two plasticizers on the physical aging of polylactide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Dobricau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Courgneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Biodegradable and Biobased Polymers (Biopol 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Physical ageing in amorphous polymer by Thermo-Stimulated Currents (TSC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Lacabanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2005 12th International Symposium on Electrets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Salvador, Brazil. pp.491-494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical ageing influence on chains dynamic of polycarbonate by thermo-stimulated currents (TSC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Lacabanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2004 IEEE International Conference on Solid Dielectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Toulouse, France. pp.75-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14771,259 +14373,259 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHYSICAL PROPERTIES AND MICROSTRUCTURE OF POLY(LACTIC ACID) WITH DIFFERENT MOLECULAR WEIGHTS: DOES SIZE MATTER?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoga Sugama Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOPOL2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE ROLE OF MOLECULAR WEIGHTS IN SHAPING THE PHYSICAL PROPERTIES AND MICROSTRUCTURE OF POLY(LACTIC ACID)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoga Sugama Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCAT50</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Saint Valery en Caux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId429"/>
+      <w:footerReference w:type="default" r:id="rId424"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15170,51 +14772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502021v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lubet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Renaux-Petel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine De-Paz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Mejres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter-Fourcin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2026.162989" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05310090v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Trubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Garda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Matkovska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gauthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lorieau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5c00888" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288441v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Qu&#233;lennec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delannoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpouve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202400528" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Loic M. Avegnon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bedke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Minyard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vieille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.112992" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Liard-Zmuda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Auble" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30741" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766109v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Guidotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fosse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelina Soccio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gazzano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Siracusa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.111050" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0233715" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rod" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sibert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e40550" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573404v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0187941" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092073v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Negahban" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Saiter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Strabala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000607" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095807v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Esposito" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemechko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoga Sugama Salim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Causin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-023-02882-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugam Thiyagarajan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125835" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347351v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrett" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L.M. Avegnon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delbreilh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpouve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sealy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2023.04.020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111741v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042345v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Oumnas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Quelennec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duthoit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/appl.202200090" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271921v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2023.110487" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Duan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133908" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779187v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Bras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gervais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00056C" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722942v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L.M Avegnon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bapat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2022.04.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347330v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779180v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Araujo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sainlaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202200085" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779120v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lotti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121907" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077837v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidur Rijal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.2c00691" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077208v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202100230" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722947v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Arabeche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-021-02862-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192259v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vieille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ernault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D. Pujols Gonzalez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.108858" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187215v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roulon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Soulairol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavastre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cazes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13040472" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03543481v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-021-02809-2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03268248v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lemierre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26103000" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331594v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Faraj" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demarest" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dontzoff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13142285" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331596v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.123225" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331591v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sareh Mahmoudian Moghaddam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Atawa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20210129" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539613v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagihan Varol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122373" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355911v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Monnier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fatyeyeva" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2020.5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032863v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Abdelmalek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lat&#233;fa Zair" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Berrayah" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705720904098" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277318v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Hadidi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Mailand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayler Sundermann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Johnson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurucharan Madireddy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.06.169" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327086v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ramezani Dana" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Ben Azzouna" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2019.06.015" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129923v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Papkov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Stockdale" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b08725" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154859v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Ernault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2019.03.035" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277312v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Golovchak" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b00464" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178782v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuris Dzenis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121638" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061741v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dhotel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02474" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857154v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schamm&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.7b00993" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01857176v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.12.013" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061738v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Affouard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b00108" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061723v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Arturo Soto Puente" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dittmer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vernay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.10.020" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-928SCKVZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02048482v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Romanini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lorente" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b01271" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927923v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b05667" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766057v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b02247" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765957v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaucamp" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.07.075" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954223v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charlon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.09.045" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4X0WGFV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928417v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b04242" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178143v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016031" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954226v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00384" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130947v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Fatyeyeva" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.062502" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928396v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Malpeli" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Dudognon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.12.032" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129972v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziguang Chen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Sun" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Youssef" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM01893A" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129993v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Sch&#246;nhals" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-015-4671-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129983v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-015-4650-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173856v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dobircau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Herbinet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23952" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6CZVJP9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199668v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.S Puente" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rijal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Fatyeyeva" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.09.007" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156938v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01152" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928832v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.05.036" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130064v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arabeche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Saiter" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Michler" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adhikari" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.02.006" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52SP7H6M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199661v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500839p" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130057v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Meagher" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Landais" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23615" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-852CBQXT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114197v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivuni Kishor Kumar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Feller" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.01.036" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GJZQ3HL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330921v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhotel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Youssef" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Saiter" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301016" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930173v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyue Jiang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2827-z" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4XXFBRTR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156914v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prevosto" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Passaglia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Couderc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.042605" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159353v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cr&#233;tois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Follain" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebrun" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.07.009" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159348v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobircau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rupert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turner" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201350606" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5L5PKND6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114180v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Arabeche" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rameshwar Adhikari" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg H. Michler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hiltner" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.01.045" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V4P5T9J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330955v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fernandez-Ballester" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp112025p" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114159v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sch&#246;nhals" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.041805" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159311v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Negahban" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzohra" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lacabanne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-009-0060-1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159331v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manil Soufi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benzohra" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2009.06.135" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159319v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.02.035" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVCSPMVM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808431v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grenet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bern&#232;s" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2006.09.019" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156327v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grenet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Souza" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.03.046" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3SBD6RQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156329v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Saiter" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Grenet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200751217" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PJS844MZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114194v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bureau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zumailan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Saiter" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.01.096" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWSFBDJP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159290v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236660500345885" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601382v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2005.04.034" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGWR2S90-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159278v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogan Ogreten" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1763258" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187218v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakeshkumar Karunakaran" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/MSEC2020-8253" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295866v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295880v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420710v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;ve Ernault" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Daniel Pujols Gonzalez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061764v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045917" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294722v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02317874v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schamm&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766119v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwagpr.2017.7996089" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468844v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939501v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malpelli" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dudognon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940511v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269156v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269145v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fernandes Nassar" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940951v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941027v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clevers" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rougeot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941046v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941131v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269157v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941095v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malpeli" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941049v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269153v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940890v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delbreihl" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173852v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173857v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dobricau" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Herbinet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courgneau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159413v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159408v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295934v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295936v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502021v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lubet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Renaux-Petel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine De-Paz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Mejres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter-Fourcin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2026.162989" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05310090v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Trubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Garda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Matkovska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gauthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lorieau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5c00888" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288441v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Qu&#233;lennec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delannoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpouve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202400528" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573395v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Liard-Zmuda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Auble" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30741" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766109v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Guidotti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fosse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelina Soccio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gazzano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Siracusa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.111050" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0233715" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842467v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rod" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sibert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e40550" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573404v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Loic M. Avegnon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bedke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Minyard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.112992" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0187941" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Quelennec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2023.110487" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272058v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Duan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133908" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092073v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Negahban" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Saiter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Strabala" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000607" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020682v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugam Thiyagarajan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125835" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111741v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrett" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L.M. Avegnon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sealy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2023.04.020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095807v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Esposito" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemechko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoga Sugama Salim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Causin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-023-02882-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042345v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Oumnas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duthoit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/appl.202200090" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202100230" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722947v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Arabeche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-021-02862-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779187v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Bras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gervais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00056C" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722942v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L.M Avegnon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bapat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2022.04.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779180v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Araujo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sainlaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202200085" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779120v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lotti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121907" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077837v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidur Rijal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.2c00691" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331591v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sareh Mahmoudian Moghaddam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Atawa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20210129" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192259v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vieille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ernault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D. Pujols Gonzalez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.108858" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187215v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roulon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Soulairol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavastre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cazes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13040472" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03543481v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-021-02809-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03268248v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lemierre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26103000" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331594v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Faraj" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demarest" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dontzoff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13142285" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331596v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.123225" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539613v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagihan Varol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122373" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355911v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Monnier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fatyeyeva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2020.5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032863v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Abdelmalek" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lat&#233;fa Zair" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Berrayah" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705720904098" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277312v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Golovchak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b00464" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178782v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Papkov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuris Dzenis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121638" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277318v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Hadidi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Mailand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayler Sundermann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Johnson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurucharan Madireddy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.06.169" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327086v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ramezani Dana" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Ben Azzouna" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2019.06.015" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129923v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Stockdale" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b08725" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154859v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Ernault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2019.03.035" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061741v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dhotel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02474" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857154v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schamm&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.7b00993" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01857176v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.12.013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061738v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Affouard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b00108" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061723v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Arturo Soto Puente" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dittmer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vernay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.10.020" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-928SCKVZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02048482v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Romanini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lorente" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b01271" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765957v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaucamp" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.07.075" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927923v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b05667" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766057v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b02247" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954223v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charlon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.09.045" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4X0WGFV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928417v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b04242" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178143v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumont" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016031" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954226v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00384" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130947v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Fatyeyeva" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.062502" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928396v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Malpeli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Dudognon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.12.032" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928832v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.05.036" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129972v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziguang Chen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Sun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Youssef" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM01893A" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129993v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Sch&#246;nhals" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-015-4671-4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173856v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dobircau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Herbinet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23952" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6CZVJP9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129983v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-015-4650-9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199668v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.S Puente" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rijal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Fatyeyeva" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.09.007" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156938v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01152" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130064v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arabeche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Saiter" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Michler" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adhikari" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.02.006" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52SP7H6M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199661v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500839p" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130057v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Meagher" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Landais" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23615" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-852CBQXT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114197v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivuni Kishor Kumar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Feller" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.01.036" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GJZQ3HL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330921v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhotel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delbreilh" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Youssef" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Saiter" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301016" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930173v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyue Jiang" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2827-z" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4XXFBRTR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156914v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prevosto" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Passaglia" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Couderc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.042605" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159353v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cr&#233;tois" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Follain" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebrun" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.07.009" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159348v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobircau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rupert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turner" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201350606" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5L5PKND6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114180v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Arabeche" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rameshwar Adhikari" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg H. Michler" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hiltner" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.01.045" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V4P5T9J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330955v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fernandez-Ballester" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp112025p" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114159v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sch&#246;nhals" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.041805" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159319v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.02.035" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVCSPMVM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159311v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Negahban" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzohra" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lacabanne" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-009-0060-1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159331v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manil Soufi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benzohra" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2009.06.135" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808431v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grenet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bern&#232;s" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2006.09.019" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156327v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grenet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Souza" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.03.046" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3SBD6RQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156329v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Saiter" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Grenet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200751217" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PJS844MZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601382v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2005.04.034" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGWR2S90-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114194v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bureau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zumailan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Saiter" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.01.096" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWSFBDJP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159290v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236660500345885" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159278v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogan Ogreten" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1763258" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187218v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakeshkumar Karunakaran" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/MSEC2020-8253" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295866v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295880v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420710v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;ve Ernault" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Daniel Pujols Gonzalez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061764v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045917" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294722v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02317874v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schamm&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766119v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwagpr.2017.7996089" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939501v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malpelli" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dudognon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468844v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940511v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940890v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delbreihl" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269156v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940951v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941027v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clevers" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rougeot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269145v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fernandes Nassar" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941131v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269157v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941046v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269153v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941095v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malpeli" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941049v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173852v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173857v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dobricau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Herbinet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courgneau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159413v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159408v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295934v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295936v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>