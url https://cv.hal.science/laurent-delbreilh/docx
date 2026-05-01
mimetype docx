--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -531,680 +531,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception and validation of A 3d printed learning model of supra condylar fracture of children</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and properties of poly (alkylene trans-1,4-cyclohexanedicarboxylate)s with different glycolic subunits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Liard-Zmuda</w:t>
+                <w:t xml:space="preserve">Giulia Guidotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Auble</w:t>
+                <w:t xml:space="preserve">Clément Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelina Soccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Gazzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Siracusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e30741⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 230, pp.111050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.111050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573395v1</w:t>
+                <w:t xml:space="preserve">hal-04766109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and properties of poly (alkylene trans-1,4-cyclohexanedicarboxylate)s with different glycolic subunits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michelina Soccio</w:t>
+                <w:t xml:space="preserve">Conception and validation of A 3d printed learning model of supra condylar fracture of children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Renaux-Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Gazzano</w:t>
+                <w:t xml:space="preserve">Agnès Liard-Zmuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Siracusa</w:t>
+                <w:t xml:space="preserve">Annabelle Auble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 230, pp.111050. </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (10), pp.e30741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.111050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e30741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766109v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of PVAc/EVA polymer series: Influence of the inter-/intra-molecular interaction ratio on the molecular mobility at the glass transition</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-center evaluation of the first, low-cost, open source and totally 3D-printed pediatric laparoscopic trainer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Renaux-Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Sibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0233715⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (24), pp.e40550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e40550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802317v1</w:t>
+                <w:t xml:space="preserve">hal-04842467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-center evaluation of the first, low-cost, open source and totally 3D-printed pediatric laparoscopic trainer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Sibert</w:t>
+                <w:t xml:space="preserve">Use of negative thermal expansion to design scaffolds for cultured meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Loic M. Avegnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Bedke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Minyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Garda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e40550⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 242, pp.112992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2024.112992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842467v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of negative thermal expansion to design scaffolds for cultured meat</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Rose Garda</w:t>
+                <w:t xml:space="preserve">Study of PVAc/EVA polymer series: Influence of the inter-/intra-molecular interaction ratio on the molecular mobility at the glass transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Trubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liubov Matkovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter-Fourcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 242, pp.112992. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161 (20), pp.201101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2024.112992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0233715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573404v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting the interdependence between volumetric contribution of fragility and cooperativity for polymeric segmental relaxation</w:t>
               </w:r>
@@ -1703,425 +1703,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural consequences of isothermal crystallization in homo- and co-polyesters based on 2,5- and 2,4-furandicarboxylic acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Chemical Composition on Molecular Mobility and Phase Coupling in Poly(3-hydroxybutyrate-co-3-hydroxyvalerate) and Poly(3-hydroxybutyrate-co-3-hydroxyhexanoate) with Different Comonomer Contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bourdet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Rose Garda</w:t>
+                <w:t xml:space="preserve">Antonella Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+                <w:t xml:space="preserve">Pierre Lemechko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoga Sugama Salim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Causin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2023.125835⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10924-023-02882-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04020682v1</w:t>
+                <w:t xml:space="preserve">hal-04095807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic degradation and ageing of additively manufactured soy-based scaffolds for cell-cultured meat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K.L.M. Avegnon</w:t>
+                <w:t xml:space="preserve">Microstructural consequences of isothermal crystallization in homo- and co-polyesters based on 2,5- and 2,4-furandicarboxylic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Garda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cirp.2023.04.020⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.125835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2023.125835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04111741v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Chemical Composition on Molecular Mobility and Phase Coupling in Poly(3-hydroxybutyrate-co-3-hydroxyvalerate) and Poly(3-hydroxybutyrate-co-3-hydroxyhexanoate) with Different Comonomer Contents</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enzymatic degradation and ageing of additively manufactured soy-based scaffolds for cell-cultured meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lemechko</w:t>
+                <w:t xml:space="preserve">A. Garrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoga Sugama Salim</w:t>
+                <w:t xml:space="preserve">K.L.M. Avegnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerio Causin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.P. Sealy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
+              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10924-023-02882-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cirp.2023.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095807v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post‐curing and structural relaxation of epoxy networks during early stages of aging for civil engineering applications</w:t>
               </w:r>
@@ -2469,498 +2469,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition of elastomers from a rubber to glassy state under laser shock conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding biomanufacturing of soy-based scaffolds for cell-cultured meat by vat polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Sealy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Le Bras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Fosse</w:t>
+                <w:t xml:space="preserve">K.L.M Avegnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Gervais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Ayad</w:t>
+                <w:t xml:space="preserve">S. Bapat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2SM00056C⟩</w:t>
+              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71 (1), pp.209-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirp.2022.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779187v1</w:t>
+                <w:t xml:space="preserve">hal-03722942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding biomanufacturing of soy-based scaffolds for cell-cultured meat by vat polymerization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.P. Sealy</w:t>
+                <w:t xml:space="preserve">Segmental Relaxation Dynamics in Amorphous Polylactide Exposed to UV Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.L.M Avegnon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Garrett</w:t>
+                <w:t xml:space="preserve">Chloé Sainlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Richaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bapat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cirp.2022.04.001⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 223 (16), pp.2200085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.202200085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722942v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmental Relaxation Dynamics in Amorphous Polylactide Exposed to UV Light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition of elastomers from a rubber to glassy state under laser shock conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Araujo</w:t>
+                <w:t xml:space="preserve">Matthieu Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Sainlaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+                <w:t xml:space="preserve">M. Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 223 (16), pp.2200085. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (31), pp.5782-5790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/macp.202200085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2SM00056C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779180v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperativity and fragility in furan-based polyesters with different glycolic subunits as compared to their terephthalic counterparts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelina Soccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3269,481 +3269,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the improvement of thermo-mechanical behavior of carbon/polyphenylene sulfide laminated composites upon annealing at high temperature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical aging of multilayer polymer films—influence of layer thickness on enthalpy relaxation process, effect of confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Arabeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2021.108858⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (11), pp.431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10965-021-02809-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192259v1</w:t>
+                <w:t xml:space="preserve">hal-03543481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of Reproducible Filament Batches for the Fabrication of 3D Printed Oral Forms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cazes</w:t>
+                <w:t xml:space="preserve">On the improvement of thermo-mechanical behavior of carbon/polyphenylene sulfide laminated composites upon annealing at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-D. Pujols Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13040472⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 216, pp.108858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2021.108858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187215v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical aging of multilayer polymer films—influence of layer thickness on enthalpy relaxation process, effect of confinement</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Production of Reproducible Filament Batches for the Fabrication of 3D Printed Oral Forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Soulairol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (11), pp.431. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10965-021-02809-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13040472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543481v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D-Sorbitol Physical Properties Effects on Filaments Used by 3D Printing Process for Personalized Medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Soulairol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lemierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (10), pp.3000. </w:t>
@@ -3915,103 +3915,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular mobility in amorphous biobased copolyesters obtained with 2,5- and 2,4-furandicarboxylate acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 213, pp.123225. </w:t>
@@ -4075,51 +4075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagihan Varol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4447,51 +4447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperativity Scaling and Free Volume in Plasticized Polylactide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4581,51 +4581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric and calorimetric signatures of chain orientation in strong and tough ultrafine electrospun polyacrylonitrile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5022,51 +5022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor Stockdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5117,90 +5117,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the equilibrium enthalpy of melting of two-phase semi-crystalline polymers by fast scanning calorimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteve Ernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5251,51 +5251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the Gap between the Activation Energy Measured in the Liquid and the Glassy States by Adding a Plasticizer to Polylactide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5653,77 +5653,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Mobility in Amorphous Biobased Poly(ethylene 2,5-furandicarboxylate) and Poly(ethylene 2,4-furandicarboxylate)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bourdet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antonella Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6067,51 +6067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compactness/density assessment of newly-paved highway containing recycled asphalt pavement by means of non-nuclear method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6741,51 +6741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock permittivity characterization and application of electromagnetic mixing models for density/compactness assessment of HMA by means of step‐frequency radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6875,77 +6875,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From a Three-Phase Model to a Continuous Description of Molecular Mobility in Semicrystalline Poly(Hydroxybutyrate- \emphCo -Hydroxyvalerate)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Causin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7405,567 +7405,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From monomers to self-assembled monolayers: the evolution of molecular mobility with structural confinements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dhotel</w:t>
+                <w:t xml:space="preserve">Quasi-isothermal and heat–cool protocols from MT-DSC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bidur Rijal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziguang Chen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andreas Schönhals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4SM01893A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 121 (1), pp.381-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-015-4671-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129972v1</w:t>
+                <w:t xml:space="preserve">hal-02129993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-isothermal and heat–cool protocols from MT-DSC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+                <w:t xml:space="preserve">From monomers to self-assembled monolayers: the evolution of molecular mobility with structural confinements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziguang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianing Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulos Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 121 (1), pp.381-388. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (4), pp.719-731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10973-015-4671-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4SM01893A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129993v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mobility and physical ageing of plasticized poly(lactide)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining Flash DSC, DSC and broadband dielectric spectroscopy to determine fragility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bidur Rijal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pen.23952⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 121 (1), pp.453-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-015-4650-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173856v1</w:t>
+                <w:t xml:space="preserve">hal-02129983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Flash DSC, DSC and broadband dielectric spectroscopy to determine fragility</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular mobility and physical ageing of plasticized poly(lactide)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Dobircau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Pluart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (4), pp.858-865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.23952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10973-015-4650-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02129983v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmental mobility and glass transition of poly(ethylene-vinyl acetate) copolymers : Is there a continuum in the dynamic glass transitions from PVAc to PE?</w:t>
               </w:r>
@@ -8605,587 +8605,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of poly(isobutylene-co-isoprene)/reduced graphene oxide nanocomposites for barrier, dielectric and sensingapplications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooperativity length scale in nanocomposites: Interfacial and confinement effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadasivuni Kishor Kumar</w:t>
+                <w:t xml:space="preserve">D. Prevosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Castro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+                <w:t xml:space="preserve">E. Passaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Francois Feller</w:t>
+                <w:t xml:space="preserve">H. Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2013.01.036⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.042605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114197v1</w:t>
+                <w:t xml:space="preserve">hal-02156914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly of organic-inorganic hybrid nanolayers: effect of endgroup polarity on nanostructures</w:t>
+                <w:t xml:space="preserve">Development of poly(isobutylene-co-isoprene)/reduced graphene oxide nanocomposites for barrier, dielectric and sensingapplications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dhotel</w:t>
+                <w:t xml:space="preserve">Sadasivuni Kishor Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Xu</w:t>
+                <w:t xml:space="preserve">Mickaël Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Delbreilh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.M. Saiter</w:t>
+                <w:t xml:space="preserve">Jean Francois Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301016⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96, pp.109-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2013.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330921v1</w:t>
+                <w:t xml:space="preserve">hal-02114197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal growth of organic supramolecular crystals with screw dislocations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boulos Youssef</w:t>
+                <w:t xml:space="preserve">Self-assembly of organic-inorganic hybrid nanolayers: effect of endgroup polarity on nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinyue Jiang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+                <w:t xml:space="preserve">Z. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-012-2827-z⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.01016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01930173v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperativity length scale in nanocomposites: Interfacial and confinement effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Prevosto</w:t>
+                <w:t xml:space="preserve">Thermal growth of organic supramolecular crystals with screw dislocations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulos Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Passaglia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Delbreilh</w:t>
+                <w:t xml:space="preserve">Jinyue Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (1), pp.301 - 305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-012-2827-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.042605⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02156914v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric relaxations in polyhydroxyalkanoates/organoclay nanocomposites</w:t>
               </w:r>
@@ -9649,51 +9649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Fernandez-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulos Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 115 (21), pp.10351-10356. </w:t>
@@ -9744,64 +9744,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of the characteristic length scale for glassy dynamics: Combination of dielectric and specific heat spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Arabeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10059,51 +10059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzohra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Lacabanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 96 (3), pp.865-871. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10261,307 +10261,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of poly(bisphenol A carbonate) relaxation kinetics at the glass transition temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Dargent</w:t>
+                <w:t xml:space="preserve">Relaxation in poly-(ethylene terephthalate glycol)/montmorillonite nanocomposites studied by dielectric methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Grenet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Saiter</w:t>
+                <w:t xml:space="preserve">J. Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bernès</w:t>
+                <w:t xml:space="preserve">N. de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, vol. 43 (1), pp. 249-254. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 353 (47-51), pp.4334-4338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2006.09.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.03.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00808431v1</w:t>
+                <w:t xml:space="preserve">hal-02156327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation in poly-(ethylene terephthalate glycol)/montmorillonite nanocomposites studied by dielectric methods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Grenet</w:t>
+                <w:t xml:space="preserve">Study of poly(bisphenol A carbonate) relaxation kinetics at the glass transition temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. de Souza</w:t>
+                <w:t xml:space="preserve">Jean Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2007.03.046⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, vol. 43 (1), pp. 249-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2006.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02156327v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass Transition Temperature and Value of the Relaxation Time at Tg in Vitreous Polymers</w:t>
               </w:r>
@@ -10702,77 +10702,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragility of a thermoplastic polymer. Influence of main chain rigidity in polycarbonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Lacabanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10986,51 +10986,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary Retardation/Relaxation Processes in Bisphenol A Polycarbonate: Thermostimulated Creep and Dynamic Mechanical Analysis Combined Investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Lacabanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11347,77 +11347,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigid amorphous fraction in different molecular weight polylactic acid after cold crystallization from the glassy state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoga Sugama Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteve Ernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11472,90 +11472,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Molecular Weights on the Physical Properties and Microstructure of Poly(lactic acid)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoga Sugama Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteve Ernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11610,51 +11610,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la fraction amorphe rigide sur le comportement à rupture de composites Carbone/PPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estève Ernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11731,51 +11731,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation dynamics in plasticized polylactide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11878,77 +11878,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteve Ernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoga Sugama Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEPPOS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, La Bresse, France</w:t>
@@ -11977,77 +11977,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la cinétique de cristallisation et de la dynamique moléculaire du poly(éthylène-2,5-furandicarboxylate) biosourcés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bourdet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antonella Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12102,51 +12102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric study of the compactness assessment of a new road containing recycled asphalt pavement through non-nuclear method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12226,320 +12226,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of an active pharmaceutical ingredient upon high-energy milling: a case study with Biclotymol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Delbreilh</w:t>
+                <w:t xml:space="preserve">Transformation d’un principe actif sous broyage haute-énergie : cas du Biclotymol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Malpeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Dudognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t>
+              <w:t xml:space="preserve">CRISTAL 8 (Cristallisation et précipitation industrielles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939501v1</w:t>
+                <w:t xml:space="preserve">hal-02468844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation d’un principe actif sous broyage haute-énergie : cas du Biclotymol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+                <w:t xml:space="preserve">Transformation of an active pharmaceutical ingredient upon high-energy milling: a case study with Biclotymol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malpelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dudognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTAL 8 (Cristallisation et précipitation industrielles)</w:t>
+              <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468844v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of molecular mobility and fragility on physical stability of two amorphous pharmaceuticals in the supercooled and glassy states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12813,1170 +12813,1170 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization and phase transitions of Biclotymol polymorphs</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microstructure, amorphous phase dynamics and barrier properties in multilayer coextruded polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAT (Journées de Calorimétrie et d’Analyse Thermique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">Polychar 22 World Forum on Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stellenbosch University. ZAF., Apr 2014, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940951v1</w:t>
+                <w:t xml:space="preserve">hal-01269145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order-Disorder transitions: investigations in a series of triazole ketones</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Sanselme</w:t>
+                <w:t xml:space="preserve">Crystallization and phase transitions of Biclotymol polymorphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CGOM-11 (Crystal Growth of Organic Molecules)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">JCAT (Journées de Calorimétrie et d’Analyse Thermique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941027v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure, amorphous phase dynamics and barrier properties in multilayer coextruded polylactide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Order-Disorder transitions: investigations in a series of triazole ketones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+                <w:t xml:space="preserve">F. Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polychar 22 World Forum on Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stellenbosch University. ZAF., Apr 2014, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">CGOM-11 (Crystal Growth of Organic Molecules)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269145v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order-Disorder Transition Investigated by Temperature Resolved Second Harmonic Generation (TR-SHG)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Martineau</w:t>
+                <w:t xml:space="preserve">Molecular mobility, crystallization kinetics and physical stability of amorphous Biclotymol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées CNRS Cristech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Autrans, France</w:t>
+              <w:t xml:space="preserve">Condensed Matter 2014 (25th Conference of the Condensed Matter Division)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941131v1</w:t>
+                <w:t xml:space="preserve">hal-01941046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally stimulated depolarization currents and dielectric spectroscopy analysis of plasticized amorphous polylactide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Domenek</w:t>
+                <w:t xml:space="preserve">Order-Disorder Transition Investigated by Temperature Resolved Second Harmonic Generation (TR-SHG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. French Conference on Calorimetry and Thermal Analysis (JCAT 45)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français d’Études et d’Applications des Polymères. FRA., May 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées CNRS Cristech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269157v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mobility, crystallization kinetics and physical stability of amorphous Biclotymol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Dargent</w:t>
+                <w:t xml:space="preserve">Thermally stimulated depolarization currents and dielectric spectroscopy analysis of plasticized amorphous polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condensed Matter 2014 (25th Conference of the Condensed Matter Division)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">45. French Conference on Calorimetry and Thermal Analysis (JCAT 45)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français d’Études et d’Applications des Polymères. FRA., May 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941046v1</w:t>
+                <w:t xml:space="preserve">hal-01269157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystalline forms of the amorphous phase behavior in PLA films</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Behavior of Biclotymol: from high-energy milling to supercooled melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malpeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. French Conference on Calorimetry and Thermal Analysis (JCAT 45)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français d’Études et d’Applications des Polymères. FRA., May 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">BIWIC (21st International Workshop on Industrial Crystallization)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269153v1</w:t>
+                <w:t xml:space="preserve">hal-01941095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of Biclotymol: from high-energy milling to supercooled melt</w:t>
+                <w:t xml:space="preserve">Thermal and physical stability of amorphous Biclotymol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIWIC (21st International Workshop on Industrial Crystallization)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">Condensed Matter 2014 (25th Conference of the Condensed Matter Division)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941095v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and physical stability of amorphous Biclotymol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Coquerel</w:t>
+                <w:t xml:space="preserve">Crystalline forms of the amorphous phase behavior in PLA films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condensed Matter 2014 (25th Conference of the Condensed Matter Division)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">45. French Conference on Calorimetry and Thermal Analysis (JCAT 45)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français d’Études et d’Applications des Polymères. FRA., May 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941049v1</w:t>
+                <w:t xml:space="preserve">hal-01269153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphous phase molecular mobility of palsticized poly(lactic acid)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14092,51 +14092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Herbinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Courgneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Biodegradable and Biobased Polymers (Biopol 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Rome, Italy</w:t>
@@ -14178,51 +14178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Physical ageing in amorphous polymer by Thermo-Stimulated Currents (TSC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Lacabanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14273,51 +14273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical ageing influence on chains dynamic of polycarbonate by thermo-stimulated currents (TSC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Lacabanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14387,90 +14387,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHYSICAL PROPERTIES AND MICROSTRUCTURE OF POLY(LACTIC ACID) WITH DIFFERENT MOLECULAR WEIGHTS: DOES SIZE MATTER?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoga Sugama Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOPOL2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14495,90 +14495,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE ROLE OF MOLECULAR WEIGHTS IN SHAPING THE PHYSICAL PROPERTIES AND MICROSTRUCTURE OF POLY(LACTIC ACID)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoga Sugama Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCAT50</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Saint Valery en Caux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14772,51 +14772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502021v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lubet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Renaux-Petel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine De-Paz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Mejres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter-Fourcin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2026.162989" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05310090v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Trubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Garda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Matkovska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gauthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lorieau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5c00888" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288441v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Qu&#233;lennec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delannoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpouve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202400528" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573395v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Liard-Zmuda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Auble" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30741" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766109v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Guidotti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fosse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelina Soccio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gazzano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Siracusa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.111050" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0233715" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842467v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rod" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sibert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e40550" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573404v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Loic M. Avegnon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bedke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Minyard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.112992" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0187941" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Quelennec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2023.110487" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272058v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Duan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133908" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092073v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Negahban" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Saiter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Strabala" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000607" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020682v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugam Thiyagarajan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125835" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111741v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrett" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L.M. Avegnon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sealy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2023.04.020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095807v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Esposito" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemechko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoga Sugama Salim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Causin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-023-02882-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042345v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Oumnas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duthoit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/appl.202200090" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202100230" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722947v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Arabeche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-021-02862-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779187v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Bras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gervais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00056C" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722942v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L.M Avegnon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bapat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2022.04.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779180v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Araujo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sainlaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202200085" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779120v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lotti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121907" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077837v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidur Rijal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.2c00691" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331591v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sareh Mahmoudian Moghaddam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Atawa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20210129" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192259v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vieille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ernault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D. Pujols Gonzalez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.108858" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187215v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roulon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Soulairol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavastre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cazes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13040472" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03543481v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-021-02809-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03268248v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lemierre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26103000" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331594v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Faraj" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demarest" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dontzoff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13142285" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331596v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.123225" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539613v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagihan Varol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122373" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355911v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Monnier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fatyeyeva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2020.5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032863v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Abdelmalek" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lat&#233;fa Zair" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Berrayah" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705720904098" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277312v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Golovchak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b00464" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178782v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Papkov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuris Dzenis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121638" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277318v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Hadidi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Mailand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayler Sundermann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Johnson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurucharan Madireddy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.06.169" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327086v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ramezani Dana" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Ben Azzouna" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2019.06.015" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129923v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Stockdale" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b08725" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154859v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Ernault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2019.03.035" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061741v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dhotel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02474" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857154v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schamm&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.7b00993" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01857176v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.12.013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061738v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Affouard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b00108" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061723v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Arturo Soto Puente" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dittmer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vernay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.10.020" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-928SCKVZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02048482v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Romanini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lorente" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b01271" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765957v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaucamp" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.07.075" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927923v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b05667" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766057v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b02247" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954223v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charlon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.09.045" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4X0WGFV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928417v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b04242" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178143v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumont" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016031" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954226v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00384" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130947v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Fatyeyeva" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.062502" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928396v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Malpeli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Dudognon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.12.032" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928832v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.05.036" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129972v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziguang Chen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Sun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Youssef" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM01893A" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129993v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Sch&#246;nhals" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-015-4671-4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173856v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dobircau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Herbinet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23952" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6CZVJP9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129983v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-015-4650-9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199668v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.S Puente" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rijal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Fatyeyeva" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.09.007" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156938v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01152" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130064v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arabeche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Saiter" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Michler" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adhikari" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.02.006" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52SP7H6M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199661v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500839p" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130057v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Meagher" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Landais" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23615" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-852CBQXT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114197v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivuni Kishor Kumar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Feller" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.01.036" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GJZQ3HL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330921v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhotel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delbreilh" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Youssef" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Saiter" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301016" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930173v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyue Jiang" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2827-z" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4XXFBRTR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156914v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prevosto" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Passaglia" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Couderc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.042605" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159353v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cr&#233;tois" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Follain" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebrun" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.07.009" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159348v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobircau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rupert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turner" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201350606" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5L5PKND6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114180v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Arabeche" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rameshwar Adhikari" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg H. Michler" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hiltner" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.01.045" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V4P5T9J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330955v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fernandez-Ballester" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp112025p" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114159v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sch&#246;nhals" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.041805" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159319v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.02.035" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVCSPMVM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159311v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Negahban" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzohra" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lacabanne" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-009-0060-1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159331v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manil Soufi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benzohra" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2009.06.135" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808431v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grenet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bern&#232;s" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2006.09.019" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156327v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grenet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Souza" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.03.046" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3SBD6RQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156329v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Saiter" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Grenet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200751217" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PJS844MZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601382v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2005.04.034" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGWR2S90-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114194v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bureau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zumailan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Saiter" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.01.096" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWSFBDJP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159290v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236660500345885" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159278v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogan Ogreten" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1763258" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187218v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakeshkumar Karunakaran" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/MSEC2020-8253" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295866v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295880v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420710v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;ve Ernault" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Daniel Pujols Gonzalez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061764v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045917" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294722v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02317874v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schamm&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766119v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwagpr.2017.7996089" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939501v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malpelli" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dudognon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468844v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940511v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940890v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delbreihl" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269156v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940951v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941027v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clevers" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rougeot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269145v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fernandes Nassar" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941131v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269157v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941046v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269153v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941095v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malpeli" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941049v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173852v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173857v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dobricau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Herbinet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courgneau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159413v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159408v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295934v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295936v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502021v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lubet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Renaux-Petel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine De-Paz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Mejres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter-Fourcin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2026.162989" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05310090v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Trubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Garda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Matkovska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gauthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lorieau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5c00888" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288441v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Qu&#233;lennec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delannoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpouve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202400528" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766109v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Guidotti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fosse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelina Soccio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gazzano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Siracusa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.111050" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573395v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Liard-Zmuda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Auble" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30741" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rod" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sibert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e40550" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573404v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Loic M. Avegnon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bedke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Minyard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.112992" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0233715" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0187941" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Quelennec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2023.110487" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272058v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Duan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133908" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092073v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Negahban" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Saiter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Strabala" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000607" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095807v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Esposito" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemechko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoga Sugama Salim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Causin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-023-02882-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020682v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugam Thiyagarajan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125835" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111741v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrett" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L.M. Avegnon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sealy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2023.04.020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042345v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Oumnas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duthoit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/appl.202200090" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202100230" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722947v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Arabeche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-021-02862-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722942v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L.M Avegnon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bapat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2022.04.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779180v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Araujo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sainlaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202200085" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779187v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Bras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gervais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00056C" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779120v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lotti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121907" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077837v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidur Rijal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.2c00691" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331591v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sareh Mahmoudian Moghaddam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Atawa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20210129" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03543481v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-021-02809-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192259v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vieille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ernault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D. Pujols Gonzalez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.108858" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187215v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roulon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Soulairol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavastre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cazes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13040472" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03268248v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lemierre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26103000" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331594v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Faraj" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demarest" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dontzoff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13142285" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331596v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.123225" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539613v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagihan Varol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122373" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355911v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Monnier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fatyeyeva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2020.5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032863v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Abdelmalek" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lat&#233;fa Zair" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Berrayah" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705720904098" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277312v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Golovchak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b00464" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178782v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Papkov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuris Dzenis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121638" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277318v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Hadidi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Mailand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayler Sundermann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Johnson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurucharan Madireddy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.06.169" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327086v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ramezani Dana" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Ben Azzouna" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2019.06.015" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129923v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Stockdale" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b08725" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154859v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Ernault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2019.03.035" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061741v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dhotel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02474" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857154v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schamm&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.7b00993" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01857176v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.12.013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061738v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Affouard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b00108" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061723v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Arturo Soto Puente" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dittmer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vernay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.10.020" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-928SCKVZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02048482v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Romanini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lorente" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b01271" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765957v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaucamp" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.07.075" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927923v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b05667" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766057v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b02247" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954223v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charlon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.09.045" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4X0WGFV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928417v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b04242" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178143v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumont" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016031" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954226v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00384" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130947v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Fatyeyeva" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.062502" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928396v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Malpeli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Dudognon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.12.032" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928832v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.05.036" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129993v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Sch&#246;nhals" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-015-4671-4" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129972v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziguang Chen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Sun" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Youssef" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM01893A" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129983v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-015-4650-9" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173856v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dobircau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Herbinet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23952" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6CZVJP9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199668v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.S Puente" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rijal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Fatyeyeva" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.09.007" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156938v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01152" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130064v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arabeche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Saiter" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Michler" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adhikari" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.02.006" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52SP7H6M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199661v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500839p" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130057v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Meagher" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Landais" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23615" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-852CBQXT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156914v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prevosto" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Passaglia" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Couderc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delbreilh" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.042605" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114197v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivuni Kishor Kumar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Feller" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.01.036" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GJZQ3HL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330921v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhotel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Youssef" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Saiter" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301016" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930173v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyue Jiang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2827-z" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4XXFBRTR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159353v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cr&#233;tois" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Follain" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebrun" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.07.009" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159348v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobircau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rupert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turner" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201350606" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5L5PKND6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114180v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Arabeche" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rameshwar Adhikari" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg H. Michler" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hiltner" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.01.045" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V4P5T9J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330955v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fernandez-Ballester" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp112025p" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114159v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sch&#246;nhals" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.041805" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159319v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.02.035" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVCSPMVM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159311v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Negahban" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzohra" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lacabanne" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-009-0060-1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159331v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manil Soufi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benzohra" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2009.06.135" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156327v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grenet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Souza" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.03.046" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3SBD6RQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808431v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grenet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bern&#232;s" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2006.09.019" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156329v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Saiter" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Grenet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200751217" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PJS844MZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601382v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2005.04.034" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGWR2S90-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114194v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bureau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zumailan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Saiter" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.01.096" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWSFBDJP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159290v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236660500345885" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159278v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogan Ogreten" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1763258" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187218v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakeshkumar Karunakaran" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/MSEC2020-8253" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295866v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295880v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420710v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;ve Ernault" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Daniel Pujols Gonzalez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061764v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045917" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294722v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02317874v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schamm&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766119v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwagpr.2017.7996089" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468844v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939501v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malpelli" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dudognon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940511v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940890v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delbreihl" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269156v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269145v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fernandes Nassar" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940951v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941027v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clevers" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rougeot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941046v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941131v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269157v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941095v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malpeli" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941049v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269153v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173852v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173857v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dobricau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Herbinet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courgneau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159413v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159408v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295934v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295936v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>