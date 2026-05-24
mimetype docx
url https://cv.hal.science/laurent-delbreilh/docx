--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -531,485 +531,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and properties of poly (alkylene trans-1,4-cyclohexanedicarboxylate)s with different glycolic subunits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception and validation of A 3d printed learning model of supra condylar fracture of children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Renaux-Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Guidotti</w:t>
+                <w:t xml:space="preserve">Agnès Liard-Zmuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Fosse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valentina Siracusa</w:t>
+                <w:t xml:space="preserve">Annabelle Auble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.111050⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (10), pp.e30741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e30741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766109v1</w:t>
+                <w:t xml:space="preserve">hal-04573395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception and validation of A 3d printed learning model of supra condylar fracture of children</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+                <w:t xml:space="preserve">Synthesis and properties of poly (alkylene trans-1,4-cyclohexanedicarboxylate)s with different glycolic subunits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Guidotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelina Soccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Liard-Zmuda</w:t>
+                <w:t xml:space="preserve">Massimo Gazzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Auble</w:t>
+                <w:t xml:space="preserve">Valentina Siracusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (10), pp.e30741. </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 230, pp.111050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e30741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.111050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573395v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-center evaluation of the first, low-cost, open source and totally 3D-printed pediatric laparoscopic trainer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of PVAc/EVA polymer series: Influence of the inter-/intra-molecular interaction ratio on the molecular mobility at the glass transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Trubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liubov Matkovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter-Fourcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e40550⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161 (20), pp.201101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0233715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842467v1</w:t>
+                <w:t xml:space="preserve">hal-04802317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of negative thermal expansion to design scaffolds for cultured meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Loic M. Avegnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Bedke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Minyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Garda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1018,193 +1001,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 242, pp.112992. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matdes.2024.112992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of PVAc/EVA polymer series: Influence of the inter-/intra-molecular interaction ratio on the molecular mobility at the glass transition</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-center evaluation of the first, low-cost, open source and totally 3D-printed pediatric laparoscopic trainer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Renaux-Petel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Sibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 161 (20), pp.201101. </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (24), pp.e40550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0233715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e40550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802317v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting the interdependence between volumetric contribution of fragility and cooperativity for polymeric segmental relaxation</w:t>
               </w:r>
@@ -1301,459 +1301,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass and sub-glass relaxation changes induced by thermal ageing of epoxy-amine polymer networks – A DMA study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traversing with quantitative fidelity through the glass transition of amorphous polymers: Modeling the thermodynamic dilatational flow of polycarbonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Quelennec</w:t>
+                <w:t xml:space="preserve">Mehrdad Negahban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Tognetti</w:t>
+                <w:t xml:space="preserve">Wenlong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Strabala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2023.110487⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67 (3), pp.749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1122/8.0000607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04271921v1</w:t>
+                <w:t xml:space="preserve">hal-04092073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of physical and chemical ageing on barrier properties of epoxy coating</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructural consequences of isothermal crystallization in homo- and co-polyesters based on 2,5- and 2,4-furandicarboxylic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+                <w:t xml:space="preserve">Aurélie Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Garda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133908⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.125835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2023.125835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272058v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traversing with quantitative fidelity through the glass transition of amorphous polymers: Modeling the thermodynamic dilatational flow of polycarbonate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enzymatic degradation and ageing of additively manufactured soy-based scaffolds for cell-cultured meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenlong Li</w:t>
+                <w:t xml:space="preserve">A. Garrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Saiter</w:t>
+                <w:t xml:space="preserve">K.L.M. Avegnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle Strabala</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.P. Sealy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 67 (3), pp.749. </w:t>
+              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1122/8.0000607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cirp.2023.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092073v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Chemical Composition on Molecular Mobility and Phase Coupling in Poly(3-hydroxybutyrate-co-3-hydroxyvalerate) and Poly(3-hydroxybutyrate-co-3-hydroxyhexanoate) with Different Comonomer Contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1837,2233 +1833,2237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural consequences of isothermal crystallization in homo- and co-polyesters based on 2,5- and 2,4-furandicarboxylic acid</w:t>
+                <w:t xml:space="preserve">Post‐curing and structural relaxation of epoxy networks during early stages of aging for civil engineering applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bourdet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Rose Garda</w:t>
+                <w:t xml:space="preserve">Sanaa Oumnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+                <w:t xml:space="preserve">Blandine Quelennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2023.125835⟩</w:t>
+              <w:t xml:space="preserve">Applied Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/appl.202200090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04020682v1</w:t>
+                <w:t xml:space="preserve">hal-04042345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic degradation and ageing of additively manufactured soy-based scaffolds for cell-cultured meat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Garrett</w:t>
+                <w:t xml:space="preserve">Effect of physical and chemical ageing on barrier properties of epoxy coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Quelennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.L.M. Avegnon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+                <w:t xml:space="preserve">Zhibo Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Sealy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cirp.2023.04.020⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 409, pp.133908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04111741v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post‐curing and structural relaxation of epoxy networks during early stages of aging for civil engineering applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Glass and sub-glass relaxation changes induced by thermal ageing of epoxy-amine polymer networks – A DMA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Quelennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Duthoit</w:t>
+                <w:t xml:space="preserve">Vincent Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 216, pp.110487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/appl.202200090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2023.110487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04042345v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Aging of an Epoxy Resin for Civil Engineering Applications from Fast Scanning Calorimetry Investigations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+                <w:t xml:space="preserve">Understanding biomanufacturing of soy-based scaffolds for cell-cultured meat by vat polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Sealy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.L.M Avegnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bapat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/masy.202100230⟩</w:t>
+              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71 (1), pp.209-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirp.2022.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077208v1</w:t>
+                <w:t xml:space="preserve">hal-03722942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Physical aging of multilayer polymer films—influence of layer thickness on enthalpy relaxation process, effect of confinement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khadidja Arabeche</w:t>
+                <w:t xml:space="preserve">Segmental Relaxation Dynamics in Amorphous Polylactide Exposed to UV Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Sainlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Richaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10965-021-02862-x⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 223 (16), pp.2200085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.202200085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722947v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding biomanufacturing of soy-based scaffolds for cell-cultured meat by vat polymerization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Garrett</w:t>
+                <w:t xml:space="preserve">Transition of elastomers from a rubber to glassy state under laser shock conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Le Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Bapat</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cirp.2022.04.001⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (31), pp.5782-5790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2SM00056C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722942v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmental Relaxation Dynamics in Amorphous Polylactide Exposed to UV Light</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+                <w:t xml:space="preserve">Cooperativity and fragility in furan-based polyesters with different glycolic subunits as compared to their terephthalic counterparts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelina Soccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 597, pp.121907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/macp.202200085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03779180v1</w:t>
+                <w:t xml:space="preserve">hal-03779120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition of elastomers from a rubber to glassy state under laser shock conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Fosse</w:t>
+                <w:t xml:space="preserve">Multiscale Analysis of Segmental Relaxation in PC/PETg Multilayers: Evidence of Immiscible Nanodroplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bidur Rijal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2SM00056C⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (15), pp.6562-6572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.2c00691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779187v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperativity and fragility in furan-based polyesters with different glycolic subunits as compared to their terephthalic counterparts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical Aging of an Epoxy Resin for Civil Engineering Applications from Fast Scanning Calorimetry Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blandine Quelennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121907⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Times of Polymers and Composites (TOP), 405 (1), pp.2100230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/masy.202100230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779120v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Analysis of Segmental Relaxation in PC/PETg Multilayers: Evidence of Immiscible Nanodroplets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bidur Rijal</w:t>
+                <w:t xml:space="preserve">Correction to: Physical aging of multilayer polymer films—influence of layer thickness on enthalpy relaxation process, effect of confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Arabeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55 (15), pp.6562-6572. </w:t>
+              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.2c00691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10965-021-02862-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077837v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragility of short‐chain poly(lactic acid)s derivatives by combining dielectric spectroscopy and fast scanning calorimetry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bienvenu Atawa</w:t>
+                <w:t xml:space="preserve">Physical aging of multilayer polymer films—influence of layer thickness on enthalpy relaxation process, effect of confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Arabeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Baer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pol.20210129⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (11), pp.431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10965-021-02809-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331591v1</w:t>
+                <w:t xml:space="preserve">hal-03543481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical aging of multilayer polymer films—influence of layer thickness on enthalpy relaxation process, effect of confinement</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the improvement of thermo-mechanical behavior of carbon/polyphenylene sulfide laminated composites upon annealing at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-D. Pujols Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10965-021-02809-2⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 216, pp.108858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2021.108858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543481v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the improvement of thermo-mechanical behavior of carbon/polyphenylene sulfide laminated composites upon annealing at high temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production of Reproducible Filament Batches for the Fabrication of 3D Printed Oral Forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ernault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+                <w:t xml:space="preserve">Stéphane Roulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-D. Pujols Gonzalez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonella Esposito</w:t>
+                <w:t xml:space="preserve">Ian Soulairol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2021.108858⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13040472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192259v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of Reproducible Filament Batches for the Fabrication of 3D Printed Oral Forms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">D-Sorbitol Physical Properties Effects on Filaments Used by 3D Printing Process for Personalized Medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Soulairol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Roulon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lavastre</w:t>
+                <w:t xml:space="preserve">Maxime Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Léna Lemierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Payre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13040472⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (10), pp.3000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26103000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187215v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03268248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D-Sorbitol Physical Properties Effects on Filaments Used by 3D Printing Process for Personalized Medicine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cazes</w:t>
+                <w:t xml:space="preserve">Water-Induced Breaking of Interfacial Cohesiveness in a Poly(lactic acid)/Miscanthus Fibers Biocomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Faraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Lemierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Payre</w:t>
+                <w:t xml:space="preserve">Clément Demarest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dontzoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Garda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26103000⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (14), pp.2285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym13142285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03268248v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-Induced Breaking of Interfacial Cohesiveness in a Poly(lactic acid)/Miscanthus Fibers Biocomposite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Rose Garda</w:t>
+                <w:t xml:space="preserve">Molecular mobility in amorphous biobased copolyesters obtained with 2,5- and 2,4-furandicarboxylate acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym13142285⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 213, pp.123225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.123225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331594v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mobility in amorphous biobased copolyesters obtained with 2,5- and 2,4-furandicarboxylate acid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steven Araujo</w:t>
+                <w:t xml:space="preserve">Fragility of short‐chain poly(lactic acid)s derivatives by combining dielectric spectroscopy and fast scanning calorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sareh Mahmoudian Moghaddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t>
+                <w:t xml:space="preserve">Blandine Quelennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienvenu Atawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonella Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 213, pp.123225. </w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (14), pp.1571-1577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.123225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pol.20210129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331596v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphous rigidification and cooperativity drop in semi−crystalline plasticized polylactide</w:t>
               </w:r>
@@ -4075,51 +4075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagihan Varol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4177,1125 +4177,1125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlight of primary and secondary relaxations in amorphous stereocomplex polylactides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nagihan Varol</w:t>
+                <w:t xml:space="preserve">Physical and rheological properties of biodegradable poly(butylene succinate)/Alfa fiber composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Arabeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Monnier</w:t>
+                <w:t xml:space="preserve">Fatiha Abdelmalek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Fatyeyeva</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Latéfa Zair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Berrayah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Express Polymer Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2020.5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.089270572090409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0892705720904098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355911v1</w:t>
+                <w:t xml:space="preserve">hal-03032863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and rheological properties of biodegradable poly(butylene succinate)/Alfa fiber composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Abdelmalek</w:t>
+                <w:t xml:space="preserve">Highlight of primary and secondary relaxations in amorphous stereocomplex polylactides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagihan Varol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Latéfa Zair</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Berrayah</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Fatyeyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.089270572090409. </w:t>
+              <w:t xml:space="preserve">Express Polymer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), pp.48-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0892705720904098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2020.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032863v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperativity Scaling and Free Volume in Plasticized Polylactide</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low velocity impact of ABS after shot peening predefined layers during additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Golovchak</w:t>
+                <w:t xml:space="preserve">Haitham Hadidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brady Mailand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayler Sundermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethan Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurucharan Madireddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.9b00464⟩</w:t>
+              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34, pp.594-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.06.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277312v1</w:t>
+                <w:t xml:space="preserve">hal-02277318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric and calorimetric signatures of chain orientation in strong and tough ultrafine electrospun polyacrylonitrile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+                <w:t xml:space="preserve">Polymer additive manufacturing of ABS structure: Influence of printing direction on mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Ramezani Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yuris Dzenis</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouldi Ben Azzouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.121638⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44, pp.288-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2019.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178782v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low velocity impact of ABS after shot peening predefined layers during additive manufacturing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gurucharan Madireddy</w:t>
+                <w:t xml:space="preserve">Quantifying Polymer Chain Orientation in Strong and Tough Nanofibers with Low Crystallinity: Toward Next Generation Nanostructured Superfibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitry Papkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor Stockdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.8b08725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2019.06.169⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02277318v1</w:t>
+                <w:t xml:space="preserve">hal-02129923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer additive manufacturing of ABS structure: Influence of printing direction on mechanical properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mouldi Ben Azzouna</w:t>
+                <w:t xml:space="preserve">Determination of the equilibrium enthalpy of melting of two-phase semi-crystalline polymers by fast scanning calorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guillet</w:t>
+                <w:t xml:space="preserve">Esteve Ernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44, pp.288-298. </w:t>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 677, pp.67-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2019.06.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2019.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327086v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Polymer Chain Orientation in Strong and Tough Nanofibers with Low Crystallinity: Toward Next Generation Nanostructured Superfibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitry Papkov</w:t>
+                <w:t xml:space="preserve">Cooperativity Scaling and Free Volume in Plasticized Polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Steven Araujo</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taylor Stockdale</w:t>
+                <w:t xml:space="preserve">Roman Golovchak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (16), pp.6107-6115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.8b08725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.9b00464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129923v1</w:t>
+                <w:t xml:space="preserve">hal-02277312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the equilibrium enthalpy of melting of two-phase semi-crystalline polymers by fast scanning calorimetry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bourdet</w:t>
+                <w:t xml:space="preserve">Dielectric and calorimetric signatures of chain orientation in strong and tough ultrafine electrospun polyacrylonitrile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitry Papkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esteve Ernault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+                <w:t xml:space="preserve">Yuris Dzenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 677, pp.67-78. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.121638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tca.2019.03.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.121638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154859v1</w:t>
+                <w:t xml:space="preserve">hal-02178782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the Gap between the Activation Energy Measured in the Liquid and the Glassy States by Adding a Plasticizer to Polylactide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5411,51 +5411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5513,969 +5513,969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitrification of two active pharmaceutical ingredients by fast scanning calorimetry: From structural relaxation to nucleation phenomena</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Mobility in Amorphous Biobased Poly(ethylene 2,5-furandicarboxylate) and Poly(ethylene 2,4-furandicarboxylate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Monnier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+                <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.12.013⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (5), pp.1937-1945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.8b00108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857176v1</w:t>
+                <w:t xml:space="preserve">hal-02061738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Mobility in Amorphous Biobased Poly(ethylene 2,5-furandicarboxylate) and Poly(ethylene 2,4-furandicarboxylate)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t>
+                <w:t xml:space="preserve">Vitrification of two active pharmaceutical ingredients by fast scanning calorimetry: From structural relaxation to nucleation phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (5), pp.1937-1945. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 536 (1), pp.426 - 433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.8b00108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061738v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural properties and dielectric relaxations of partially fluorinated copolymers</w:t>
+                <w:t xml:space="preserve">Enhancement of the Physical and Chemical Stability of Amorphous Drug–Polymer Mixtures via Cryogenic Comilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Arturo Soto Puente</w:t>
+                <w:t xml:space="preserve">Michela Romanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Lorente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Vernay</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.10.020⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (22), pp.9382-9392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.8b01271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02061723v1</w:t>
+                <w:t xml:space="preserve">hal-02048482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of the Physical and Chemical Stability of Amorphous Drug–Polymer Mixtures via Cryogenic Comilling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructural properties and dielectric relaxations of partially fluorinated copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Arturo Soto Puente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Dittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michela Romanini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valérie Dupray</w:t>
+                <w:t xml:space="preserve">Sébastien Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 157, pp.50-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2018.10.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.8b01271⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02048482v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compactness/density assessment of newly-paved highway containing recycled asphalt pavement by means of non-nuclear method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steven Araujo</w:t>
+                <w:t xml:space="preserve">Molecular Mobility of an Amorphous Chiral Pharmaceutical Compound: Impact of Chirality and Chemical Purity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Beaucamp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.07.075⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (32), pp.7729 - 7740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b05667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765957v1</w:t>
+                <w:t xml:space="preserve">hal-01927923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Mobility of an Amorphous Chiral Pharmaceutical Compound: Impact of Chirality and Chemical Purity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Viel</w:t>
+                <w:t xml:space="preserve">Insights on the Physical State Reached by an Active Pharmaceutical Ingredient upon High-Energy Milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 121 (32), pp.7729 - 7740. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b05667⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 121 (19), pp.5142 - 5150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b02247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927923v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on the Physical State Reached by an Active Pharmaceutical Ingredient upon High-Energy Milling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+                <w:t xml:space="preserve">Compactness/density assessment of newly-paved highway containing recycled asphalt pavement by means of non-nuclear method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (19), pp.5142 - 5150. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 154, pp.1151 - 1163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.7b02247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.07.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766057v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Crystallinity on the Dielectric Relaxations of Poly(Butylene Succinate) and Poly[(Butylene Succinate)- Co -(Butylene Adipate)]</w:t>
               </w:r>
@@ -6646,51 +6646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tognetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6741,51 +6741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock permittivity characterization and application of electromagnetic mixing models for density/compactness assessment of HMA by means of step‐frequency radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7003,1207 +7003,1207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated and cooperative motions in segmental relaxation: Influence of constitutive unit weight and intermolecular interactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bienvenu Atawa</w:t>
+                <w:t xml:space="preserve">Transformation of an active pharmaceutical ingredient upon high-energy milling: A process-induced disorder in Biclotymol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Malpeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Dudognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kateryna Fatyeyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.062502⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 499 (1-2), pp.67 - 73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.12.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130947v1</w:t>
+                <w:t xml:space="preserve">hal-01928396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of an active pharmaceutical ingredient upon high-energy milling: A process-induced disorder in Biclotymol</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Malpeli</w:t>
+                <w:t xml:space="preserve">Correlated and cooperative motions in segmental relaxation: Influence of constitutive unit weight and intermolecular interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bidur Rijal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Arturo Soto Puente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienvenu Atawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Dudognon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+                <w:t xml:space="preserve">Kateryna Fatyeyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 499 (1-2), pp.67 - 73. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (6), pp.062502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.12.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.062502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928396v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization kinetics and molecular mobility of an amorphous active pharmaceutical ingredient: A case study with Biclotymol</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Malpeli</w:t>
+                <w:t xml:space="preserve">Quasi-isothermal and heat–cool protocols from MT-DSC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bidur Rijal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Schönhals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.05.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 121 (1), pp.381-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-015-4671-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928832v1</w:t>
+                <w:t xml:space="preserve">hal-02129993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-isothermal and heat–cool protocols from MT-DSC</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">From monomers to self-assembled monolayers: the evolution of molecular mobility with structural confinements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziguang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianing Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulos Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-015-4671-4⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (4), pp.719-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4SM01893A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129993v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From monomers to self-assembled monolayers: the evolution of molecular mobility with structural confinements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Saiter</w:t>
+                <w:t xml:space="preserve">Molecular mobility and physical ageing of plasticized poly(lactide)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Dobircau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Herbinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4SM01893A⟩</w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55 (4), pp.858-865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.23952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129972v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Flash DSC, DSC and broadband dielectric spectroscopy to determine fragility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidur Rijal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 121 (1), pp.453-461. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10973-015-4650-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mobility and physical ageing of plasticized poly(lactide)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loïc Le Pluart</w:t>
+                <w:t xml:space="preserve">Segmental mobility and glass transition of poly(ethylene-vinyl acetate) copolymers : Is there a continuum in the dynamic glass transitions from PVAc to PE?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A.S Puente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Rijal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Fatyeyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76, pp.213-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pen.23952⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01173856v1</w:t>
+                <w:t xml:space="preserve">hal-01199668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmental mobility and glass transition of poly(ethylene-vinyl acetate) copolymers : Is there a continuum in the dynamic glass transitions from PVAc to PE?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B Rijal</w:t>
+                <w:t xml:space="preserve">Dynamic Heterogeneity and Cooperative Length Scale at Dynamic Glass Transition in Glass Forming Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bidur Rijal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 76, pp.213-219. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (22), pp.8219-8231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b01152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199668v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Heterogeneity and Cooperative Length Scale at Dynamic Glass Transition in Glass Forming Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bidur Rijal</w:t>
+                <w:t xml:space="preserve">Crystallization kinetics and molecular mobility of an amorphous active pharmaceutical ingredient: A case study with Biclotymol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Malpeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (22), pp.8219-8231. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 490 (1-2), pp.248 - 257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b01152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156938v1</w:t>
+                <w:t xml:space="preserve">hal-01928832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragility and molecular mobility in micro- and nano-layered PC/PMMA films</w:t>
               </w:r>
@@ -8374,51 +8374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8465,51 +8465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic loss of toughness with physical aging of work toughened polycarbonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Strabala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shawn Meagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8517,51 +8517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Negahban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 54 (4), pp.794-804. </w:t>
@@ -8611,51 +8611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperativity length scale in nanocomposites: Interfacial and confinement effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Prevosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8771,51 +8771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadasivuni Kishor Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8885,307 +8885,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly of organic-inorganic hybrid nanolayers: effect of endgroup polarity on nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal growth of organic supramolecular crystals with screw dislocations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulos Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dhotel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.M. Saiter</w:t>
+                <w:t xml:space="preserve">Jinyue Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (1), pp.301 - 305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-012-2827-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330921v1</w:t>
+                <w:t xml:space="preserve">hal-01930173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal growth of organic supramolecular crystals with screw dislocations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boulos Youssef</w:t>
+                <w:t xml:space="preserve">Self-assembly of organic-inorganic hybrid nanolayers: effect of endgroup polarity on nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinyue Jiang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Coquerel</w:t>
+                <w:t xml:space="preserve">B. Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-012-2827-z⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.01016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01930173v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric relaxations in polyhydroxyalkanoates/organoclay nanocomposites</w:t>
               </w:r>
@@ -9649,51 +9649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Fernandez-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulos Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 115 (21), pp.10351-10356. </w:t>
@@ -9731,51 +9731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of the characteristic length scale for glassy dynamics: Combination of dielectric and specific heat spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9859,429 +9859,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of multi-filament copper matrix–polyethylene fibres composite wire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glass transition investigated by a combined protocol using thermostimulated depolarization currents and differential scanning calorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pareige</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Saiter</w:t>
+                <w:t xml:space="preserve">M. Negahban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzohra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Lacabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2009.02.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96 (3), pp.865-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-009-0060-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02159319v1</w:t>
+                <w:t xml:space="preserve">hal-02159311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass transition investigated by a combined protocol using thermostimulated depolarization currents and differential scanning calorimetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relaxation modes in glassy polymers: A temporal analysis by the simplex method of isothermal depolarisation current measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manil Soufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benzohra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.M. Saiter</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-009-0060-1⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 404 (20), pp.3679-3683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2009.06.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159311v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxation modes in glassy polymers: A temporal analysis by the simplex method of isothermal depolarisation current measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manil Soufi</w:t>
+                <w:t xml:space="preserve">Fabrication and characterization of multi-filament copper matrix–polyethylene fibres composite wire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Benzohra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Saiter</w:t>
+                <w:t xml:space="preserve">Philippe Pareige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69 (7-8), pp.1218-1224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2009.02.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2009.06.135⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02159331v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation in poly-(ethylene terephthalate glycol)/montmorillonite nanocomposites studied by dielectric methods</w:t>
               </w:r>
@@ -10293,51 +10293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10452,51 +10452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10586,51 +10586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean J. Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allisson Saiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10683,415 +10683,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragility of a thermoplastic polymer. Influence of main chain rigidity in polycarbonate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of macromolecular orientation on the structural relaxation mechanisms of poly(ethylene terephthalate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Saiter</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zumailan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. M Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2005.04.034⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (9), pp.3090-3095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2005.01.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601382v1</w:t>
+                <w:t xml:space="preserve">hal-02114194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of macromolecular orientation on the structural relaxation mechanisms of poly(ethylene terephthalate)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Secondary Retardation/Relaxation Processes in Bisphenol A Polycarbonate: Thermostimulated Creep and Dynamic Mechanical Analysis Combined Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.M. M Saiter</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Lacabanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 46 (9), pp.3090-3095. </w:t>
+              <w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10 (1-2), pp.41-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2005.01.096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10236660500345885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02114194v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary Retardation/Relaxation Processes in Bisphenol A Polycarbonate: Thermostimulated Creep and Dynamic Mechanical Analysis Combined Investigations</w:t>
+                <w:t xml:space="preserve">Fragility of a thermoplastic polymer. Influence of main chain rigidity in polycarbonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Lacabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Saiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 59 (23), pp.2881-2885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2005.04.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10236660500345885⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02159290v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a thermostimulated creep measurement system using magnetic fields for polymers</w:t>
               </w:r>
@@ -11103,51 +11103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dogan Ogreten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Lacabanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 75 (7), pp.2271-2275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11213,90 +11213,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Mechanical Analysis of ABS From Hybrid Additive Manufacturing by Fused Filament Fabrication and Shot Peening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitham Hadidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brady Mailand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayler Sundermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethan Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakeshkumar Karunakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11373,64 +11373,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoga Sugama Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteve Ernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11485,77 +11485,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Molecular Weights on the Physical Properties and Microstructure of Poly(lactic acid)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoga Sugama Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteve Ernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11610,51 +11610,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la fraction amorphe rigide sur le comportement à rupture de composites Carbone/PPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estève Ernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11731,51 +11731,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation dynamics in plasticized polylactide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11852,77 +11852,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la Fraction Amorphe Rigide sur les Propriétés Mécaniques d'un Composite Carbone/Polysulfure de Phenylène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteve Ernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoga Sugama Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11977,77 +11977,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la cinétique de cristallisation et de la dynamique moléculaire du poly(éthylène-2,5-furandicarboxylate) biosourcés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12102,103 +12102,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric study of the compactness assessment of a new road containing recycled asphalt pavement through non-nuclear method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaucamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Fauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 9th International Workshop on Advanced Ground Penetrating Radar (IWAGPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Edinburgh, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12226,277 +12226,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation d’un principe actif sous broyage haute-énergie : cas du Biclotymol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+                <w:t xml:space="preserve">Transformation of an active pharmaceutical ingredient upon high-energy milling: a case study with Biclotymol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malpelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dudognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRISTAL 8 (Cristallisation et précipitation industrielles)</w:t>
+              <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468844v1</w:t>
+                <w:t xml:space="preserve">hal-01939501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of an active pharmaceutical ingredient upon high-energy milling: a case study with Biclotymol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Delbreilh</w:t>
+                <w:t xml:space="preserve">Transformation d’un principe actif sous broyage haute-énergie : cas du Biclotymol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Malpeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Dudognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielles (CRISTAL-8)</w:t>
+              <w:t xml:space="preserve">CRISTAL 8 (Cristallisation et précipitation industrielles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939501v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of molecular mobility and fragility on physical stability of two amorphous pharmaceuticals in the supercooled and glassy states</w:t>
               </w:r>
@@ -12597,1032 +12597,1045 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">7.Effects of milling on polymorphism of biclotymol</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Coquerel</w:t>
+                <w:t xml:space="preserve">Role of plasticizing molecules on the amorphous phase dynamics of polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Polychar 22 World Forum on Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stellenbosch University. ZAF., Apr 2014, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940890v1</w:t>
+                <w:t xml:space="preserve">hal-01269156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of plasticizing molecules on the amorphous phase dynamics of polylactide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure, amorphous phase dynamics and barrier properties in multilayer coextruded polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polychar 22 World Forum on Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stellenbosch University. ZAF., Apr 2014, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269156v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure, amorphous phase dynamics and barrier properties in multilayer coextruded polylactide</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystallization and phase transitions of Biclotymol polymorphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polychar 22 World Forum on Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stellenbosch University. ZAF., Apr 2014, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">JCAT (Journées de Calorimétrie et d’Analyse Thermique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269145v1</w:t>
+                <w:t xml:space="preserve">hal-01940951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization and phase transitions of Biclotymol polymorphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Delbreilh</w:t>
+                <w:t xml:space="preserve">Order-Disorder transitions: investigations in a series of triazole ketones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dupray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAT (Journées de Calorimétrie et d’Analyse Thermique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">CGOM-11 (Crystal Growth of Organic Molecules)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940951v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order-Disorder transitions: investigations in a series of triazole ketones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Order-Disorder Transition Investigated by Temperature Resolved Second Harmonic Generation (TR-SHG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clevers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Clevers</w:t>
+                <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Rougeot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Dupray</w:t>
+                <w:t xml:space="preserve">F. Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Taulelle</w:t>
+                <w:t xml:space="preserve">C. Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CGOM-11 (Crystal Growth of Organic Molecules)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Journées CNRS Cristech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941027v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mobility, crystallization kinetics and physical stability of amorphous Biclotymol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Dargent</w:t>
+                <w:t xml:space="preserve">Thermally stimulated depolarization currents and dielectric spectroscopy analysis of plasticized amorphous polylactide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condensed Matter 2014 (25th Conference of the Condensed Matter Division)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">45. French Conference on Calorimetry and Thermal Analysis (JCAT 45)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français d’Études et d’Applications des Polymères. FRA., May 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941046v1</w:t>
+                <w:t xml:space="preserve">hal-01269157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order-Disorder Transition Investigated by Temperature Resolved Second Harmonic Generation (TR-SHG)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Martineau</w:t>
+                <w:t xml:space="preserve">Molecular mobility, crystallization kinetics and physical stability of amorphous Biclotymol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées CNRS Cristech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Autrans, France</w:t>
+              <w:t xml:space="preserve">Condensed Matter 2014 (25th Conference of the Condensed Matter Division)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941131v1</w:t>
+                <w:t xml:space="preserve">hal-01941046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally stimulated depolarization currents and dielectric spectroscopy analysis of plasticized amorphous polylactide</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal and physical stability of amorphous Biclotymol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Couvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. French Conference on Calorimetry and Thermal Analysis (JCAT 45)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français d’Études et d’Applications des Polymères. FRA., May 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">Condensed Matter 2014 (25th Conference of the Condensed Matter Division)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269157v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of Biclotymol: from high-energy milling to supercooled melt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schammé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Couvrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Malpeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13641,299 +13654,286 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIWIC (21st International Workshop on Industrial Crystallization)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and physical stability of amorphous Biclotymol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Coquerel</w:t>
+                <w:t xml:space="preserve">Crystalline forms of the amorphous phase behavior in PLA films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Fernandes Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delbreilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condensed Matter 2014 (25th Conference of the Condensed Matter Division)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">45. French Conference on Calorimetry and Thermal Analysis (JCAT 45)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français d’Études et d’Applications des Polymères. FRA., May 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941049v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystalline forms of the amorphous phase behavior in PLA films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Domenek</w:t>
+                <w:t xml:space="preserve">7.Effects of milling on polymorphism of biclotymol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schammé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dupray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delbreihl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. French Conference on Calorimetry and Thermal Analysis (JCAT 45)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français d’Études et d’Applications des Polymères. FRA., May 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">XXXX èmes JEEP (Joint European days on Equilibrium between Phases)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269153v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphous phase molecular mobility of palsticized poly(lactic acid)</w:t>
               </w:r>
@@ -14191,51 +14191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Lacabanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2005 12th International Symposium on Electrets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Salvador, Brazil. pp.491-494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14286,51 +14286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Lacabanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2004 IEEE International Conference on Solid Dielectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Toulouse, France. pp.75-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14426,51 +14426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOPOL2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14534,51 +14534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delbreilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCAT50</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Saint Valery en Caux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14772,51 +14772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502021v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lubet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Renaux-Petel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine De-Paz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Mejres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter-Fourcin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2026.162989" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05310090v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Trubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Garda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Matkovska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gauthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lorieau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5c00888" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288441v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Qu&#233;lennec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delannoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpouve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202400528" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766109v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Guidotti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fosse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelina Soccio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gazzano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Siracusa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.111050" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573395v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Liard-Zmuda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Auble" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30741" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rod" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sibert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e40550" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573404v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Loic M. Avegnon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bedke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Minyard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.112992" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0233715" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0187941" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Quelennec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2023.110487" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272058v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Duan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133908" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092073v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Negahban" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Saiter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Strabala" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000607" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095807v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Esposito" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemechko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoga Sugama Salim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Causin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-023-02882-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020682v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugam Thiyagarajan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125835" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111741v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrett" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L.M. Avegnon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sealy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2023.04.020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042345v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Oumnas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duthoit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/appl.202200090" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202100230" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722947v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Arabeche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-021-02862-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722942v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L.M Avegnon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bapat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2022.04.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779180v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Araujo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sainlaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202200085" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779187v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Bras" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gervais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00056C" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779120v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lotti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121907" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077837v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidur Rijal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.2c00691" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331591v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sareh Mahmoudian Moghaddam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Atawa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20210129" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03543481v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-021-02809-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192259v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vieille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ernault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D. Pujols Gonzalez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.108858" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187215v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roulon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Soulairol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavastre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cazes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13040472" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03268248v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lemierre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26103000" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331594v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Faraj" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demarest" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dontzoff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13142285" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331596v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.123225" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539613v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagihan Varol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122373" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355911v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Monnier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fatyeyeva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2020.5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032863v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Abdelmalek" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lat&#233;fa Zair" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Berrayah" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705720904098" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277312v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Golovchak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b00464" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178782v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Papkov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuris Dzenis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121638" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277318v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Hadidi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Mailand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayler Sundermann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Johnson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurucharan Madireddy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.06.169" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327086v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ramezani Dana" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Ben Azzouna" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2019.06.015" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129923v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Stockdale" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b08725" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154859v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Ernault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2019.03.035" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061741v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dhotel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02474" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857154v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schamm&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.7b00993" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01857176v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.12.013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061738v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Affouard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b00108" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061723v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Arturo Soto Puente" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dittmer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vernay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.10.020" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-928SCKVZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02048482v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Romanini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lorente" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b01271" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765957v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaucamp" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.07.075" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927923v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b05667" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766057v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b02247" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954223v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charlon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.09.045" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4X0WGFV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928417v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b04242" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178143v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumont" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016031" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954226v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00384" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130947v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Fatyeyeva" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.062502" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928396v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Malpeli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Dudognon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.12.032" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928832v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.05.036" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129993v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Sch&#246;nhals" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-015-4671-4" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129972v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziguang Chen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Sun" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Youssef" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM01893A" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129983v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-015-4650-9" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173856v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dobircau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Herbinet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23952" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6CZVJP9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199668v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.S Puente" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rijal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Fatyeyeva" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.09.007" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156938v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01152" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130064v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arabeche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Saiter" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Michler" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adhikari" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.02.006" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52SP7H6M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199661v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500839p" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130057v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Meagher" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Landais" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23615" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-852CBQXT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156914v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prevosto" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Passaglia" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Couderc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delbreilh" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.042605" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114197v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivuni Kishor Kumar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Feller" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.01.036" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GJZQ3HL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330921v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhotel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Youssef" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Saiter" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301016" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930173v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyue Jiang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2827-z" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4XXFBRTR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159353v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cr&#233;tois" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Follain" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebrun" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.07.009" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159348v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobircau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rupert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turner" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201350606" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5L5PKND6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114180v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Arabeche" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rameshwar Adhikari" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg H. Michler" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hiltner" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.01.045" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V4P5T9J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330955v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fernandez-Ballester" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp112025p" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114159v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sch&#246;nhals" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.041805" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159319v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.02.035" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVCSPMVM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159311v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Negahban" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzohra" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lacabanne" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-009-0060-1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159331v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manil Soufi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benzohra" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamou" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2009.06.135" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156327v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grenet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Souza" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.03.046" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3SBD6RQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808431v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grenet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bern&#232;s" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2006.09.019" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156329v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Saiter" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Grenet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200751217" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PJS844MZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601382v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2005.04.034" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGWR2S90-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114194v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bureau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zumailan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Saiter" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.01.096" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWSFBDJP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159290v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236660500345885" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159278v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogan Ogreten" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1763258" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187218v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakeshkumar Karunakaran" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/MSEC2020-8253" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295866v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295880v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420710v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;ve Ernault" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Daniel Pujols Gonzalez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061764v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045917" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294722v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02317874v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schamm&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766119v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwagpr.2017.7996089" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468844v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939501v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malpelli" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dudognon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940511v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940890v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delbreihl" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269156v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269145v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fernandes Nassar" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940951v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941027v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clevers" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rougeot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941046v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941131v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269157v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941095v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malpeli" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941049v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269153v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173852v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173857v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dobricau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Herbinet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courgneau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159413v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159408v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295934v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295936v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502021v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lubet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Renaux-Petel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine De-Paz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Mejres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter-Fourcin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpedsurg.2026.162989" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05310090v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Trubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Garda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Matkovska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gauthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lorieau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5c00888" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288441v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Qu&#233;lennec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delannoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpouve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202400528" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573395v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Liard-Zmuda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Auble" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30741" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766109v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Guidotti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fosse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelina Soccio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gazzano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Siracusa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.111050" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0233715" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573404v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Loic M. Avegnon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bedke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Minyard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.112992" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rod" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sibert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e40550" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0187941" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092073v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Negahban" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Saiter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Strabala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000607" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020682v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugam Thiyagarajan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.125835" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111741v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrett" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L.M. Avegnon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Sealy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2023.04.020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095807v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Esposito" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemechko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoga Sugama Salim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Causin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-023-02882-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042345v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Oumnas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Quelennec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duthoit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/appl.202200090" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272058v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Duan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Briffaut" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133908" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271921v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2023.110487" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722942v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L.M Avegnon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bapat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2022.04.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779180v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Araujo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sainlaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.202200085" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779187v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Le Bras" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gervais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00056C" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779120v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lotti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121907" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077837v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidur Rijal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Sollogoub" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.2c00691" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077208v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.202100230" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722947v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Arabeche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-021-02862-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03543481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-021-02809-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192259v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vieille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ernault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-D. Pujols Gonzalez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.108858" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187215v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roulon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Soulairol" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavastre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cazes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13040472" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03268248v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lemierre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26103000" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331594v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Faraj" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demarest" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dontzoff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13142285" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331596v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.123225" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331591v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sareh Mahmoudian Moghaddam" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Atawa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20210129" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539613v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagihan Varol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guinault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122373" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032863v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Abdelmalek" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lat&#233;fa Zair" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Berrayah" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705720904098" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355911v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Monnier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fatyeyeva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2020.5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277318v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Hadidi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Mailand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayler Sundermann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Johnson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurucharan Madireddy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.06.169" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327086v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ramezani Dana" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Ben Azzouna" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2019.06.015" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129923v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Papkov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Stockdale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.8b08725" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154859v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Ernault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2019.03.035" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277312v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Golovchak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b00464" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178782v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuris Dzenis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121638" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061741v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dhotel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b02474" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857154v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Schamm&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.7b00993" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061738v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Affouard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b00108" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01857176v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Monnier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Viel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.12.013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02048482v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Romanini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lorente" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b01271" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061723v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Arturo Soto Puente" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dittmer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vernay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2018.10.020" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-928SCKVZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01927923v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dargent" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b05667" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766057v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b02247" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765957v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaucamp" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.07.075" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954223v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charlon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.09.045" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4X0WGFV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928417v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joubert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b04242" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178143v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumont" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2016031" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954226v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b00384" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928396v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Malpeli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Dudognon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.12.032" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130947v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Fatyeyeva" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.062502" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129993v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Sch&#246;nhals" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-015-4671-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129972v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziguang Chen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Sun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Youssef" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM01893A" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173856v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dobircau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Herbinet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23952" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6CZVJP9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129983v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-015-4650-9" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199668v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.S Puente" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rijal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Fatyeyeva" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.09.007" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156938v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01152" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928832v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.05.036" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130064v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arabeche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Saiter" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Michler" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adhikari" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.02.006" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52SP7H6M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199661v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma500839p" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130057v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Meagher" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Landais" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23615" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-852CBQXT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156914v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prevosto" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Passaglia" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Couderc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delbreilh" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.042605" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114197v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivuni Kishor Kumar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Feller" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.01.036" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GJZQ3HL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930173v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyue Jiang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-012-2827-z" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4XXFBRTR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330921v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhotel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Youssef" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Saiter" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301016" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159353v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cr&#233;tois" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dargent" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Follain" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebrun" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.07.009" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159348v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobircau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rupert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turner" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201350606" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5L5PKND6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114180v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Arabeche" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rameshwar Adhikari" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg H. Michler" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hiltner" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.01.045" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V4P5T9J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330955v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Li" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Fernandez-Ballester" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp112025p" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114159v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sch&#246;nhals" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.81.041805" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159311v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Negahban" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzohra" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lacabanne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-009-0060-1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159331v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manil Soufi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benzohra" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2009.06.135" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159319v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pareige" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.02.035" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVCSPMVM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156327v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grenet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Souza" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2007.03.046" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3SBD6RQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808431v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grenet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bern&#232;s" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2006.09.019" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156329v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Saiter" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Grenet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200751217" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PJS844MZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114194v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bureau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zumailan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. M Saiter" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.01.096" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWSFBDJP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159290v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236660500345885" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601382v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2005.04.034" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGWR2S90-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159278v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dogan Ogreten" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1763258" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187218v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakeshkumar Karunakaran" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/MSEC2020-8253" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295866v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295880v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420710v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;ve Ernault" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Daniel Pujols Gonzalez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061764v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045917" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294722v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02317874v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schamm&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766119v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iwagpr.2017.7996089" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01939501v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malpelli" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dudognon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468844v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940511v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269156v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269145v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Fernandes Nassar" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940951v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941027v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clevers" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rougeot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941131v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269157v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941046v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941049v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941095v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malpeli" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269153v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01940890v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delbreihl" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173852v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173857v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dobricau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Herbinet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Courgneau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159413v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159408v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295934v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295936v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>