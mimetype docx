--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent DELIERE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">INRAE - Ingénieur de Recherche - UMR Santé et Agroécologie du Vignoble / UE Vigne Bordeaux</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4696-8511</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological performances of low pesticide used grapevine systems adapted to six diverse regional contexts in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 234, pp.104690. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2026.104690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital droplet PCR quantification and field-scale spatial distribution of &amp;lt;i&amp;gt;Plasmopara viticola&amp;lt;/i&amp;gt; oospores in vineyard soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poeydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Courchinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91 (12), pp.e01667-25. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.01667-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353058v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance variétale au mildiou et à l'oïdium permet-elle de mettre en oeuvre des systèmes viticoles innovants multi-performants à très bas niveau d'intrants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Keichinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.87-105. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French low-input winegrowing demonstration farms: a dataset of their operations traceability and sustainability performances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.110415. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent can a phase-out of pesticides in viticulture be achieved? Learning from the efforts of a large farm network after 10 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.2.7885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of pesticide-use pathways during the agroecological transition of DEPHY-Vigne farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.8318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of pesticide use trajectories during agroecological transitions in vineyards: The case of the French DEPHY network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.103725. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less field-level insecticides, but not fungicides, in small perennial crop fields and landscapes with woodlands and organic farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 204, pp.103553. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing pesticide use in vineyards. Evidence from the analysis of the French DEPHY network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.126503. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2022.126503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des systèmes viticoles agroécologiques pour l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaviglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 184, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des systèmes viticoles économes en pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chartier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 184, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial networks inferred from environmental DNA data for biomonitoring ecosystem change: strengths and pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didac Barroso‐bergada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.762-780. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Scenarios for a Shift towards Agroecology in Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (10), pp.1003 - 1033. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/as.2021.1210065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe as a bridgehead in the worldwide invasion history of grapevine downy mildew, Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (10), pp.2155-2166.e4. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2021.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methyl salicylate, a grape and wine chemical marker and sensory contributor in wines elaborated from grapes affected or not by cryptogamic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 360, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nabity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arinder Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decitrait® : un OAD pour la protection de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79, pp.89-99. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/7fk8-gt23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of latent infections improves the prediction of Botrytis bunch rot severity in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Fedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa González-Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Díez-Navajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104 (5), pp.1291-1297. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-11-19-2309-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nabity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arinder Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.123. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-020-00864-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable management of grapevine resistance. Detect the emergence of breakdown, of new diseases and adapt crop systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Guimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazet I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.19-30. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/8bbz-t493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Chlorine-Containing VOCs on Silver Migration and Sintering in ZSM-5 Used in a TSA Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monpezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Couchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Artheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (8), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal9080686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SysVitSolVin - Impact de systèmes viticoles à faibles intrants sur la qualité des sols et la qualité sensorielle des productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nassr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Langenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.135-150. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/RWBIWY⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Methods of Adsorbents for Air Purification and Gas Separation at Low Concentration: Case Studies on Xenon and Krypton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monpezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (11), pp.4560-4571. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.8b04866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés de vignes résistantes limitent la capacité du mildiou à se multiplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1166, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A network meta-analysis provides new insight into fungicide scheduling for the control of Botrytis cinerea in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa González-Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Fedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tito Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75 (2), pp.324-332. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.5116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des systèmes de production viticoles à très faibles intrants phytosanitaires sur le fonctionnement biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nassr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Langenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de marqueurs volatils associés aux nuances végétales des vins rouges. Partie 3/3 : Paramètres environnementaux et composante aromatique végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de systèmes viticoles à faible niveau d’intrants phytopharmaceutiques dans le vignoble bordelais (Projet EcoViti Aquitaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Guimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.37-54. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/3wlrxp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Plasmopara viticola infection of Merlot and Cabernet Sauvignon grapes on wine composition and flavor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mouakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Crachereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 239, pp.102-110. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.06.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Newvine. Création d'un matériel végétal résistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Catherine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1153, pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière veille à la durabilité des cépages résistants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Urvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 718 (novembre 2018), pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft selective sweeps in fungicide resistance adaptation: recurrent mutations without fitness costs in grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé E. L. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Demeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (2), pp.1936-1951. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes viticoles innovants à bas intrants phytosanitaires pour répondre aux attentes du plan Ecophyto : synthèse des premiers résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 283, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequence of Plasmopara viticola, the grapevine downy mildew pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (5), 2 p. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00987-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption in heterogeneous porous media: Hierarchical and composite solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Villemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galarneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 229, pp.145-154. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough in Xenon Capture and Purification Using Adsorbent-Supported Silver Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Coasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Greau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (28), pp.9660-9666. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201601351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foliar fungal communities strongly differ between habitat patches in a landscape mosaic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, 20 p. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.2656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of a plant pathogen to partial host resistance: selection for greater aggressiveness in grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé E. L. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (5), pp.709-725. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur d’un programme d’innovation variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1131, pp.39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oïdium (Erysiphe necator)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avril 2015, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection du vignoble. Les phénomènes de résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avril 2015, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan Ecophyto au cœur de l'Agro-écologie. Tour d'horizon des outils disponibles en viticulture et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Launès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avril 2015, pp.89-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildiou (Plasmopara viticola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avril 2015, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field evaluation of an expertise-based formal decision system for fungicide management of grapevine downy and powdery mildews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Naud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (9), pp.1247-1257. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.3917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid and multiregional adaptation to host partial resistance in a plant pathogenic oomycete: evidence from European populations of Plasmopara viticola, the causal agent of grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro-Felipe Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Joseph Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanns-Heinz Kassemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pal Kozma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, pp.500-508. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2013.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous quantification of sporangia and zoospores in a biotrophic oomycete with an automatic particle analyzer: Disentangling dispersal and infection potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé E. L. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.169-175. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2014.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic distribution of cryptic species of Plasmopara viticola causing downy mildew on wild and cultivated grape in eastern north America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro-Felipe Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Carisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (7), pp.692-701. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-08-13-0225-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau Ecoviti Bordeaux expérimente des systèmes de cultures viticoles 'bas intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 673, pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioeconomic model of downy mildew damage on grapevine for evaluation of control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53, pp.58-71. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2013.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et transfert de systèmes décisionnels pour la réduction des traitements en viticulture : le projet SyDéRéT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bonicel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.155-168. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/w3py-jw63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reliability of leaf bioassays for predicting disease resistance on fruit: a case study on grapevine resistance to downy and powdery mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Joseph Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (3), pp.533-544. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2012.02667.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle stratégie mettre en œuvre pour réduire l’utilisation des produits phytosanitaires : l’exemple du prototype Mildium®?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alonso-Ugaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Décembre, pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus Mildium : une stratégie pour réduire le nombre d'applications fongicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Del'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ugaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1066, pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of fungicides with various modes of action in controlling the early stages of an Erysiphe necator-induced epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (12), pp.1367-1373. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.2029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildiou et oïdium de la vigne pour des décisions coordonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 621, pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les pesticides utilisés en viticulture : à quel prix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ugaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Del'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 129S, pp.71-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les pesticides utilisés en viticulture : à quel prix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 129 S, pp.71-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildiou et oïdium de la vigne, pour des décisions coordonnées. Conception et évaluation de Mildium, un processus opérationnel de décision pour une gestion fongicide coordonnée à apport réduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 621, pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches innovantes pour une protection durable du vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.75-94. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/sdz3-1233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement de l'oïdium de la vigne en 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1009, pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourriture grise de la vigne : prévision du risque épidémique et protection fongicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Froidefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 565, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineyard evaluation of the efficacy of fenamidone-containing products against grape-vine downy mildew (Plasmopara viticola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pflanzenschutz-Nachrichten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 56 (3), pp.477-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection de la vigne contre l'oïdium : préconisations, état des recherches et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herlemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6, pp.38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infestation artificielle de la vigne par l'oïdium. Des outils pour les expérimentations au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Couet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 549, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits phytosanitaires : un point sur les nouveautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for sexual reproduction and fertile oospore production by Plasmopara viticola on the leaves of partially resistant grapevine cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1248.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion durable de la résistance de la vigne au mildiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro-Felipe Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-46, 2013, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/3s73-mm03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powdery mildew on grapevine : the date primary contamination affects disease development on leaves and damage on grape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel J. Chadoeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-73, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vignes, des invasions et des résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Paineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Livre papier : 9782759232338 ; EAN13 eBook [PDF] : 9782759232345 ; EAN13 eBook [ePub] : 9782759232352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oïdium et le mildiou peuvent-ils s’adapter aux variétés résistantes de vigne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cépages résistants aux maladies cryptogamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe ICV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 228 p., 2013, 978-2-7466-5802-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrapeMilDeWS : A formally designed integrated pest management decision process against grapevine powdery and downy mildews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clerjeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision support systems in agriculture, food and the environment: Trends, applications and advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-1-61520-881-4 978-1-61520-882-1. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61520-881-4.ch012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variétés résistantes aux maladies. Le point sur les actions en cours du CIVB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépages résistants : la vigne contre-attaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cailliatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple geographic breakdown events of the Rpv1 – Rpv3.1 pyramided resistance in grapevine by Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ramirez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Marolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multivirulent Plasmopara viticola strain from Cilaos on Réunion Island breaks down Rpv1, Rpv3.1 and Rpv10 mediated resistance of grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ramírez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dvorak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative assessment and spatial distribution of Plasmopara viticola oospores in vineyard soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poeydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Courchinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Demeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHÈSE NATIONALE DES DONNÉES DEPHY FERME VITICULTURE SUR LA PÉRIODE 2017-2020. Trajectoires de réduction de l’usage des produits phytosanitaires et performances technico-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chartier Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAN DEPHY. 2023, https://ecophytopic.fr/sites/default/files/2023-06/Synthèse%20DEPHY%20FERME%20Viticulture%202023.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHÈSE NATIONALE DES DONNÉES DEPHY FERME VITICULTURE SUR LA PÉRIODE 2017-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cellule d’Animation Nationale DEPHY Ecophyto. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des utilisations des produits phytopharmaceutiques à base de cuivre en France en considérant leur application en agriculture biologique et conventionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legrand Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2021-AUTO-0060, Anses. 2022, pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03744318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forte baisse des ventes des produits phytosanitaires en 2019 en France métropolitaine : des raisons structurelles ou conjoncturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouly Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2021, 64p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le glyphosate dans le réseau DEPHY FERME : état des lieux des usages, des freins et des alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bourigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cuypers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cellule d'Animation Nationale DEPHY. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau DEPHY EXPE : Synthèse des résultats à mi-parcours à l’échelle nationale - filière Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Cellule d’Animation Nationale DEPHY Ecophyto. 2016, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations concernant l’expérimentation d’un adjuvant en vue de préciser son domaine d’utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Allemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Conjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Document technique n°22, Anses. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes décisionnels pour la réduction des traitements en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bonicel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEPviti : co-conception de systèmes viticoles économes en produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CEPviti. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto R&D. Vers des systèmes de culture économes en pesticides. Volet 1. Tome III : analyse comparative de différents systèmes en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA; Ecophyto. 2009, 57 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des produits volatils résultant du développement d'une microflore fongique parasite du raisin à maturité et en surmaturation. Caractérisation des microorganismes impliqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. La Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Darriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIVB--n.n., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigne et produits de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre 3A </w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Analyse des voies de progrès en agriculture conventionnelle par orientation productive. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation pour l'évaluation technico-économique et l'analyse des risques associés à des stratégies de traitements alternatives contre le mildiou et l'oïdium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId351"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent DELIERE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">INRAE - Ingénieur de Recherche - UMR Santé et Agroécologie du Vignoble / UE Vigne Bordeaux</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4696-8511</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological performances of low pesticide used grapevine systems adapted to six diverse regional contexts in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 234, pp.104690. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2026.104690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital droplet PCR quantification and field-scale spatial distribution of &amp;lt;i&amp;gt;Plasmopara viticola&amp;lt;/i&amp;gt; oospores in vineyard soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poeydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Courchinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91 (12), pp.e01667-25. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.01667-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353058v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent can a phase-out of pesticides in viticulture be achieved? Learning from the efforts of a large farm network after 10 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.2.7885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French low-input winegrowing demonstration farms: a dataset of their operations traceability and sustainability performances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.110415. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance variétale au mildiou et à l'oïdium permet-elle de mettre en oeuvre des systèmes viticoles innovants multi-performants à très bas niveau d'intrants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Keichinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.87-105. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of pesticide-use pathways during the agroecological transition of DEPHY-Vigne farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.8318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of pesticide use trajectories during agroecological transitions in vineyards: The case of the French DEPHY network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.103725. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less field-level insecticides, but not fungicides, in small perennial crop fields and landscapes with woodlands and organic farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 204, pp.103553. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing pesticide use in vineyards. Evidence from the analysis of the French DEPHY network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.126503. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2022.126503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des systèmes viticoles agroécologiques pour l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaviglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 184, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des systèmes viticoles économes en pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chartier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 184, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Scenarios for a Shift towards Agroecology in Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (10), pp.1003 - 1033. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/as.2021.1210065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial networks inferred from environmental DNA data for biomonitoring ecosystem change: strengths and pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didac Barroso‐bergada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.762-780. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe as a bridgehead in the worldwide invasion history of grapevine downy mildew, Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (10), pp.2155-2166.e4. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2021.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methyl salicylate, a grape and wine chemical marker and sensory contributor in wines elaborated from grapes affected or not by cryptogamic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 360, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decitrait® : un OAD pour la protection de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79, pp.89-99. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/7fk8-gt23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of latent infections improves the prediction of Botrytis bunch rot severity in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Fedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa González-Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Díez-Navajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104 (5), pp.1291-1297. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-11-19-2309-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nabity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arinder Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.123. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-020-00864-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nabity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arinder Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Chlorine-Containing VOCs on Silver Migration and Sintering in ZSM-5 Used in a TSA Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monpezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Couchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Artheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (8), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal9080686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SysVitSolVin - Impact de systèmes viticoles à faibles intrants sur la qualité des sols et la qualité sensorielle des productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nassr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Langenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.135-150. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/RWBIWY⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Methods of Adsorbents for Air Purification and Gas Separation at Low Concentration: Case Studies on Xenon and Krypton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monpezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (11), pp.4560-4571. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.8b04866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés de vignes résistantes limitent la capacité du mildiou à se multiplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1166, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A network meta-analysis provides new insight into fungicide scheduling for the control of Botrytis cinerea in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa González-Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Fedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tito Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75 (2), pp.324-332. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.5116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable management of grapevine resistance. Detect the emergence of breakdown, of new diseases and adapt crop systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Guimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazet I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.19-30. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/8bbz-t493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de marqueurs volatils associés aux nuances végétales des vins rouges. Partie 3/3 : Paramètres environnementaux et composante aromatique végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Plasmopara viticola infection of Merlot and Cabernet Sauvignon grapes on wine composition and flavor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mouakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Crachereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 239, pp.102-110. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.06.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Newvine. Création d'un matériel végétal résistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Catherine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1153, pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de systèmes viticoles à faible niveau d’intrants phytopharmaceutiques dans le vignoble bordelais (Projet EcoViti Aquitaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Guimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.37-54. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/3wlrxp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des systèmes de production viticoles à très faibles intrants phytosanitaires sur le fonctionnement biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nassr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Langenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière veille à la durabilité des cépages résistants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Urvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 718 (novembre 2018), pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft selective sweeps in fungicide resistance adaptation: recurrent mutations without fitness costs in grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé E. L. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Demeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (2), pp.1936-1951. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes viticoles innovants à bas intrants phytosanitaires pour répondre aux attentes du plan Ecophyto : synthèse des premiers résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 283, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough in Xenon Capture and Purification Using Adsorbent-Supported Silver Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Coasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Greau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (28), pp.9660-9666. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201601351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foliar fungal communities strongly differ between habitat patches in a landscape mosaic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, 20 p. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.2656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of a plant pathogen to partial host resistance: selection for greater aggressiveness in grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé E. L. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (5), pp.709-725. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur d’un programme d’innovation variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1131, pp.39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequence of Plasmopara viticola, the grapevine downy mildew pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (5), 2 p. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00987-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption in heterogeneous porous media: Hierarchical and composite solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Villemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galarneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 229, pp.145-154. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oïdium (Erysiphe necator)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avril 2015, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection du vignoble. Les phénomènes de résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avril 2015, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan Ecophyto au cœur de l'Agro-écologie. Tour d'horizon des outils disponibles en viticulture et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Launès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avril 2015, pp.89-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildiou (Plasmopara viticola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avril 2015, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field evaluation of an expertise-based formal decision system for fungicide management of grapevine downy and powdery mildews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Naud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (9), pp.1247-1257. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.3917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous quantification of sporangia and zoospores in a biotrophic oomycete with an automatic particle analyzer: Disentangling dispersal and infection potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé E. L. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.169-175. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2014.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic distribution of cryptic species of Plasmopara viticola causing downy mildew on wild and cultivated grape in eastern north America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro-Felipe Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Carisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (7), pp.692-701. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-08-13-0225-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau Ecoviti Bordeaux expérimente des systèmes de cultures viticoles 'bas intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 673, pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid and multiregional adaptation to host partial resistance in a plant pathogenic oomycete: evidence from European populations of Plasmopara viticola, the causal agent of grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro-Felipe Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Joseph Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanns-Heinz Kassemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pal Kozma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, pp.500-508. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2013.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioeconomic model of downy mildew damage on grapevine for evaluation of control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53, pp.58-71. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2013.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et transfert de systèmes décisionnels pour la réduction des traitements en viticulture : le projet SyDéRéT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bonicel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.155-168. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/w3py-jw63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reliability of leaf bioassays for predicting disease resistance on fruit: a case study on grapevine resistance to downy and powdery mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Joseph Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (3), pp.533-544. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2012.02667.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle stratégie mettre en œuvre pour réduire l’utilisation des produits phytosanitaires : l’exemple du prototype Mildium®?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alonso-Ugaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Décembre, pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of fungicides with various modes of action in controlling the early stages of an Erysiphe necator-induced epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (12), pp.1367-1373. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.2029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus Mildium : une stratégie pour réduire le nombre d'applications fongicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Del'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ugaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1066, pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les pesticides utilisés en viticulture : à quel prix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ugaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Del'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 129S, pp.71-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les pesticides utilisés en viticulture : à quel prix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 129 S, pp.71-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildiou et oïdium de la vigne, pour des décisions coordonnées. Conception et évaluation de Mildium, un processus opérationnel de décision pour une gestion fongicide coordonnée à apport réduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 621, pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildiou et oïdium de la vigne pour des décisions coordonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 621, pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches innovantes pour une protection durable du vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.75-94. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/sdz3-1233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement de l'oïdium de la vigne en 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1009, pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourriture grise de la vigne : prévision du risque épidémique et protection fongicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Froidefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 565, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineyard evaluation of the efficacy of fenamidone-containing products against grape-vine downy mildew (Plasmopara viticola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pflanzenschutz-Nachrichten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 56 (3), pp.477-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infestation artificielle de la vigne par l'oïdium. Des outils pour les expérimentations au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Couet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 549, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits phytosanitaires : un point sur les nouveautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection de la vigne contre l'oïdium : préconisations, état des recherches et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herlemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6, pp.38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for sexual reproduction and fertile oospore production by Plasmopara viticola on the leaves of partially resistant grapevine cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1248.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion durable de la résistance de la vigne au mildiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro-Felipe Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-46, 2013, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/3s73-mm03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powdery mildew on grapevine : the date primary contamination affects disease development on leaves and damage on grape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel J. Chadoeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-73, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vignes, des invasions et des résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Paineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Livre papier : 9782759232338 ; EAN13 eBook [PDF] : 9782759232345 ; EAN13 eBook [ePub] : 9782759232352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oïdium et le mildiou peuvent-ils s’adapter aux variétés résistantes de vigne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cépages résistants aux maladies cryptogamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe ICV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 228 p., 2013, 978-2-7466-5802-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrapeMilDeWS : A formally designed integrated pest management decision process against grapevine powdery and downy mildews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clerjeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision support systems in agriculture, food and the environment: Trends, applications and advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-1-61520-881-4 978-1-61520-882-1. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61520-881-4.ch012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variétés résistantes aux maladies. Le point sur les actions en cours du CIVB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépages résistants : la vigne contre-attaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cailliatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multivirulent Plasmopara viticola strain from Cilaos on Réunion Island breaks down Rpv1, Rpv3.1 and Rpv10 mediated resistance of grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ramírez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dvorak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple geographic breakdown events of the Rpv1 – Rpv3.1 pyramided resistance in grapevine by Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ramirez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Marolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative assessment and spatial distribution of Plasmopara viticola oospores in vineyard soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poeydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Courchinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Demeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHÈSE NATIONALE DES DONNÉES DEPHY FERME VITICULTURE SUR LA PÉRIODE 2017-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cellule d’Animation Nationale DEPHY Ecophyto. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHÈSE NATIONALE DES DONNÉES DEPHY FERME VITICULTURE SUR LA PÉRIODE 2017-2020. Trajectoires de réduction de l’usage des produits phytosanitaires et performances technico-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chartier Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAN DEPHY. 2023, https://ecophytopic.fr/sites/default/files/2023-06/Synthèse%20DEPHY%20FERME%20Viticulture%202023.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des utilisations des produits phytopharmaceutiques à base de cuivre en France en considérant leur application en agriculture biologique et conventionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legrand Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2021-AUTO-0060, Anses. 2022, pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03744318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forte baisse des ventes des produits phytosanitaires en 2019 en France métropolitaine : des raisons structurelles ou conjoncturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouly Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2021, 64p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le glyphosate dans le réseau DEPHY FERME : état des lieux des usages, des freins et des alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bourigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cuypers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cellule d'Animation Nationale DEPHY. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau DEPHY EXPE : Synthèse des résultats à mi-parcours à l’échelle nationale - filière Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Cellule d’Animation Nationale DEPHY Ecophyto. 2016, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations concernant l’expérimentation d’un adjuvant en vue de préciser son domaine d’utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Allemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Conjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Document technique n°22, Anses. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes décisionnels pour la réduction des traitements en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bonicel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEPviti : co-conception de systèmes viticoles économes en produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CEPviti. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto R&D. Vers des systèmes de culture économes en pesticides. Volet 1. Tome III : analyse comparative de différents systèmes en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA; Ecophyto. 2009, 57 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des produits volatils résultant du développement d'une microflore fongique parasite du raisin à maturité et en surmaturation. Caractérisation des microorganismes impliqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. La Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Darriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIVB--n.n., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigne et produits de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre 3A </w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Analyse des voies de progrès en agriculture conventionnelle par orientation productive. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation pour l'évaluation technico-économique et l'analyse des risques associés à des stratégies de traitements alternatives contre le mildiou et l'oïdium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId351"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4951DA1"/>
+    <w:nsid w:val="8477F49E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-deliere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4696-8511" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542610v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deli&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Burgun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104690" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353058v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Courchinoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Mazet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rodriguez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01667-25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829347v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nefti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keichinger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art07" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Peyrard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110415" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581536v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deli&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.2.7885" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Flori" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8318" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103725" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960583v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103553" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676724v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126503" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Burgun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaviglio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783365v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Nicolas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049733v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso&#8208;bergada" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13302" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455290v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Aouadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2021.1210065" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184119v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labb&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.03.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278953v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poitou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Redon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pons" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130120" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983272v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debord" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Codis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/7fk8-gt23" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796873v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Fedele" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gonz&#225;lez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. D&#237;ez-Navajas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Rossi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-19-2309-RE" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885315v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Guimier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazet I." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/8bbz-t493" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284572v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monpezat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couchaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Artheix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deliere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9080686" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623114v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nassr" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langenfeld" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benbrahim" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/RWBIWY" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093511v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Topin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coasne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b04866" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619006v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619840v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Caffi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauris" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5116" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618247v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205709v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161569v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Petitgenet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3wlrxp" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607972v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mouakka" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Crachereau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Davidou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.06.087" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625107v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audeguin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Catherine Dufour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617619v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Urvoy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607424v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E. L. Delmas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couture" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Demeaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016729v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Metral" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Chevrier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637044v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00987-16" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343456v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villemot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galarneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.04.011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367608v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601351" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D8JNTMXQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640391v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fort" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capdevielle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2656" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633839v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jolivet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart Cervera" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12368" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629846v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forget" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629851v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630824v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629664v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laun&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reulet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631554v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601019v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;ger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Naud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3917" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/983D3D8396587FE56E1D61AD6D8AACB14B0AEC46/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632510v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joseph Schneider" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanns-Heinz Kassemeyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Kozma" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.10.017" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DSM6VD4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637274v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.10.012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5F4MVXF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637807v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rouxel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Baudoin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Carisse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-08-13-0225-R" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630680v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645768v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2013.05.024" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXMS5SJB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649204v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bonicel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/w3py-jw63" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646236v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02667.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644426v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso-Ugaglia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656168v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666386v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Rey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2029" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PMCB7CGL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660312v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413420v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bazoche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartolaro" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Del'Homme" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660770v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delhomme" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591466v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Goutouly" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667420v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sdz3-1233" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674045v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672678v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Froidefond" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669300v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670282v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herlemont" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682788v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Couet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671828v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881341v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schneider" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.82" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645820v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3s73-mm03" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654394v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206064v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paineau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807800v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254951.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820266v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clerjeau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/181549.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-881-4.ch012" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620628v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624596v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304635v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ramirez Martinez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marolleau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304629v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ram&#237;rez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mazet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827822v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demeaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04539845v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179747v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03744318v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Saint-Cyr" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Fiore" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954218v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouly Manon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Blanck" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962152v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brun" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Achkar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bourigault" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cuypers" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016730v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rougier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Emonet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Pillet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801170v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thibault" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemoz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Conjeaud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delorme" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808676v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810893v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Constant" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guisset" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824854v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernos" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831892v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. La Guerche" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Darriet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chamont" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805778v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821955v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-deliere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4696-8511" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542610v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deli&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Burgun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104690" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353058v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Courchinoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Mazet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rodriguez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01667-25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581536v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nefti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Peyrard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deli&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.2.7885" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110415" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829347v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keichinger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art07" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Flori" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8318" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103725" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960583v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103553" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676724v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126503" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Burgun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaviglio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783365v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Nicolas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455290v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Aouadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2021.1210065" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049733v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso&#8208;bergada" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13302" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184119v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labb&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.03.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278953v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poitou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Redon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pons" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130120" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983272v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debord" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Codis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/7fk8-gt23" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796873v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Fedele" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gonz&#225;lez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. D&#237;ez-Navajas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Rossi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-19-2309-RE" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284572v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monpezat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couchaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Artheix" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deliere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9080686" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623114v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nassr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langenfeld" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benbrahim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/RWBIWY" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093511v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Topin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coasne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b04866" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619006v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619840v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Caffi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5116" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885315v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Guimier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazet I." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/8bbz-t493" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205709v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607972v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mouakka" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Crachereau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Davidou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.06.087" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625107v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audeguin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Catherine Dufour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161569v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Petitgenet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3wlrxp" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618247v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617619v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Urvoy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607424v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E. L. Delmas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couture" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Demeaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016729v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Metral" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Chevrier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367608v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601351" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D8JNTMXQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640391v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fort" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capdevielle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2656" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633839v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jolivet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart Cervera" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12368" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629846v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forget" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637044v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00987-16" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343456v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villemot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galarneau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.04.011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629851v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630824v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629664v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laun&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reulet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631554v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601019v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;ger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Naud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3917" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/983D3D8396587FE56E1D61AD6D8AACB14B0AEC46/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637274v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.10.012" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5F4MVXF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637807v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rouxel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Baudoin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Carisse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-08-13-0225-R" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630680v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632510v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joseph Schneider" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanns-Heinz Kassemeyer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Kozma" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.10.017" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DSM6VD4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645768v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2013.05.024" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXMS5SJB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649204v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bonicel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/w3py-jw63" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646236v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02667.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644426v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso-Ugaglia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666386v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Rey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2029" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PMCB7CGL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656168v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413420v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bazoche" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartolaro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Del'Homme" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660770v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delhomme" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591466v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Goutouly" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660312v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667420v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sdz3-1233" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674045v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672678v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Froidefond" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669300v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682788v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Couet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671828v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670282v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herlemont" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881341v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schneider" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.82" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645820v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3s73-mm03" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654394v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206064v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paineau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807800v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254951.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820266v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clerjeau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/181549.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-881-4.ch012" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620628v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624596v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304629v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ram&#237;rez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mazet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304635v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ramirez Martinez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marolleau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827822v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demeaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179747v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04539845v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03744318v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Saint-Cyr" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Fiore" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954218v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouly Manon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Blanck" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962152v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brun" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Achkar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bourigault" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cuypers" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016730v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rougier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Emonet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Pillet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801170v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thibault" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemoz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Conjeaud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delorme" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808676v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810893v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Constant" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guisset" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824854v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernos" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831892v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. La Guerche" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Darriet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chamont" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805778v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821955v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>