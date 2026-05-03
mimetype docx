--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent DELIERE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">INRAE - Ingénieur de Recherche - UMR Santé et Agroécologie du Vignoble / UE Vigne Bordeaux</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4696-8511</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological performances of low pesticide used grapevine systems adapted to six diverse regional contexts in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 234, pp.104690. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2026.104690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital droplet PCR quantification and field-scale spatial distribution of &amp;lt;i&amp;gt;Plasmopara viticola&amp;lt;/i&amp;gt; oospores in vineyard soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poeydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Courchinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91 (12), pp.e01667-25. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.01667-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353058v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent can a phase-out of pesticides in viticulture be achieved? Learning from the efforts of a large farm network after 10 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.2.7885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French low-input winegrowing demonstration farms: a dataset of their operations traceability and sustainability performances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.110415. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance variétale au mildiou et à l'oïdium permet-elle de mettre en oeuvre des systèmes viticoles innovants multi-performants à très bas niveau d'intrants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Keichinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.87-105. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of pesticide-use pathways during the agroecological transition of DEPHY-Vigne farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.8318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of pesticide use trajectories during agroecological transitions in vineyards: The case of the French DEPHY network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.103725. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less field-level insecticides, but not fungicides, in small perennial crop fields and landscapes with woodlands and organic farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 204, pp.103553. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing pesticide use in vineyards. Evidence from the analysis of the French DEPHY network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.126503. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2022.126503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des systèmes viticoles agroécologiques pour l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaviglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 184, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des systèmes viticoles économes en pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chartier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 184, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Scenarios for a Shift towards Agroecology in Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (10), pp.1003 - 1033. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/as.2021.1210065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial networks inferred from environmental DNA data for biomonitoring ecosystem change: strengths and pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didac Barroso‐bergada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.762-780. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe as a bridgehead in the worldwide invasion history of grapevine downy mildew, Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (10), pp.2155-2166.e4. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2021.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methyl salicylate, a grape and wine chemical marker and sensory contributor in wines elaborated from grapes affected or not by cryptogamic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 360, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decitrait® : un OAD pour la protection de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79, pp.89-99. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/7fk8-gt23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of latent infections improves the prediction of Botrytis bunch rot severity in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Fedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa González-Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Díez-Navajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104 (5), pp.1291-1297. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-11-19-2309-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nabity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arinder Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.123. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-020-00864-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nabity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arinder Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Chlorine-Containing VOCs on Silver Migration and Sintering in ZSM-5 Used in a TSA Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monpezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Couchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Artheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (8), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal9080686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SysVitSolVin - Impact de systèmes viticoles à faibles intrants sur la qualité des sols et la qualité sensorielle des productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nassr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Langenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.135-150. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/RWBIWY⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Methods of Adsorbents for Air Purification and Gas Separation at Low Concentration: Case Studies on Xenon and Krypton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monpezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (11), pp.4560-4571. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.8b04866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés de vignes résistantes limitent la capacité du mildiou à se multiplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1166, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A network meta-analysis provides new insight into fungicide scheduling for the control of Botrytis cinerea in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa González-Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Fedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tito Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75 (2), pp.324-332. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.5116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable management of grapevine resistance. Detect the emergence of breakdown, of new diseases and adapt crop systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Guimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazet I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.19-30. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/8bbz-t493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de marqueurs volatils associés aux nuances végétales des vins rouges. Partie 3/3 : Paramètres environnementaux et composante aromatique végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Plasmopara viticola infection of Merlot and Cabernet Sauvignon grapes on wine composition and flavor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mouakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Crachereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 239, pp.102-110. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.06.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Newvine. Création d'un matériel végétal résistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Catherine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1153, pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de systèmes viticoles à faible niveau d’intrants phytopharmaceutiques dans le vignoble bordelais (Projet EcoViti Aquitaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Guimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.37-54. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/3wlrxp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des systèmes de production viticoles à très faibles intrants phytosanitaires sur le fonctionnement biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nassr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Langenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière veille à la durabilité des cépages résistants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Urvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 718 (novembre 2018), pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft selective sweeps in fungicide resistance adaptation: recurrent mutations without fitness costs in grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé E. L. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Demeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (2), pp.1936-1951. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes viticoles innovants à bas intrants phytosanitaires pour répondre aux attentes du plan Ecophyto : synthèse des premiers résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 283, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough in Xenon Capture and Purification Using Adsorbent-Supported Silver Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Coasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Greau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (28), pp.9660-9666. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201601351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foliar fungal communities strongly differ between habitat patches in a landscape mosaic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, 20 p. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.2656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of a plant pathogen to partial host resistance: selection for greater aggressiveness in grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé E. L. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (5), pp.709-725. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur d’un programme d’innovation variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1131, pp.39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequence of Plasmopara viticola, the grapevine downy mildew pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (5), 2 p. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00987-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption in heterogeneous porous media: Hierarchical and composite solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Villemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galarneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 229, pp.145-154. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oïdium (Erysiphe necator)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avril 2015, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection du vignoble. Les phénomènes de résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avril 2015, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan Ecophyto au cœur de l'Agro-écologie. Tour d'horizon des outils disponibles en viticulture et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Launès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avril 2015, pp.89-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildiou (Plasmopara viticola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avril 2015, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field evaluation of an expertise-based formal decision system for fungicide management of grapevine downy and powdery mildews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Naud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (9), pp.1247-1257. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.3917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous quantification of sporangia and zoospores in a biotrophic oomycete with an automatic particle analyzer: Disentangling dispersal and infection potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé E. L. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.169-175. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2014.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic distribution of cryptic species of Plasmopara viticola causing downy mildew on wild and cultivated grape in eastern north America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro-Felipe Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Carisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (7), pp.692-701. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-08-13-0225-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau Ecoviti Bordeaux expérimente des systèmes de cultures viticoles 'bas intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 673, pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid and multiregional adaptation to host partial resistance in a plant pathogenic oomycete: evidence from European populations of Plasmopara viticola, the causal agent of grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro-Felipe Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Joseph Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanns-Heinz Kassemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pal Kozma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, pp.500-508. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2013.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioeconomic model of downy mildew damage on grapevine for evaluation of control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53, pp.58-71. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2013.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et transfert de systèmes décisionnels pour la réduction des traitements en viticulture : le projet SyDéRéT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bonicel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.155-168. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/w3py-jw63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reliability of leaf bioassays for predicting disease resistance on fruit: a case study on grapevine resistance to downy and powdery mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Joseph Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (3), pp.533-544. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2012.02667.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle stratégie mettre en œuvre pour réduire l’utilisation des produits phytosanitaires : l’exemple du prototype Mildium®?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alonso-Ugaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Décembre, pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of fungicides with various modes of action in controlling the early stages of an Erysiphe necator-induced epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (12), pp.1367-1373. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.2029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus Mildium : une stratégie pour réduire le nombre d'applications fongicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Del'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ugaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1066, pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les pesticides utilisés en viticulture : à quel prix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ugaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Del'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 129S, pp.71-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les pesticides utilisés en viticulture : à quel prix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 129 S, pp.71-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildiou et oïdium de la vigne, pour des décisions coordonnées. Conception et évaluation de Mildium, un processus opérationnel de décision pour une gestion fongicide coordonnée à apport réduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 621, pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildiou et oïdium de la vigne pour des décisions coordonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 621, pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches innovantes pour une protection durable du vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.75-94. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/sdz3-1233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement de l'oïdium de la vigne en 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1009, pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourriture grise de la vigne : prévision du risque épidémique et protection fongicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Froidefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 565, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineyard evaluation of the efficacy of fenamidone-containing products against grape-vine downy mildew (Plasmopara viticola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pflanzenschutz-Nachrichten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 56 (3), pp.477-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infestation artificielle de la vigne par l'oïdium. Des outils pour les expérimentations au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Couet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 549, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits phytosanitaires : un point sur les nouveautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection de la vigne contre l'oïdium : préconisations, état des recherches et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herlemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6, pp.38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for sexual reproduction and fertile oospore production by Plasmopara viticola on the leaves of partially resistant grapevine cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1248.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion durable de la résistance de la vigne au mildiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro-Felipe Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-46, 2013, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/3s73-mm03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powdery mildew on grapevine : the date primary contamination affects disease development on leaves and damage on grape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel J. Chadoeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-73, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vignes, des invasions et des résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Paineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Livre papier : 9782759232338 ; EAN13 eBook [PDF] : 9782759232345 ; EAN13 eBook [ePub] : 9782759232352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oïdium et le mildiou peuvent-ils s’adapter aux variétés résistantes de vigne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cépages résistants aux maladies cryptogamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe ICV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 228 p., 2013, 978-2-7466-5802-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrapeMilDeWS : A formally designed integrated pest management decision process against grapevine powdery and downy mildews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clerjeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision support systems in agriculture, food and the environment: Trends, applications and advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-1-61520-881-4 978-1-61520-882-1. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61520-881-4.ch012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variétés résistantes aux maladies. Le point sur les actions en cours du CIVB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépages résistants : la vigne contre-attaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cailliatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multivirulent Plasmopara viticola strain from Cilaos on Réunion Island breaks down Rpv1, Rpv3.1 and Rpv10 mediated resistance of grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ramírez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dvorak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple geographic breakdown events of the Rpv1 – Rpv3.1 pyramided resistance in grapevine by Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ramirez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Marolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative assessment and spatial distribution of Plasmopara viticola oospores in vineyard soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poeydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Courchinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Demeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHÈSE NATIONALE DES DONNÉES DEPHY FERME VITICULTURE SUR LA PÉRIODE 2017-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cellule d’Animation Nationale DEPHY Ecophyto. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHÈSE NATIONALE DES DONNÉES DEPHY FERME VITICULTURE SUR LA PÉRIODE 2017-2020. Trajectoires de réduction de l’usage des produits phytosanitaires et performances technico-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chartier Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAN DEPHY. 2023, https://ecophytopic.fr/sites/default/files/2023-06/Synthèse%20DEPHY%20FERME%20Viticulture%202023.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des utilisations des produits phytopharmaceutiques à base de cuivre en France en considérant leur application en agriculture biologique et conventionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legrand Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2021-AUTO-0060, Anses. 2022, pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03744318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forte baisse des ventes des produits phytosanitaires en 2019 en France métropolitaine : des raisons structurelles ou conjoncturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouly Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2021, 64p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le glyphosate dans le réseau DEPHY FERME : état des lieux des usages, des freins et des alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bourigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cuypers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cellule d'Animation Nationale DEPHY. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau DEPHY EXPE : Synthèse des résultats à mi-parcours à l’échelle nationale - filière Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Cellule d’Animation Nationale DEPHY Ecophyto. 2016, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations concernant l’expérimentation d’un adjuvant en vue de préciser son domaine d’utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Allemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Conjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Document technique n°22, Anses. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes décisionnels pour la réduction des traitements en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bonicel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEPviti : co-conception de systèmes viticoles économes en produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CEPviti. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto R&D. Vers des systèmes de culture économes en pesticides. Volet 1. Tome III : analyse comparative de différents systèmes en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA; Ecophyto. 2009, 57 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des produits volatils résultant du développement d'une microflore fongique parasite du raisin à maturité et en surmaturation. Caractérisation des microorganismes impliqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. La Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Darriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIVB--n.n., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigne et produits de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre 3A </w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Analyse des voies de progrès en agriculture conventionnelle par orientation productive. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation pour l'évaluation technico-économique et l'analyse des risques associés à des stratégies de traitements alternatives contre le mildiou et l'oïdium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId351"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent DELIERE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">INRAE - Ingénieur de Recherche - UMR Santé et Agroécologie du Vignoble / UE Vigne Bordeaux</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4696-8511</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological performances of low pesticide used grapevine systems adapted to six diverse regional contexts in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 234, pp.104690. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2026.104690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital droplet PCR quantification and field-scale spatial distribution of &amp;lt;i&amp;gt;Plasmopara viticola&amp;lt;/i&amp;gt; oospores in vineyard soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poeydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Courchinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91 (12), pp.e01667-25. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.01667-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353058v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance variétale au mildiou et à l'oïdium permet-elle de mettre en oeuvre des systèmes viticoles innovants multi-performants à très bas niveau d'intrants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Keichinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.87-105. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent can a phase-out of pesticides in viticulture be achieved? Learning from the efforts of a large farm network after 10 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.2.7885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French low-input winegrowing demonstration farms: a dataset of their operations traceability and sustainability performances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.110415. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of pesticide-use pathways during the agroecological transition of DEPHY-Vigne farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.8318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of pesticide use trajectories during agroecological transitions in vineyards: The case of the French DEPHY network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.103725. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less field-level insecticides, but not fungicides, in small perennial crop fields and landscapes with woodlands and organic farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 204, pp.103553. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing pesticide use in vineyards. Evidence from the analysis of the French DEPHY network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.126503. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2022.126503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des systèmes viticoles agroécologiques pour l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaviglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 184, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des systèmes viticoles économes en pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chartier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 184, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial networks inferred from environmental DNA data for biomonitoring ecosystem change: strengths and pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didac Barroso‐bergada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.762-780. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Scenarios for a Shift towards Agroecology in Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (10), pp.1003 - 1033. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/as.2021.1210065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe as a bridgehead in the worldwide invasion history of grapevine downy mildew, Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (10), pp.2155-2166.e4. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2021.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methyl salicylate, a grape and wine chemical marker and sensory contributor in wines elaborated from grapes affected or not by cryptogamic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 360, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decitrait® : un OAD pour la protection de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79, pp.89-99. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/7fk8-gt23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of latent infections improves the prediction of Botrytis bunch rot severity in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Fedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa González-Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Díez-Navajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104 (5), pp.1291-1297. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-11-19-2309-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nabity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arinder Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.123. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-020-00864-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nabity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arinder Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Chlorine-Containing VOCs on Silver Migration and Sintering in ZSM-5 Used in a TSA Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monpezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Couchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Artheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (8), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal9080686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SysVitSolVin - Impact de systèmes viticoles à faibles intrants sur la qualité des sols et la qualité sensorielle des productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nassr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Langenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.135-150. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/RWBIWY⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Methods of Adsorbents for Air Purification and Gas Separation at Low Concentration: Case Studies on Xenon and Krypton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monpezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (11), pp.4560-4571. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.8b04866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés de vignes résistantes limitent la capacité du mildiou à se multiplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1166, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A network meta-analysis provides new insight into fungicide scheduling for the control of Botrytis cinerea in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa González-Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Fedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tito Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75 (2), pp.324-332. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.5116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable management of grapevine resistance. Detect the emergence of breakdown, of new diseases and adapt crop systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Guimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazet I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.19-30. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/8bbz-t493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des systèmes de production viticoles à très faibles intrants phytosanitaires sur le fonctionnement biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nassr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Langenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de marqueurs volatils associés aux nuances végétales des vins rouges. Partie 3/3 : Paramètres environnementaux et composante aromatique végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de systèmes viticoles à faible niveau d’intrants phytopharmaceutiques dans le vignoble bordelais (Projet EcoViti Aquitaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Guimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.37-54. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/3wlrxp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Plasmopara viticola infection of Merlot and Cabernet Sauvignon grapes on wine composition and flavor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mouakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Crachereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 239, pp.102-110. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.06.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Newvine. Création d'un matériel végétal résistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Catherine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1153, pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière veille à la durabilité des cépages résistants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Urvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 718 (novembre 2018), pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft selective sweeps in fungicide resistance adaptation: recurrent mutations without fitness costs in grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé E. L. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Demeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (2), pp.1936-1951. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes viticoles innovants à bas intrants phytosanitaires pour répondre aux attentes du plan Ecophyto : synthèse des premiers résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 283, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough in Xenon Capture and Purification Using Adsorbent-Supported Silver Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Coasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Greau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (28), pp.9660-9666. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201601351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foliar fungal communities strongly differ between habitat patches in a landscape mosaic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, 20 p. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.2656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of a plant pathogen to partial host resistance: selection for greater aggressiveness in grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé E. L. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (5), pp.709-725. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur d’un programme d’innovation variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1131, pp.39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption in heterogeneous porous media: Hierarchical and composite solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Villemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galarneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 229, pp.145-154. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequence of Plasmopara viticola, the grapevine downy mildew pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (5), 2 p. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00987-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oïdium (Erysiphe necator)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avril 2015, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection du vignoble. Les phénomènes de résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avril 2015, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan Ecophyto au cœur de l'Agro-écologie. Tour d'horizon des outils disponibles en viticulture et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Launès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avril 2015, pp.89-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildiou (Plasmopara viticola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avril 2015, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field evaluation of an expertise-based formal decision system for fungicide management of grapevine downy and powdery mildews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Naud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (9), pp.1247-1257. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.3917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous quantification of sporangia and zoospores in a biotrophic oomycete with an automatic particle analyzer: Disentangling dispersal and infection potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé E. L. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.169-175. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2014.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic distribution of cryptic species of Plasmopara viticola causing downy mildew on wild and cultivated grape in eastern north America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro-Felipe Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Carisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (7), pp.692-701. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-08-13-0225-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau Ecoviti Bordeaux expérimente des systèmes de cultures viticoles 'bas intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 673, pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid and multiregional adaptation to host partial resistance in a plant pathogenic oomycete: evidence from European populations of Plasmopara viticola, the causal agent of grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro-Felipe Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Joseph Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanns-Heinz Kassemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pal Kozma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, pp.500-508. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2013.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioeconomic model of downy mildew damage on grapevine for evaluation of control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53, pp.58-71. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2013.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reliability of leaf bioassays for predicting disease resistance on fruit: a case study on grapevine resistance to downy and powdery mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Joseph Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (3), pp.533-544. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2012.02667.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et transfert de systèmes décisionnels pour la réduction des traitements en viticulture : le projet SyDéRéT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bonicel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.155-168. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/w3py-jw63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle stratégie mettre en œuvre pour réduire l’utilisation des produits phytosanitaires : l’exemple du prototype Mildium®?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alonso-Ugaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Décembre, pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus Mildium : une stratégie pour réduire le nombre d'applications fongicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Del'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ugaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1066, pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of fungicides with various modes of action in controlling the early stages of an Erysiphe necator-induced epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (12), pp.1367-1373. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.2029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les pesticides utilisés en viticulture : à quel prix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ugaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Del'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 129S, pp.71-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les pesticides utilisés en viticulture : à quel prix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 129 S, pp.71-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildiou et oïdium de la vigne, pour des décisions coordonnées. Conception et évaluation de Mildium, un processus opérationnel de décision pour une gestion fongicide coordonnée à apport réduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 621, pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildiou et oïdium de la vigne pour des décisions coordonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 621, pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches innovantes pour une protection durable du vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.75-94. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/sdz3-1233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement de l'oïdium de la vigne en 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1009, pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourriture grise de la vigne : prévision du risque épidémique et protection fongicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Froidefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 565, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineyard evaluation of the efficacy of fenamidone-containing products against grape-vine downy mildew (Plasmopara viticola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pflanzenschutz-Nachrichten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 56 (3), pp.477-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infestation artificielle de la vigne par l'oïdium. Des outils pour les expérimentations au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Couet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 549, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits phytosanitaires : un point sur les nouveautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection de la vigne contre l'oïdium : préconisations, état des recherches et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herlemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6, pp.38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for sexual reproduction and fertile oospore production by Plasmopara viticola on the leaves of partially resistant grapevine cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1248.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion durable de la résistance de la vigne au mildiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro-Felipe Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-46, 2013, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/3s73-mm03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powdery mildew on grapevine : the date primary contamination affects disease development on leaves and damage on grape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel J. Chadoeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-73, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vignes, des invasions et des résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Paineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Livre papier : 9782759232338 ; EAN13 eBook [PDF] : 9782759232345 ; EAN13 eBook [ePub] : 9782759232352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oïdium et le mildiou peuvent-ils s’adapter aux variétés résistantes de vigne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cépages résistants aux maladies cryptogamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe ICV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 228 p., 2013, 978-2-7466-5802-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrapeMilDeWS : A formally designed integrated pest management decision process against grapevine powdery and downy mildews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clerjeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision support systems in agriculture, food and the environment: Trends, applications and advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-1-61520-881-4 978-1-61520-882-1. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61520-881-4.ch012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variétés résistantes aux maladies. Le point sur les actions en cours du CIVB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépages résistants : la vigne contre-attaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cailliatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multivirulent Plasmopara viticola strain from Cilaos on Réunion Island breaks down Rpv1, Rpv3.1 and Rpv10 mediated resistance of grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ramírez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dvorak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple geographic breakdown events of the Rpv1 – Rpv3.1 pyramided resistance in grapevine by Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ramirez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Marolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative assessment and spatial distribution of Plasmopara viticola oospores in vineyard soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poeydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Courchinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Demeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHÈSE NATIONALE DES DONNÉES DEPHY FERME VITICULTURE SUR LA PÉRIODE 2017-2020. Trajectoires de réduction de l’usage des produits phytosanitaires et performances technico-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chartier Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAN DEPHY. 2023, https://ecophytopic.fr/sites/default/files/2023-06/Synthèse%20DEPHY%20FERME%20Viticulture%202023.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHÈSE NATIONALE DES DONNÉES DEPHY FERME VITICULTURE SUR LA PÉRIODE 2017-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cellule d’Animation Nationale DEPHY Ecophyto. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des utilisations des produits phytopharmaceutiques à base de cuivre en France en considérant leur application en agriculture biologique et conventionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legrand Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2021-AUTO-0060, Anses. 2022, pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03744318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forte baisse des ventes des produits phytosanitaires en 2019 en France métropolitaine : des raisons structurelles ou conjoncturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouly Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2021, 64p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le glyphosate dans le réseau DEPHY FERME : état des lieux des usages, des freins et des alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bourigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cuypers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cellule d'Animation Nationale DEPHY. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau DEPHY EXPE : Synthèse des résultats à mi-parcours à l’échelle nationale - filière Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Cellule d’Animation Nationale DEPHY Ecophyto. 2016, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations concernant l’expérimentation d’un adjuvant en vue de préciser son domaine d’utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Allemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Conjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Document technique n°22, Anses. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes décisionnels pour la réduction des traitements en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bonicel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEPviti : co-conception de systèmes viticoles économes en produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CEPviti. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto R&D. Vers des systèmes de culture économes en pesticides. Volet 1. Tome III : analyse comparative de différents systèmes en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA; Ecophyto. 2009, 57 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des produits volatils résultant du développement d'une microflore fongique parasite du raisin à maturité et en surmaturation. Caractérisation des microorganismes impliqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. La Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Darriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIVB--n.n., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigne et produits de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre 3A </w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Analyse des voies de progrès en agriculture conventionnelle par orientation productive. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation pour l'évaluation technico-économique et l'analyse des risques associés à des stratégies de traitements alternatives contre le mildiou et l'oïdium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId351"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8477F49E"/>
+    <w:nsid w:val="49765D0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-deliere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4696-8511" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542610v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deli&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Burgun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104690" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353058v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Courchinoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Mazet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rodriguez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01667-25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581536v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nefti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Peyrard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deli&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.2.7885" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110415" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829347v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keichinger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art07" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Flori" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8318" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103725" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960583v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103553" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676724v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126503" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Burgun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaviglio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783365v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Nicolas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455290v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Aouadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roby" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2021.1210065" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049733v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso&#8208;bergada" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13302" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184119v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labb&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.03.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278953v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poitou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Redon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pons" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130120" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983272v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debord" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Codis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/7fk8-gt23" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796873v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Fedele" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gonz&#225;lez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. D&#237;ez-Navajas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Rossi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-19-2309-RE" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284572v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monpezat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couchaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Artheix" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deliere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9080686" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623114v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nassr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langenfeld" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benbrahim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/RWBIWY" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093511v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Topin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coasne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b04866" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619006v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619840v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Caffi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5116" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885315v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Guimier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazet I." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/8bbz-t493" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205709v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607972v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mouakka" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Crachereau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Davidou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.06.087" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625107v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audeguin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Catherine Dufour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161569v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Petitgenet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3wlrxp" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618247v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617619v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Urvoy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607424v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E. L. Delmas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couture" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Demeaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016729v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Metral" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Chevrier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367608v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601351" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D8JNTMXQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640391v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fort" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capdevielle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2656" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633839v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jolivet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart Cervera" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12368" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629846v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forget" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637044v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00987-16" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343456v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villemot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galarneau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.04.011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629851v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630824v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629664v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laun&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reulet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631554v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601019v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;ger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Naud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3917" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/983D3D8396587FE56E1D61AD6D8AACB14B0AEC46/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637274v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.10.012" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5F4MVXF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637807v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rouxel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Baudoin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Carisse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-08-13-0225-R" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630680v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632510v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joseph Schneider" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanns-Heinz Kassemeyer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Kozma" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.10.017" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DSM6VD4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645768v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2013.05.024" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXMS5SJB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649204v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bonicel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/w3py-jw63" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646236v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02667.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644426v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso-Ugaglia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666386v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Rey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2029" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PMCB7CGL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656168v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413420v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bazoche" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartolaro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Del'Homme" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660770v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delhomme" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591466v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Goutouly" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660312v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667420v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sdz3-1233" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674045v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672678v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Froidefond" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669300v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682788v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Couet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671828v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670282v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herlemont" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881341v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schneider" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.82" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645820v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3s73-mm03" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654394v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206064v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paineau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807800v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254951.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820266v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clerjeau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/181549.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-881-4.ch012" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620628v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624596v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304629v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ram&#237;rez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mazet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304635v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ramirez Martinez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marolleau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827822v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demeaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179747v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04539845v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03744318v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Saint-Cyr" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Fiore" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954218v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouly Manon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Blanck" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962152v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brun" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Achkar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bourigault" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cuypers" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016730v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rougier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Emonet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Pillet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801170v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thibault" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemoz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Conjeaud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delorme" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808676v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810893v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Constant" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guisset" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824854v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernos" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831892v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. La Guerche" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Darriet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chamont" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805778v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821955v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-deliere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4696-8511" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542610v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deli&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Burgun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104690" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353058v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Courchinoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Mazet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rodriguez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01667-25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829347v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nefti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keichinger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art07" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581536v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Peyrard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deli&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.2.7885" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110415" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Flori" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8318" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103725" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960583v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103553" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676724v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126503" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Burgun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaviglio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783365v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Nicolas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049733v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso&#8208;bergada" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13302" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455290v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Aouadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2021.1210065" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184119v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labb&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.03.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278953v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poitou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Redon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pons" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130120" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983272v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debord" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Codis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/7fk8-gt23" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796873v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Fedele" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gonz&#225;lez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. D&#237;ez-Navajas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Rossi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-19-2309-RE" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284572v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monpezat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couchaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Artheix" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deliere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9080686" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623114v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nassr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langenfeld" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benbrahim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/RWBIWY" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093511v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Topin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coasne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b04866" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619006v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619840v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Caffi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5116" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885315v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Guimier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazet I." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/8bbz-t493" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618247v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205709v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161569v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Petitgenet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3wlrxp" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607972v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mouakka" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Crachereau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Davidou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.06.087" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625107v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audeguin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Catherine Dufour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617619v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Urvoy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607424v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E. L. Delmas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couture" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Demeaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016729v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Metral" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Chevrier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367608v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601351" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D8JNTMXQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640391v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fort" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capdevielle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2656" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633839v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jolivet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart Cervera" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12368" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629846v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forget" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343456v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villemot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galarneau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.04.011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637044v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00987-16" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629851v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630824v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629664v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laun&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reulet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631554v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601019v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;ger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Naud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3917" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/983D3D8396587FE56E1D61AD6D8AACB14B0AEC46/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637274v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.10.012" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5F4MVXF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637807v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rouxel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Baudoin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Carisse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-08-13-0225-R" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630680v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632510v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joseph Schneider" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanns-Heinz Kassemeyer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Kozma" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.10.017" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DSM6VD4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645768v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2013.05.024" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXMS5SJB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646236v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02667.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649204v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bonicel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/w3py-jw63" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644426v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso-Ugaglia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656168v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666386v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Rey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2029" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PMCB7CGL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413420v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bazoche" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartolaro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Del'Homme" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660770v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delhomme" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591466v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Goutouly" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660312v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667420v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sdz3-1233" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674045v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672678v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Froidefond" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669300v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682788v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Couet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671828v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670282v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herlemont" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881341v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schneider" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.82" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645820v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3s73-mm03" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654394v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206064v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paineau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807800v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254951.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820266v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clerjeau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/181549.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-881-4.ch012" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620628v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624596v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304629v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ram&#237;rez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mazet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304635v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ramirez Martinez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marolleau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827822v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demeaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04539845v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179747v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03744318v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Saint-Cyr" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Fiore" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954218v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouly Manon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Blanck" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962152v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brun" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Achkar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bourigault" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cuypers" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016730v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rougier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Emonet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Pillet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801170v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thibault" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemoz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Conjeaud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delorme" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808676v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810893v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Constant" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guisset" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824854v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernos" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831892v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. La Guerche" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Darriet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chamont" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805778v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821955v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>