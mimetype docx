--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent DELIERE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">INRAE - Ingénieur de Recherche - UMR Santé et Agroécologie du Vignoble / UE Vigne Bordeaux</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4696-8511</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological performances of low pesticide used grapevine systems adapted to six diverse regional contexts in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 234, pp.104690. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2026.104690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital droplet PCR quantification and field-scale spatial distribution of &amp;lt;i&amp;gt;Plasmopara viticola&amp;lt;/i&amp;gt; oospores in vineyard soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poeydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Courchinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91 (12), pp.e01667-25. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.01667-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353058v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance variétale au mildiou et à l'oïdium permet-elle de mettre en oeuvre des systèmes viticoles innovants multi-performants à très bas niveau d'intrants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Keichinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.87-105. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent can a phase-out of pesticides in viticulture be achieved? Learning from the efforts of a large farm network after 10 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.2.7885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French low-input winegrowing demonstration farms: a dataset of their operations traceability and sustainability performances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.110415. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of pesticide-use pathways during the agroecological transition of DEPHY-Vigne farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.8318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of pesticide use trajectories during agroecological transitions in vineyards: The case of the French DEPHY network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.103725. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less field-level insecticides, but not fungicides, in small perennial crop fields and landscapes with woodlands and organic farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 204, pp.103553. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing pesticide use in vineyards. Evidence from the analysis of the French DEPHY network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.126503. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2022.126503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des systèmes viticoles agroécologiques pour l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaviglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 184, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des systèmes viticoles économes en pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chartier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 184, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial networks inferred from environmental DNA data for biomonitoring ecosystem change: strengths and pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didac Barroso‐bergada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.762-780. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Scenarios for a Shift towards Agroecology in Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (10), pp.1003 - 1033. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/as.2021.1210065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe as a bridgehead in the worldwide invasion history of grapevine downy mildew, Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (10), pp.2155-2166.e4. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2021.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methyl salicylate, a grape and wine chemical marker and sensory contributor in wines elaborated from grapes affected or not by cryptogamic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 360, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decitrait® : un OAD pour la protection de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79, pp.89-99. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/7fk8-gt23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of latent infections improves the prediction of Botrytis bunch rot severity in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Fedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa González-Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Díez-Navajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104 (5), pp.1291-1297. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-11-19-2309-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nabity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arinder Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.123. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-020-00864-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nabity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arinder Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Chlorine-Containing VOCs on Silver Migration and Sintering in ZSM-5 Used in a TSA Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monpezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Couchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Artheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (8), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal9080686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SysVitSolVin - Impact de systèmes viticoles à faibles intrants sur la qualité des sols et la qualité sensorielle des productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nassr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Langenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.135-150. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/RWBIWY⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Methods of Adsorbents for Air Purification and Gas Separation at Low Concentration: Case Studies on Xenon and Krypton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monpezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (11), pp.4560-4571. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.8b04866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés de vignes résistantes limitent la capacité du mildiou à se multiplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1166, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A network meta-analysis provides new insight into fungicide scheduling for the control of Botrytis cinerea in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa González-Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Fedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tito Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75 (2), pp.324-332. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.5116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable management of grapevine resistance. Detect the emergence of breakdown, of new diseases and adapt crop systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Guimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazet I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.19-30. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/8bbz-t493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des systèmes de production viticoles à très faibles intrants phytosanitaires sur le fonctionnement biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nassr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Langenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de marqueurs volatils associés aux nuances végétales des vins rouges. Partie 3/3 : Paramètres environnementaux et composante aromatique végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de systèmes viticoles à faible niveau d’intrants phytopharmaceutiques dans le vignoble bordelais (Projet EcoViti Aquitaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Guimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.37-54. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/3wlrxp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Plasmopara viticola infection of Merlot and Cabernet Sauvignon grapes on wine composition and flavor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mouakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Crachereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 239, pp.102-110. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.06.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Newvine. Création d'un matériel végétal résistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Catherine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1153, pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière veille à la durabilité des cépages résistants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Urvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 718 (novembre 2018), pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft selective sweeps in fungicide resistance adaptation: recurrent mutations without fitness costs in grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé E. L. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Demeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (2), pp.1936-1951. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes viticoles innovants à bas intrants phytosanitaires pour répondre aux attentes du plan Ecophyto : synthèse des premiers résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 283, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough in Xenon Capture and Purification Using Adsorbent-Supported Silver Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Coasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Greau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (28), pp.9660-9666. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201601351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foliar fungal communities strongly differ between habitat patches in a landscape mosaic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, 20 p. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.2656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of a plant pathogen to partial host resistance: selection for greater aggressiveness in grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé E. L. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (5), pp.709-725. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur d’un programme d’innovation variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1131, pp.39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption in heterogeneous porous media: Hierarchical and composite solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Villemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galarneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 229, pp.145-154. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequence of Plasmopara viticola, the grapevine downy mildew pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (5), 2 p. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00987-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oïdium (Erysiphe necator)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avril 2015, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection du vignoble. Les phénomènes de résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avril 2015, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan Ecophyto au cœur de l'Agro-écologie. Tour d'horizon des outils disponibles en viticulture et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Launès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avril 2015, pp.89-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildiou (Plasmopara viticola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avril 2015, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field evaluation of an expertise-based formal decision system for fungicide management of grapevine downy and powdery mildews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Naud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (9), pp.1247-1257. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.3917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous quantification of sporangia and zoospores in a biotrophic oomycete with an automatic particle analyzer: Disentangling dispersal and infection potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé E. L. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.169-175. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2014.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic distribution of cryptic species of Plasmopara viticola causing downy mildew on wild and cultivated grape in eastern north America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro-Felipe Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Carisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (7), pp.692-701. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-08-13-0225-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau Ecoviti Bordeaux expérimente des systèmes de cultures viticoles 'bas intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 673, pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid and multiregional adaptation to host partial resistance in a plant pathogenic oomycete: evidence from European populations of Plasmopara viticola, the causal agent of grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro-Felipe Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Joseph Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanns-Heinz Kassemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pal Kozma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, pp.500-508. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2013.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioeconomic model of downy mildew damage on grapevine for evaluation of control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53, pp.58-71. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2013.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reliability of leaf bioassays for predicting disease resistance on fruit: a case study on grapevine resistance to downy and powdery mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Joseph Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (3), pp.533-544. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2012.02667.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et transfert de systèmes décisionnels pour la réduction des traitements en viticulture : le projet SyDéRéT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bonicel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.155-168. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/w3py-jw63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle stratégie mettre en œuvre pour réduire l’utilisation des produits phytosanitaires : l’exemple du prototype Mildium®?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alonso-Ugaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Décembre, pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus Mildium : une stratégie pour réduire le nombre d'applications fongicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Del'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ugaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1066, pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of fungicides with various modes of action in controlling the early stages of an Erysiphe necator-induced epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (12), pp.1367-1373. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.2029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les pesticides utilisés en viticulture : à quel prix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ugaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Del'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 129S, pp.71-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les pesticides utilisés en viticulture : à quel prix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 129 S, pp.71-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildiou et oïdium de la vigne, pour des décisions coordonnées. Conception et évaluation de Mildium, un processus opérationnel de décision pour une gestion fongicide coordonnée à apport réduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 621, pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildiou et oïdium de la vigne pour des décisions coordonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 621, pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches innovantes pour une protection durable du vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.75-94. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/sdz3-1233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement de l'oïdium de la vigne en 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1009, pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourriture grise de la vigne : prévision du risque épidémique et protection fongicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Froidefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 565, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineyard evaluation of the efficacy of fenamidone-containing products against grape-vine downy mildew (Plasmopara viticola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pflanzenschutz-Nachrichten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 56 (3), pp.477-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infestation artificielle de la vigne par l'oïdium. Des outils pour les expérimentations au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Couet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 549, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits phytosanitaires : un point sur les nouveautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection de la vigne contre l'oïdium : préconisations, état des recherches et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herlemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6, pp.38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for sexual reproduction and fertile oospore production by Plasmopara viticola on the leaves of partially resistant grapevine cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1248.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion durable de la résistance de la vigne au mildiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro-Felipe Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-46, 2013, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/3s73-mm03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powdery mildew on grapevine : the date primary contamination affects disease development on leaves and damage on grape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel J. Chadoeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-73, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vignes, des invasions et des résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Paineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Livre papier : 9782759232338 ; EAN13 eBook [PDF] : 9782759232345 ; EAN13 eBook [ePub] : 9782759232352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oïdium et le mildiou peuvent-ils s’adapter aux variétés résistantes de vigne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cépages résistants aux maladies cryptogamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe ICV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 228 p., 2013, 978-2-7466-5802-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrapeMilDeWS : A formally designed integrated pest management decision process against grapevine powdery and downy mildews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clerjeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision support systems in agriculture, food and the environment: Trends, applications and advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-1-61520-881-4 978-1-61520-882-1. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61520-881-4.ch012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variétés résistantes aux maladies. Le point sur les actions en cours du CIVB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépages résistants : la vigne contre-attaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cailliatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multivirulent Plasmopara viticola strain from Cilaos on Réunion Island breaks down Rpv1, Rpv3.1 and Rpv10 mediated resistance of grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ramírez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dvorak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple geographic breakdown events of the Rpv1 – Rpv3.1 pyramided resistance in grapevine by Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ramirez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Marolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative assessment and spatial distribution of Plasmopara viticola oospores in vineyard soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poeydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Courchinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Demeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHÈSE NATIONALE DES DONNÉES DEPHY FERME VITICULTURE SUR LA PÉRIODE 2017-2020. Trajectoires de réduction de l’usage des produits phytosanitaires et performances technico-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chartier Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAN DEPHY. 2023, https://ecophytopic.fr/sites/default/files/2023-06/Synthèse%20DEPHY%20FERME%20Viticulture%202023.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHÈSE NATIONALE DES DONNÉES DEPHY FERME VITICULTURE SUR LA PÉRIODE 2017-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cellule d’Animation Nationale DEPHY Ecophyto. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des utilisations des produits phytopharmaceutiques à base de cuivre en France en considérant leur application en agriculture biologique et conventionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legrand Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2021-AUTO-0060, Anses. 2022, pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03744318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forte baisse des ventes des produits phytosanitaires en 2019 en France métropolitaine : des raisons structurelles ou conjoncturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouly Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2021, 64p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le glyphosate dans le réseau DEPHY FERME : état des lieux des usages, des freins et des alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bourigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cuypers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cellule d'Animation Nationale DEPHY. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau DEPHY EXPE : Synthèse des résultats à mi-parcours à l’échelle nationale - filière Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Cellule d’Animation Nationale DEPHY Ecophyto. 2016, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations concernant l’expérimentation d’un adjuvant en vue de préciser son domaine d’utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Allemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Conjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Document technique n°22, Anses. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes décisionnels pour la réduction des traitements en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bonicel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEPviti : co-conception de systèmes viticoles économes en produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CEPviti. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto R&D. Vers des systèmes de culture économes en pesticides. Volet 1. Tome III : analyse comparative de différents systèmes en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA; Ecophyto. 2009, 57 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des produits volatils résultant du développement d'une microflore fongique parasite du raisin à maturité et en surmaturation. Caractérisation des microorganismes impliqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. La Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Darriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIVB--n.n., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigne et produits de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre 3A </w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Analyse des voies de progrès en agriculture conventionnelle par orientation productive. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation pour l'évaluation technico-économique et l'analyse des risques associés à des stratégies de traitements alternatives contre le mildiou et l'oïdium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId351"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent DELIERE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">INRAE - Ingénieur de Recherche - UMR Santé et Agroécologie du Vignoble / UE Vigne Bordeaux</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4696-8511</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological performances of low pesticide used grapevine systems adapted to six diverse regional contexts in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 234, pp.104690. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2026.104690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital droplet PCR quantification and field-scale spatial distribution of &amp;lt;i&amp;gt;Plasmopara viticola&amp;lt;/i&amp;gt; oospores in vineyard soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poeydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Courchinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91 (12), pp.e01667-25. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.01667-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353058v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance variétale au mildiou et à l'oïdium permet-elle de mettre en oeuvre des systèmes viticoles innovants multi-performants à très bas niveau d'intrants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Keichinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98, pp.87-105. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol98-art07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent can a phase-out of pesticides in viticulture be achieved? Learning from the efforts of a large farm network after 10 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.2.7885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French low-input winegrowing demonstration farms: a dataset of their operations traceability and sustainability performances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Reboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Peyrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.110415. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of pesticide-use pathways during the agroecological transition of DEPHY-Vigne farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.8318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of pesticide use trajectories during agroecological transitions in vineyards: The case of the French DEPHY network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.103725. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less field-level insecticides, but not fungicides, in small perennial crop fields and landscapes with woodlands and organic farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 204, pp.103553. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des systèmes viticoles agroécologiques pour l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gaviglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 184, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing pesticide use in vineyards. Evidence from the analysis of the French DEPHY network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 136, pp.126503. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2022.126503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des systèmes viticoles économes en pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chartier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cortel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 184, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial networks inferred from environmental DNA data for biomonitoring ecosystem change: strengths and pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didac Barroso‐bergada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Pauvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Vallance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.762-780. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.13302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Scenarios for a Shift towards Agroecology in Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (10), pp.1003 - 1033. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/as.2021.1210065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europe as a bridgehead in the worldwide invasion history of grapevine downy mildew, Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (10), pp.2155-2166.e4. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2021.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methyl salicylate, a grape and wine chemical marker and sensory contributor in wines elaborated from grapes affected or not by cryptogamic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bruez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 360, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decitrait® : un OAD pour la protection de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Codis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79, pp.89-99. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/7fk8-gt23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of latent infections improves the prediction of Botrytis bunch rot severity in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Fedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa González-Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana M. Díez-Navajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104 (5), pp.1291-1297. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-11-19-2309-RE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nabity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arinder Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.123. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-020-00864-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rispe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nabity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arinder Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SysVitSolVin - Impact de systèmes viticoles à faibles intrants sur la qualité des sols et la qualité sensorielle des productions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nassr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Langenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.135-150. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/RWBIWY⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Chlorine-Containing VOCs on Silver Migration and Sintering in ZSM-5 Used in a TSA Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monpezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Couchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Artheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (8), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal9080686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés de vignes résistantes limitent la capacité du mildiou à se multiplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1166, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation Methods of Adsorbents for Air Purification and Gas Separation at Low Concentration: Case Studies on Xenon and Krypton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monpezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coasne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (11), pp.4560-4571. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.8b04866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A network meta-analysis provides new insight into fungicide scheduling for the control of Botrytis cinerea in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa González-Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Fedele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tito Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75 (2), pp.324-332. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.5116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable management of grapevine resistance. Detect the emergence of breakdown, of new diseases and adapt crop systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Guimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazet I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.19-30. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/8bbz-t493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des systèmes de production viticoles à très faibles intrants phytosanitaires sur le fonctionnement biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nassr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Langenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 170, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de systèmes viticoles à faible niveau d’intrants phytopharmaceutiques dans le vignoble bordelais (Projet EcoViti Aquitaine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Guimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.37-54. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/3wlrxp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Plasmopara viticola infection of Merlot and Cabernet Sauvignon grapes on wine composition and flavor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mouakka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Crachereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 239, pp.102-110. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.06.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Newvine. Création d'un matériel végétal résistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Catherine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1153, pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de marqueurs volatils associés aux nuances végétales des vins rouges. Partie 3/3 : Paramètres environnementaux et composante aromatique végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière veille à la durabilité des cépages résistants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Urvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 718 (novembre 2018), pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft selective sweeps in fungicide resistance adaptation: recurrent mutations without fitness costs in grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé E. L. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Demeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (2), pp.1936-1951. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de systèmes viticoles innovants à bas intrants phytosanitaires pour répondre aux attentes du plan Ecophyto : synthèse des premiers résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 283, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough in Xenon Capture and Purification Using Adsorbent-Supported Silver Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Coasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Greau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (28), pp.9660-9666. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201601351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of a plant pathogen to partial host resistance: selection for greater aggressiveness in grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé E. L. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (5), pp.709-725. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.12368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foliar fungal communities strongly differ between habitat patches in a landscape mosaic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, 20 p. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.2656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur d’un programme d’innovation variétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1131, pp.39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption in heterogeneous porous media: Hierarchical and composite solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Villemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galarneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Topin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 229, pp.145-154. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft genome sequence of Plasmopara viticola, the grapevine downy mildew pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gouzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Richart-Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (5), 2 p. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00987-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oïdium (Erysiphe necator)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avril 2015, pp.23-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan Ecophyto au cœur de l'Agro-écologie. Tour d'horizon des outils disponibles en viticulture et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Launès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avril 2015, pp.89-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection du vignoble. Les phénomènes de résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Corio-Costet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avril 2015, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildiou (Plasmopara viticola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Avril 2015, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field evaluation of an expertise-based formal decision system for fungicide management of grapevine downy and powdery mildews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Naud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (9), pp.1247-1257. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.3917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous quantification of sporangia and zoospores in a biotrophic oomycete with an automatic particle analyzer: Disentangling dispersal and infection potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé E. L. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle D. Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.169-175. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2014.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic distribution of cryptic species of Plasmopara viticola causing downy mildew on wild and cultivated grape in eastern north America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro-Felipe Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Carisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (7), pp.692-701. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-08-13-0225-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau Ecoviti Bordeaux expérimente des systèmes de cultures viticoles 'bas intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 673, pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid and multiregional adaptation to host partial resistance in a plant pathogenic oomycete: evidence from European populations of Plasmopara viticola, the causal agent of grapevine downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro-Felipe Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Joseph Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanns-Heinz Kassemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pal Kozma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, pp.500-508. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2013.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bioeconomic model of downy mildew damage on grapevine for evaluation of control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53, pp.58-71. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2013.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reliability of leaf bioassays for predicting disease resistance on fruit: a case study on grapevine resistance to downy and powdery mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Wiedemann-Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Joseph Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (3), pp.533-544. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3059.2012.02667.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et transfert de systèmes décisionnels pour la réduction des traitements en viticulture : le projet SyDéRéT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bonicel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.155-168. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/w3py-jw63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle stratégie mettre en œuvre pour réduire l’utilisation des produits phytosanitaires : l’exemple du prototype Mildium®?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Alonso-Ugaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Décembre, pp.39-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus Mildium : une stratégie pour réduire le nombre d'applications fongicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Del'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ugaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1066, pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of fungicides with various modes of action in controlling the early stages of an Erysiphe necator-induced epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66 (12), pp.1367-1373. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.2029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les pesticides utilisés en viticulture : à quel prix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Ugaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Del'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 129S, pp.71-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les pesticides utilisés en viticulture : à quel prix ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bazoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 129 S, pp.71-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildiou et oïdium de la vigne, pour des décisions coordonnées. Conception et évaluation de Mildium, un processus opérationnel de décision pour une gestion fongicide coordonnée à apport réduit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 621, pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mildiou et oïdium de la vigne pour des décisions coordonnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 621, pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches innovantes pour une protection durable du vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.75-94. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/sdz3-1233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement de l'oïdium de la vigne en 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1009, pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineyard evaluation of the efficacy of fenamidone-containing products against grape-vine downy mildew (Plasmopara viticola)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pflanzenschutz-Nachrichten</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 56 (3), pp.477-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourriture grise de la vigne : prévision du risque épidémique et protection fongicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Froidefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 565, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infestation artificielle de la vigne par l'oïdium. Des outils pour les expérimentations au vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Couet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 549, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits phytosanitaires : un point sur les nouveautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection de la vigne contre l'oïdium : préconisations, état des recherches et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herlemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 6, pp.38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for sexual reproduction and fertile oospore production by Plasmopara viticola on the leaves of partially resistant grapevine cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Delbac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Conference on Grapevine Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2019.1248.82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion durable de la résistance de la vigne au mildiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro-Felipe Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Merdinoglu-Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-46, 2013, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/3s73-mm03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powdery mildew on grapevine : the date primary contamination affects disease development on leaves and damage on grape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel J. Chadoeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-73, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vignes, des invasions et des résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Paineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Livre papier : 9782759232338 ; EAN13 eBook [PDF] : 9782759232345 ; EAN13 eBook [ePub] : 9782759232352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’oïdium et le mildiou peuvent-ils s’adapter aux variétés résistantes de vigne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cépages résistants aux maladies cryptogamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe ICV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 228 p., 2013, 978-2-7466-5802-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrapeMilDeWS : A formally designed integrated pest management decision process against grapevine powdery and downy mildews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Naud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bellon Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clerjeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision support systems in agriculture, food and the environment: Trends, applications and advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-1-61520-881-4 978-1-61520-882-1. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61520-881-4.ch012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variétés résistantes aux maladies. Le point sur les actions en cours du CIVB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Merdinoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cépages résistants : la vigne contre-attaque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Audeguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Cailliatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multivirulent Plasmopara viticola strain from Cilaos on Réunion Island breaks down Rpv1, Rpv3.1 and Rpv10 mediated resistance of grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ramírez Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Miclot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dvorak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple geographic breakdown events of the Rpv1 – Rpv3.1 pyramided resistance in grapevine by Plasmopara viticola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ramirez Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Marolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative assessment and spatial distribution of Plasmopara viticola oospores in vineyard soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Poeydebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Courchinoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Demeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chataigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHÈSE NATIONALE DES DONNÉES DEPHY FERME VITICULTURE SUR LA PÉRIODE 2017-2020. Trajectoires de réduction de l’usage des produits phytosanitaires et performances technico-économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chartier Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAN DEPHY. 2023, https://ecophytopic.fr/sites/default/files/2023-06/Synthèse%20DEPHY%20FERME%20Viticulture%202023.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNTHÈSE NATIONALE DES DONNÉES DEPHY FERME VITICULTURE SUR LA PÉRIODE 2017-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cellule d’Animation Nationale DEPHY Ecophyto. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des utilisations des produits phytopharmaceutiques à base de cuivre en France en considérant leur application en agriculture biologique et conventionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Ballot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legrand Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2021-AUTO-0060, Anses. 2022, pp.133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03744318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forte baisse des ventes des produits phytosanitaires en 2019 en France métropolitaine : des raisons structurelles ou conjoncturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouly Manon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Blanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Delame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 2021, 64p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le glyphosate dans le réseau DEPHY FERME : état des lieux des usages, des freins et des alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bourigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cuypers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cellule d'Animation Nationale DEPHY. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau DEPHY EXPE : Synthèse des résultats à mi-parcours à l’échelle nationale - filière Viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Emonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Cellule d’Animation Nationale DEPHY Ecophyto. 2016, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations concernant l’expérimentation d’un adjuvant en vue de préciser son domaine d’utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Allemoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Conjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Document technique n°22, Anses. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes décisionnels pour la réduction des traitements en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bonicel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEPviti : co-conception de systèmes viticoles économes en produits phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Davidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Guisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CEPviti. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto R&D. Vers des systèmes de culture économes en pesticides. Volet 1. Tome III : analyse comparative de différents systèmes en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA; Ecophyto. 2009, 57 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des produits volatils résultant du développement d'une microflore fongique parasite du raisin à maturité et en surmaturation. Caractérisation des microorganismes impliqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. La Guerche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Darriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIVB--n.n., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigne et produits de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre 3A </w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Analyse des voies de progrès en agriculture conventionnelle par orientation productive. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation pour l'évaluation technico-économique et l'analyse des risques associés à des stratégies de traitements alternatives contre le mildiou et l'oïdium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Delhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId351"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49765D0F"/>
+    <w:nsid w:val="6EDFAEBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-deliere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4696-8511" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542610v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deli&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Burgun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104690" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353058v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Courchinoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Mazet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rodriguez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01667-25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829347v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nefti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keichinger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art07" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581536v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Peyrard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deli&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.2.7885" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110415" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Flori" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8318" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103725" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960583v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103553" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676724v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126503" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Burgun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaviglio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783365v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Nicolas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049733v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso&#8208;bergada" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13302" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455290v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Aouadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2021.1210065" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184119v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labb&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.03.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278953v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poitou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Redon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pons" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130120" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983272v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debord" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Codis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/7fk8-gt23" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796873v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Fedele" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gonz&#225;lez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. D&#237;ez-Navajas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Rossi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-19-2309-RE" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284572v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monpezat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couchaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Artheix" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deliere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9080686" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623114v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nassr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langenfeld" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benbrahim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/RWBIWY" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093511v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Topin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coasne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b04866" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619006v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619840v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Caffi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5116" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885315v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Guimier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazet I." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/8bbz-t493" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618247v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205709v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161569v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Petitgenet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3wlrxp" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607972v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mouakka" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Crachereau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Davidou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.06.087" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625107v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audeguin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Catherine Dufour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617619v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Urvoy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607424v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E. L. Delmas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couture" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Demeaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016729v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Metral" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Chevrier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367608v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601351" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D8JNTMXQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640391v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fort" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capdevielle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2656" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633839v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jolivet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart Cervera" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12368" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629846v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forget" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343456v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villemot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galarneau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.04.011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637044v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00987-16" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629851v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630824v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629664v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laun&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reulet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631554v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601019v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;ger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Naud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3917" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/983D3D8396587FE56E1D61AD6D8AACB14B0AEC46/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637274v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.10.012" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5F4MVXF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637807v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rouxel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Baudoin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Carisse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-08-13-0225-R" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630680v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632510v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joseph Schneider" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanns-Heinz Kassemeyer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Kozma" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.10.017" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DSM6VD4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645768v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2013.05.024" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXMS5SJB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646236v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02667.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649204v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bonicel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/w3py-jw63" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644426v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso-Ugaglia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656168v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666386v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Rey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2029" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PMCB7CGL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413420v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bazoche" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartolaro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Del'Homme" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660770v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delhomme" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591466v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Goutouly" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660312v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667420v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sdz3-1233" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674045v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672678v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Froidefond" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669300v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682788v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Couet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671828v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670282v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herlemont" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881341v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schneider" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.82" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645820v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3s73-mm03" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654394v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206064v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paineau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807800v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254951.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820266v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clerjeau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/181549.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-881-4.ch012" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620628v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624596v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304629v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ram&#237;rez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mazet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304635v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ramirez Martinez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marolleau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827822v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demeaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04539845v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179747v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03744318v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Saint-Cyr" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Fiore" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954218v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouly Manon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Blanck" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962152v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brun" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Achkar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bourigault" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cuypers" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016730v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rougier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Emonet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Pillet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801170v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thibault" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemoz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Conjeaud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delorme" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808676v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810893v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Constant" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guisset" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824854v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernos" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831892v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. La Guerche" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Darriet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chamont" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805778v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821955v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-deliere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4696-8511" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542610v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deli&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Burgun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2026.104690" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353058v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Poeydebat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Courchinoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Mazet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rodriguez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chataigner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01667-25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829347v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nefti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Keichinger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol98-art07" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581536v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Peyrard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deli&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.2.7885" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110415" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04747448v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cortel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Flori" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8318" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103725" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960583v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103553" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783315v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Burgun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaviglio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676724v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126503" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03783365v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chartier Nicolas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049733v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso&#8208;bergada" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Pauvert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13302" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455290v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Aouadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2021.1210065" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184119v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labb&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart-Cervera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.03.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03278953v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poitou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Redon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pons" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130120" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983272v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vergnes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debord" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Codis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/7fk8-gt23" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796873v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Fedele" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gonz&#225;lez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. D&#237;ez-Navajas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Rossi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-19-2309-RE" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623114v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nassr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Langenfeld" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benbrahim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/RWBIWY" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284572v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monpezat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couchaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Artheix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deliere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9080686" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619006v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schneider" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093511v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Topin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coasne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b04866" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619840v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Caffi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sauris" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5116" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885315v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Miclot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Guimier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazet I." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/8bbz-t493" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618247v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161569v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Petitgenet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3wlrxp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607972v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mouakka" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Crachereau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Davidou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.06.087" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625107v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Merdinoglu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audeguin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Cunff" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Catherine Dufour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205709v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617619v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Urvoy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607424v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E. L. Delmas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couture" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Demeaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016729v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Metral" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Chevrier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367608v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601351" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D8JNTMXQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633839v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jolivet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Richart Cervera" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12368" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640391v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fort" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capdevielle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vacher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.2656" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629846v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Forget" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Merdinoglu-Wiedemann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343456v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villemot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galarneau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.04.011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637044v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00987-16" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629851v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629664v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laun&#232;s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reulet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630824v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631554v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601019v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;ger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Naud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3917" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/983D3D8396587FE56E1D61AD6D8AACB14B0AEC46/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637274v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.10.012" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5F4MVXF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637807v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rouxel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro-Felipe Mestre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Baudoin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Carisse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-08-13-0225-R" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630680v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632510v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Joseph Schneider" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanns-Heinz Kassemeyer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pal Kozma" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.10.017" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DSM6VD4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645768v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2013.05.024" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXMS5SJB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646236v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Wiedemann-Merdinoglu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02667.x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649204v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bonicel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/w3py-jw63" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644426v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso-Ugaglia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656168v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Ugaglia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666386v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Rey" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2029" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PMCB7CGL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413420v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bazoche" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cartolaro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Del'Homme" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660770v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delhomme" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591466v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Goutouly" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660312v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667420v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thi&#233;ry" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sdz3-1233" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674045v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669300v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672678v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mart&#237;nez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Froidefond" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682788v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Couet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671828v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670282v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herlemont" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881341v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Schneider" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.82" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645820v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3s73-mm03" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654394v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel J. Chadoeuf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206064v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paineau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807800v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254951.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820266v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Naud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clerjeau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/181549.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61520-881-4.ch012" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620628v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hugueney" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624596v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cailliatte" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304629v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ram&#237;rez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dvorak" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mazet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05304635v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;lissier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ramirez Martinez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marolleau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827822v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demeaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04539845v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179747v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03744318v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Saint-Cyr" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Fiore" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04954218v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouly Manon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Harel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Blanck" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962152v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brun" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Achkar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bourigault" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cuypers" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016730v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rougier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Emonet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Pillet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801170v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thibault" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allemoz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Conjeaud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delorme" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808676v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810893v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Constant" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guisset" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824854v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernos" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831892v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. La Guerche" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Darriet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chamont" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805778v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821955v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>