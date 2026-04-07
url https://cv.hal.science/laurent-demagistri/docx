--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1106,295 +1106,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring vegetation dynamics in southern Tunisia using SPOT-5 (Take5) data: a case study of the Tozeur oases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cherine Ben Khalfallah</w:t>
+                <w:t xml:space="preserve">Satellite images combined with field data reveal negative changes in the distribution of babassu palms after clearing off amazonian forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Mitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faiza Khebour Allouche</w:t>
+                <w:t xml:space="preserve">Alessio Moreira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izildinha de Souza Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Fatima Rodriguez Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of applied remote sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.jrs.12.046002⟩</w:t>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (2), pp.321 - 336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-017-0965-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136056v1</w:t>
+                <w:t xml:space="preserve">ird-01715182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite images combined with field data reveal negative changes in the distribution of babassu palms after clearing off amazonian forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danielle Mitja</w:t>
+                <w:t xml:space="preserve">Monitoring vegetation dynamics in southern Tunisia using SPOT-5 (Take5) data: a case study of the Tozeur oases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherine Ben Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Izildinha de Souza Miranda</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalel Ouerchefani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Demagistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Fatima Rodriguez Coelho</w:t>
+                <w:t xml:space="preserve">Faiza Khebour Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 61 (2), pp.321 - 336. </w:t>
+              <w:t xml:space="preserve">Journal of applied remote sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (04), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00267-017-0965-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.jrs.12.046002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01715182v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la combinaison d’images satellites optique et RADAR dans l’étude des maladies à transmission vectorielle : cas du paludisme à la frontière Guyane française – Brésil</w:t>
               </w:r>
@@ -1514,51 +1514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating babassu palm density using automatic palm tree detection with very high spatial resolution satellite images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Moreira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Mitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2957,51 +2957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Mitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Sirakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Moreira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol González-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3436,51 +3436,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BAAEEB7C"/>
+    <w:nsid w:val="A27371C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3584,51 +3584,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="431EC670"/>
+    <w:nsid w:val="1F68F26E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3732,51 +3732,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7E57FCC2"/>
+    <w:nsid w:val="898155D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3969,51 +3969,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-demagistri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1910-200X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230164390" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9896-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337270v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hallopeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouzai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gu&#233;rin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Pascoal de Matos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2025.100273" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04514513v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemettais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lisabeth Laques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonas Alim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10095020.2024.2314558" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880838v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Moreira Dos Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izildinha de Souza Miranda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-33062020abb0543" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lyszczarz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13122398" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458423v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Ben Khalfallah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Ouerchefani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Darragi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07038992.2021.1922881" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12060932" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136056v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Khebour Allouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.jrs.12.046002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01715182v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Moreira dos Santos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Fatima Rodriguez Coelho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-017-0965-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959525v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15027" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01715147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.02.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pecoul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2010.512310" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828857v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laurore" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Limozin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381744v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464947v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830214v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829045v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pecoul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.805097" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996850v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tm Defossez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493806v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678980v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cresson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Yazdanparast" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Shahbazkia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790088v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Sirakov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Gonz&#225;lez-P&#233;rez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deiane Jorge Macedo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319781105#aboutAuthors" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2_14" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606465v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ose" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-102-4.50002-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-demagistri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1910-200X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230164390" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9896-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337270v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hallopeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouzai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gu&#233;rin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Pascoal de Matos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2025.100273" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04514513v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemettais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lisabeth Laques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonas Alim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10095020.2024.2314558" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880838v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Moreira Dos Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izildinha de Souza Miranda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-33062020abb0543" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lyszczarz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13122398" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458423v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Ben Khalfallah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Ouerchefani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Darragi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07038992.2021.1922881" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12060932" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01715182v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Moreira dos Santos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Fatima Rodriguez Coelho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-017-0965-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Khebour Allouche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.jrs.12.046002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959525v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15027" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01715147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.02.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pecoul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2010.512310" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828857v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laurore" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Limozin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381744v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464947v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830214v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829045v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pecoul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.805097" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996850v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tm Defossez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493806v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678980v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cresson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Yazdanparast" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Shahbazkia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790088v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Sirakov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Gonz&#225;lez-P&#233;rez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deiane Jorge Macedo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319781105#aboutAuthors" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2_14" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606465v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ose" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-102-4.50002-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>