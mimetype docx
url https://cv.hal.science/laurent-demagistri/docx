--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1106,177 +1106,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite images combined with field data reveal negative changes in the distribution of babassu palms after clearing off amazonian forests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Delaître</w:t>
+                <w:t xml:space="preserve">Apports de la combinaison d’images satellites optique et RADAR dans l’étude des maladies à transmission vectorielle : cas du paludisme à la frontière Guyane française – Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Moreira dos Santos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roberta Fatima Rodriguez Coelho</w:t>
+                <w:t xml:space="preserve">Auréa Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00267-017-0965-6⟩</w:t>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37, art. no 15027 [32 p. en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.15027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01715182v1</w:t>
+                <w:t xml:space="preserve">hal-01959525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring vegetation dynamics in southern Tunisia using SPOT-5 (Take5) data: a case study of the Tozeur oases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherine Ben Khalfallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1298,267 +1298,267 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalel Ouerchefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Demagistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Khebour Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of applied remote sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (04), pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/1.jrs.12.046002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la combinaison d’images satellites optique et RADAR dans l’étude des maladies à transmission vectorielle : cas du paludisme à la frontière Guyane française – Brésil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Catry</w:t>
+                <w:t xml:space="preserve">Satellite images combined with field data reveal negative changes in the distribution of babassu palms after clearing off amazonian forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Mitja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Moreira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izildinha de Souza Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auréa Pottier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+                <w:t xml:space="preserve">Roberta Fatima Rodriguez Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37, art. no 15027 [32 p. en ligne]. </w:t>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (2), pp.321 - 336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/confins.15027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00267-017-0965-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959525v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01715182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating babassu palm density using automatic palm tree detection with very high spatial resolution satellite images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Moreira dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Mitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2925,312 +2925,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viability of the Babassu Palm Eco-socio-system in Brazil: The Challenges of Coviability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Deiane Jorge Macedo</w:t>
+                <w:t xml:space="preserve">A Semantic-Based Approach for Landscape Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Toulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Laques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Demagistri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Pinaud; Fabrice Guillet; Fabien Gandon; Christine Largeron. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coviability of Social and Ecological Systems : Reconnecting Mankind to the Biosphere in an Era of Global Change</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78111-2_14⟩</w:t>
+              <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 834, Springer, pp.119-136, 2019, Studies in Computational Intelligence, 978-3-030-18129-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-18129-1_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790088v1</w:t>
+                <w:t xml:space="preserve">hal-02164143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic-Based Approach for Landscape Identification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Demagistri</w:t>
+                <w:t xml:space="preserve">Viability of the Babassu Palm Eco-socio-system in Brazil: The Challenges of Coviability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Mitja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Sirakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Moreira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sol González-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deiane Jorge Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 834, Springer, pp.119-136, 2019, Studies in Computational Intelligence, 978-3-030-18129-1. </w:t>
+              <w:t xml:space="preserve">Coviability of Social and Ecological Systems : Reconnecting Mankind to the Biosphere in an Era of Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 794 p., 2019, 978-3-319-78497-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-18129-1_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78111-2_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164143v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multispectral satellite image processing</w:t>
               </w:r>
@@ -3436,51 +3436,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A27371C7"/>
+    <w:nsid w:val="70A4C6DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3584,51 +3584,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1F68F26E"/>
+    <w:nsid w:val="F111FB11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3732,51 +3732,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="898155D7"/>
+    <w:nsid w:val="2832CEBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3969,51 +3969,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-demagistri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1910-200X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230164390" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9896-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337270v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hallopeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouzai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gu&#233;rin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Pascoal de Matos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2025.100273" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04514513v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemettais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lisabeth Laques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonas Alim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10095020.2024.2314558" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880838v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Moreira Dos Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izildinha de Souza Miranda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-33062020abb0543" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lyszczarz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13122398" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458423v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Ben Khalfallah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Ouerchefani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Darragi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07038992.2021.1922881" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12060932" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01715182v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Moreira dos Santos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Fatima Rodriguez Coelho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-017-0965-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Khebour Allouche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.jrs.12.046002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959525v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15027" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01715147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.02.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pecoul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2010.512310" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828857v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laurore" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Limozin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381744v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464947v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830214v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829045v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pecoul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.805097" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996850v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tm Defossez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493806v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678980v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cresson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Yazdanparast" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Shahbazkia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790088v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Sirakov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Gonz&#225;lez-P&#233;rez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deiane Jorge Macedo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319781105#aboutAuthors" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2_14" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606465v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ose" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-102-4.50002-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-demagistri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1910-200X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230164390" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9896-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337270v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hallopeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouzai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gu&#233;rin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Pascoal de Matos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2025.100273" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04514513v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemettais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lisabeth Laques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonas Alim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10095020.2024.2314558" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880838v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Moreira Dos Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izildinha de Souza Miranda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-33062020abb0543" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lyszczarz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13122398" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458423v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Ben Khalfallah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Ouerchefani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Darragi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07038992.2021.1922881" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12060932" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959525v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15027" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136056v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Khebour Allouche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.jrs.12.046002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01715182v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Moreira dos Santos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Fatima Rodriguez Coelho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-017-0965-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01715147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.02.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pecoul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2010.512310" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828857v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laurore" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Limozin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381744v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464947v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830214v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829045v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pecoul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.805097" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996850v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tm Defossez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493806v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678980v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cresson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Yazdanparast" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Shahbazkia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164143v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790088v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Sirakov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Gonz&#225;lez-P&#233;rez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deiane Jorge Macedo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319781105#aboutAuthors" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2_14" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606465v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ose" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-102-4.50002-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>