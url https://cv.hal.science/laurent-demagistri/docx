--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -1,3381 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3329 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:118.51851851852px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Demagistri </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche, IRDUMR 228 Espace-Dev, Maison de la Télédétection - Montpellier, France - http://www.espace-dev.fr/</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-demagistri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1910-200X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">230164390</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=FPG9aWoAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-9896-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laurent Demagistri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> est Ingénieur de Recherche en calcul scientifique et géomatique. Il est spécialisé en Télédétection et Infrastructures de Données Spatiales. Ses principales activités consistent à développer des workflows pour le traitement d'images satellitaires et la gestion de bases de données de produits à valeur ajoutée. Ses domaines d'expertise couvrent la calibration et le recalage des données, l'extraction de paramètres biogéophysiques, la détection d'objets ou de processus.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences et domaines d'expertise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Informatique scientifique et traitement d'images de télédétection:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conception et développement d'outils de traitement de flux de données de télédétection: détection d'objets et de processus à partir d'images de différentes résolutions spatiales (bateaux, palmiers, gradients, etc.), calibration et orthorectification des données, calcul de paramètres bio-géophysiques (température de surface de l'eau, concentration en chlorophylle, indices de végétation, etc.).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Expérience en développement C/C++/Java, et langages de script. Maitrise de logiciels standards de traitement d'images satellite (ENVI, ERDAS, OTB/Monteverdi, etc.).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expérience d'enseignement et d'encadrement en télédétection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable depuis plusieurs années de cours/TP de Télédétection dans plusieurs structures d'enseignement (au niveau MASTER).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing data imbalance in urban informal settlement mapping from earth observation using ensemble learning: A case study in Rio de Janeiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hallopeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouzai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demagistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanderlei Pascoal de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.100273. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.srs.2025.100273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiometric landscape: a new conceptual framework and operational approach for landscape characterisation and mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemettais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Élisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonas Alim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-spatial Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (2), pp.322-344. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10095020.2024.2314558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04514513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the influence of anthropogenic impact on the population structure of Attalea speciosa Mart. ex Spreng. in the Brazilian Amazonian region?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moreira Dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Mitja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izildinha de Souza Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botânica Brasílica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0102-33062020abb0543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Unsupervised Multi-Scale Characterization of Urban Landscapes Based on Earth Observation Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demagistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lyszczarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (12), pp.2398. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13122398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring vegetation change in Tozeur oases in Southern Tunisia by using trend analysis of MODIS NDVI time series (2000-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherine Ben Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Ouerchefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demagistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadila Darragi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (4), pp.535-553. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07038992.2021.1922881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mapping Review on Urban Landscape Factors of Dengue Retrieved from Earth Observation Data, GIS Techniques, and Survey Questionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Mangeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.932. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12060932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring vegetation dynamics in southern Tunisia using SPOT-5 (Take5) data: a case study of the Tozeur oases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherine Ben Khalfallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Ouerchefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demagistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Khebour Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of applied remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (04), pp.1. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.jrs.12.046002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite images combined with field data reveal negative changes in the distribution of babassu palms after clearing off amazonian forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Mitja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moreira dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izildinha de Souza Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Fatima Rodriguez Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (2), pp.321 - 336. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-017-0965-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01715182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la combinaison d’images satellites optique et RADAR dans l’étude des maladies à transmission vectorielle : cas du paludisme à la frontière Guyane française – Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréa Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37, art. no 15027 [32 p. en ligne]. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/confins.15027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating babassu palm density using automatic palm tree detection with very high spatial resolution satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moreira dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Mitja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demagistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izildinha de Souza Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 193, pp.40 - 51. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-01715147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A complete processing chain for ship detection using optical satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Pecoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demagistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (22), pp.5837--5854. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01431161.2010.512310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of remote sensing data in a forest fire simulation software - GEOfeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demagistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laurore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Limozin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARSeL ADVANCES IN REMOTE SENSING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des paysages urbains par approches texturales et apports à la compréhension des mécanismes de transmission de la dengue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demagistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEMU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CNES, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique de paysages en imagerie satellitaire et enrichissement sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demagistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire virtuel pour diffuser et réutiliser l'expertise en télédétection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demagistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Libourel Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and Geomatics - SAGEO 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully automated procedure for ship detection using optical satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pecoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demagistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Noumea, France. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.805097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new operational approach to multi-source landscape mapping based on radiometric information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tm Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Lemettais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOSPACE25 - BIODIVERISTY INSIGHT FROM SPACE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des favelas par imagerie satellitaire pour un meilleur suivi sanitaire des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Fouzai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demagistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEMU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Products and services of the &amp;quot;Urban&amp;quot; THEIA Scientific expertise Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Puissant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dessay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demagistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium 2022 (LPS2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palm-trees detection with very high resolution images, comparison between Geoeye and Pléiades sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demagistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Mitja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Yazdanparast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Shahbazkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pléiades Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viability of the Babassu Palm Eco-socio-system in Brazil: The Challenges of Coviability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Mitja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Sirakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Moreira dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol González-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deiane Jorge Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coviability of Social and Ecological Systems : Reconnecting Mankind to the Biosphere in an Era of Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 794 p., 2019, 978-3-319-78497-7. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78111-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semantic-Based Approach for Landscape Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Toulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Laques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demagistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Pinaud; Fabrice Guillet; Fabien Gandon; Christine Largeron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 834, Springer, pp.119-136, 2019, Studies in Computational Intelligence, 978-3-030-18129-1. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-18129-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral satellite image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Corpetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demagistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical remote sensing of land surface: techniques and methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-124, 2016, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-102-4.50002-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId109"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3436,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70A4C6DA"/>
+    <w:nsid w:val="84663BAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3584,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F111FB11"/>
+    <w:nsid w:val="743C5293"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3732,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2832CEBA"/>
+    <w:nsid w:val="FF8C9F30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3969,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-demagistri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1910-200X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230164390" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9896-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337270v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hallopeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouzai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gu&#233;rin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Pascoal de Matos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2025.100273" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04514513v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemettais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lisabeth Laques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonas Alim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10095020.2024.2314558" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880838v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Moreira Dos Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izildinha de Souza Miranda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-33062020abb0543" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lyszczarz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13122398" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458423v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Ben Khalfallah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Ouerchefani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Darragi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07038992.2021.1922881" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12060932" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959525v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15027" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136056v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Khebour Allouche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.jrs.12.046002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01715182v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Moreira dos Santos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Fatima Rodriguez Coelho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-017-0965-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01715147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.02.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pecoul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2010.512310" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828857v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laurore" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Limozin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381744v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464947v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830214v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829045v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pecoul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.805097" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996850v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tm Defossez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493806v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678980v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cresson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Yazdanparast" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Shahbazkia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164143v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790088v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Sirakov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Gonz&#225;lez-P&#233;rez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deiane Jorge Macedo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319781105#aboutAuthors" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2_14" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606465v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ose" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-102-4.50002-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-demagistri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1910-200X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/230164390" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=FPG9aWoAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9896-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337270v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hallopeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Fouzai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gu&#233;rin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Pascoal de Matos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.srs.2025.100273" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04514513v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemettais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Luque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lisabeth Laques" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonas Alim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10095020.2024.2314558" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880838v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Moreira Dos Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mitja" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izildinha de Souza Miranda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dela&#238;tre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-33062020abb0543" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03294302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lyszczarz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13122398" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458423v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherine Ben Khalfallah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Ouerchefani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Darragi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07038992.2021.1922881" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682042v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12060932" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136056v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Khebour Allouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.jrs.12.046002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01715182v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Moreira dos Santos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Fatima Rodriguez Coelho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-017-0965-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01715147v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.02.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833006v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Corbane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Pecoul" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2010.512310" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laurore" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Limozin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381744v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Toulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830214v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Lin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pecoul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.805097" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tm Defossez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493806v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678980v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Puissant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cresson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828753v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Yazdanparast" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Shahbazkia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790088v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Sirakov" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol Gonz&#225;lez-P&#233;rez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deiane Jorge Macedo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9783319781105#aboutAuthors" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78111-2_14" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-18129-1_6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606465v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ose" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-102-4.50002-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>