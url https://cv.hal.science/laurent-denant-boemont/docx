--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -298,746 +298,746 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Incidence of Tariff Schedules and Price Information on Inattentive Consumers: a Lab Experiment</w:t>
+                <w:t xml:space="preserve">Valuations of Transport Nuisances and Cognitive Biases: A Survey Laboratory Experiment in the Pyrenees Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Estelle Binet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Denant-Boemont</w:t>
+                <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Faulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Hammiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Serrano-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">, 2022, 27 (1), pp.155-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10666-022-09845-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10666-021-09773-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738440v1</w:t>
+                <w:t xml:space="preserve">hal-03476849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuations of Transport Nuisances and Cognitive Biases: A Survey Laboratory Experiment in the Pyrenees Region</w:t>
+                <w:t xml:space="preserve">The Incidence of Tariff Schedules and Price Information on Inattentive Consumers: a Lab Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Javier Faulin</w:t>
+                <w:t xml:space="preserve">Marie-Estelle Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Denant-Boemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Hammiche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrian Serrano-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 27 (1), pp.155-170. </w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10666-021-09773-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10666-022-09845-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476849v1</w:t>
+                <w:t xml:space="preserve">hal-03738440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing transportation externalities in the Pyrenees region: Measuring the willingness-to-pay for road freight noise reduction using an experimental auction mechanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Urban spatial structure, transport-related emissions and welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adrian Serrano-Hernandez</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gaté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.08.182⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (In progress (May 2018)), pp.29-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeem.2018.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01866869v1</w:t>
+                <w:t xml:space="preserve">halshs-01717983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban spatial structure, transport-related emissions and welfare</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Managing transportation externalities in the Pyrenees region: Measuring the willingness-to-pay for road freight noise reduction using an experimental auction mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Gaté</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Faulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Hammiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Serrano-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 89 (In progress (May 2018)), pp.29-45. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 202, pp.631-641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeem.2018.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.08.182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01717983v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01866869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study of the Online Information Paradox: Does en-route information improve road network performance?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patience and time consistency in collective decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Denant-Boemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Travis 2☯</w:t>
+                <w:t xml:space="preserve">Enrico Diecidue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasun P Wijayaratna</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Travis Waller</w:t>
+                <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0184191⟩</w:t>
+              <w:t xml:space="preserve">Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (1), pp.181-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10683-016-9481-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02439201v1</w:t>
+                <w:t xml:space="preserve">halshs-01306949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patience and time consistency in collective decisions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimental study of the Online Information Paradox: Does en-route information improve road network performance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Travis 2☯</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasun P Wijayaratna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinayak V Dixit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier L’haridon</w:t>
+                <w:t xml:space="preserve">S. Travis Waller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 20 (1), pp.181-208. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (9), pp.e0184191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10683-016-9481-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0184191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01306949v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02439201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-control, commitment and peer pressure:a laboratory experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bonein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (4), pp.543-568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1071,51 +1071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Equilibrium in Transport Pure Nash, Mixed or Stochastic? Evidence from Laboratory Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinayak V Dixit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1162,64 +1162,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rationalité à l'épreuve de l'économie comportementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier L’haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, XVIII (2, économie expérimentale et comportements), pp.35-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1238,289 +1238,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00921070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation and framing effects in provision point mechanisms: Experimental evidence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Announcement, observation, and honesty in the voluntary contributions game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douadia Bougherara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
+                <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Masclet</w:t>
+                <w:t xml:space="preserve">Charles Noussair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 70 (6), pp.1200-1210. </w:t>
+              <w:t xml:space="preserve">Pacific Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (2), pp.207-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2011.01.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-0106.2011.00543.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00601682v1</w:t>
+                <w:t xml:space="preserve">halshs-00656762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Announcement, observation, and honesty in the voluntary contributions game</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Cooperation and framing effects in provision point mechanisms: Experimental evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Noussair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Economic Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 16 (2), pp.207-228. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 70 (6), pp.1200-1210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1468-0106.2011.00543.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2011.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00656762v1</w:t>
+                <w:t xml:space="preserve">halshs-00601682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibility of individual decisions in a real-option setting: an experimental study of transport choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Hammiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1567,77 +1567,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Group and individual risk preferences : a lottery-choice experiment with self-employed and salaried workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youenn Lohéac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1690,1047 +1690,1047 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00196559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Aversion : An Experiment with Self-Employed and Salaried</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'économie expérimentale comme outil d'aide à la décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Denant-Boémont</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Pierre Malgrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youenn Loheac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Colombier</w:t>
+                <w:t xml:space="preserve">Claude Montmarquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 15 (10), pp. 791-795</w:t>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 182 (1), pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00354332v1</w:t>
+                <w:t xml:space="preserve">halshs-00294700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Éviter le mal ou... faire le bien » : gestion des biens environnementaux et politiques de développement durable Une étude expérimentale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Road traffic congestion and public information : an experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ziegelmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Koessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kene Boun My</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 59 (3), pp.685-692</w:t>
+              <w:t xml:space="preserve">Journal of Transport Economics and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (1), pp.43-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00326475v1</w:t>
+                <w:t xml:space="preserve">halshs-00333755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eviter le mal ou… faire le bien&amp;quot; : gestion des biens environnementaux et politiques de développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 59 (3), pp.685-692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude expérimentale du degré individuel et collectif d'aversion au risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youenn Lohéac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Prévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 185 (4), pp.89-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie expérimentale comme outil d'aide à la décision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Risk aversion: an experiment with self-employed workers and salaried workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youenn Lohéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Montmarquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (10), pp.791 - 795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13504850600749149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00294700v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00144849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road traffic congestion and public information : an experimental investigation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Que vaut la flexibilité des choix individuels de transport ? Une étude de cas expérimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Hammiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Economics and Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 42 (1), pp.43-82</w:t>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 182 (1), pp.97-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00333755v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00294705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk aversion: an experiment with self-employed workers and salaried workers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risk Aversion : An Experiment with Self-Employed and Salaried</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Denant-Boémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youenn Loheac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colombier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 15 (10), pp.791 - 795. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 15 (10), pp. 791-795</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00144849v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00354332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que vaut la flexibilité des choix individuels de transport ? Une étude de cas expérimental</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">« Éviter le mal ou... faire le bien » : gestion des biens environnementaux et politiques de développement durable Une étude expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Hammiche</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 182 (1), pp.97-112</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (3), pp.685-692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00294705v1</w:t>
+                <w:t xml:space="preserve">halshs-00326475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Punishment, counterpunishment and sanction enforcement in a social dilemma experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Développement durable : conservation et création de biens environnementaux. Une étude expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles N. Noussair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 59 (3), pp.685-692</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00144843v1</w:t>
+                <w:t xml:space="preserve">hal-01939937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement durable : conservation et création de biens environnementaux. Une étude expérimentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Punishment, counterpunishment and sanction enforcement in a social dilemma experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douadia Bougherara</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles N. Noussair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 33 (1), pp.145-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00199-007-0212-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939937v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00144843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Coordination Problem in a Structural Model of Peak-Period Congestion: An Experimental Study</w:t>
               </w:r>
@@ -2742,51 +2742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Gabuthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Network Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 5 (2), pp.273-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2911,51 +2911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche par l'économie expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metropolis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.36-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3071,51 +3071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gains d'information du décideur public et valeur d'option des grands projets d'infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Hammiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3162,51 +3162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban light rail: Intermodal competition or coordination?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon Mills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3357,51 +3357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohérence du calcul économique et financement public des grands projets d'infrastructure. Le cas de l'autoroute ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Hammiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 48 (2), pp.271-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3435,51 +3435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Coûts-Avantages et flexibilité des choix techniques en transport public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 29 | 1994, pp.47-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3545,51 +3545,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congestion and snowball effect in a market entry game: an experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kuhmo Nectar conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3614,51 +3614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Market entry game with snowball effect : an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Fortat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3696,51 +3696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Market entry game with snowball effect : an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Fortat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3772,601 +3772,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00554785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public transit capacity and Downs-Thomson paradox : an experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Public Transit Capacity and Users' Choice: An Experiment on Downs-Thomson Paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Hammiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Kuhmo-Nectar Conference and Summer School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">4th Kuhmo-Nectar Conference “transport and urban economics”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00422064v1</w:t>
+                <w:t xml:space="preserve">halshs-00406223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public Transit Capacity and Users' Choice: An Experiment on Downs-Thomson Paradox</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Public transit capacity and users' transport choice : an experiment about Downs-Thomson paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Hammiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Kuhmo-Nectar Conference “transport and urban economics”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">PET workshope : "Public economics : theoretical and experimental approaches"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00406223v1</w:t>
+                <w:t xml:space="preserve">halshs-00401584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public transit capacity and users' transport choice : an experiment about Downs-Thomson paradox</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Public transit capacity and Downs-Thomson paradox : an experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Hammiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PET workshope : "Public economics : theoretical and experimental approaches"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">4th Kuhmo-Nectar Conference and Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00401584v1</w:t>
+                <w:t xml:space="preserve">halshs-00422064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eviter le mal ou… faire le bien&amp;quot; : gestion des biens environnementaux et politiques de développement durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Creating vs. maintaining threshold public goods in conservation policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. Congrès annuel de l'AFSE : Développements récents de l'analyse économique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">ESA 2008 European regional meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819793v1</w:t>
+                <w:t xml:space="preserve">halshs-00325885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travel in towns : jam yesterday, jam today and jam tomorrow ?&amp;quot; : an experimental study of the Downs-Thomson paradox</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Eviter le mal ou… faire le bien&amp;quot; : gestion des biens environnementaux et politiques de développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Hammiche</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes journées d'économie expérimentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Dijon, France</w:t>
+              <w:t xml:space="preserve">56. Congrès annuel de l'AFSE : Développements récents de l'analyse économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00324608v1</w:t>
+                <w:t xml:space="preserve">hal-02819793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating vs. maintaining threshold public goods in conservation policies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Travel in towns : jam yesterday, jam today and jam tomorrow ?&amp;quot; : an experimental study of the Downs-Thomson paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Masclet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Hammiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2008 European regional meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">10èmes journées d'économie expérimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00325885v1</w:t>
+                <w:t xml:space="preserve">halshs-00324608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating versus maintaining threshold public goods in conservation policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th experimental economics days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4385,381 +4385,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00325870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement durable: conservation et création de biens environnementaux. Une étude expérimentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Creating vs. Maintaining Threshold Public Goods in Conservation Contracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douadia Bougherara</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Association Française de Science Economique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. Congrès annuel de l'Association Française de Science Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Paris, France. 9 p</w:t>
+              <w:t xml:space="preserve">Journées de l'AFSE 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Lyon, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939964v1</w:t>
+                <w:t xml:space="preserve">hal-02822431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating vs. Maintaining Threshold Public Goods in Conservation Contracts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Creating vs. maintaining threshold public goods in conservation policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douadia Bougherara</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">. Association Française de Science Economique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'AFSE 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Lyon, France. 22 p</w:t>
+              <w:t xml:space="preserve">LVIème Congrès AFSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822431v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00175879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating vs. maintaining threshold public goods in conservation policies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement durable: conservation et création de biens environnementaux. Une étude expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LVIème Congrès AFSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">56. Congrès annuel de l'Association Française de Science Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Paris, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00175879v1</w:t>
+                <w:t xml:space="preserve">hal-01939964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating vs maintaining threshold public goods in conservation contracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the french economic association : "Behavioral economics and experimental economics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4784,64 +4784,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk aversion and incoherence bias : distorsion between sequential and simultaneous responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lévy-Garboua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4905,64 +4905,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk aversion incentive and order effects : a new experiment with self-employed workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youenn Lohéac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4994,178 +4994,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00107347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction and cooperation inside an oline community : an experimental study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Information sur le trafic et choix dynamique d'infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Hammiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual international meeting of ESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Montréal, Canada. pp.20</w:t>
+              <w:t xml:space="preserve">7ème journée transport - THÉMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Cergy-Pontoise, France. pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00010173v1</w:t>
+                <w:t xml:space="preserve">halshs-00010167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information sur le trafic et choix dynamique d'infrastructure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Interaction and cooperation inside an oline community : an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Hammiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème journée transport - THÉMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Cergy-Pontoise, France. pp.42</w:t>
+              <w:t xml:space="preserve">Annual international meeting of ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Montréal, Canada. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00010167v1</w:t>
+                <w:t xml:space="preserve">halshs-00010173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Could Experimental Economics bring to Transport Policy Assessment</w:t>
               </w:r>
@@ -5512,191 +5512,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix séquentiels en transport et Valeur de l'Information</w:t>
+                <w:t xml:space="preserve">Choix séquentiels en transports et Valeur de l'Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées d'Economie Expérimentale, LAMETA, Montpellier, 9-10 octobre 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7èmes Journées du Séminaire d'Etudes et de Statistiques Appliquées à la Modélisation en Economie, GATE, Lyon, 8-10 septembre 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03074970v1</w:t>
+                <w:t xml:space="preserve">hal-03074971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix séquentiels en transports et Valeur de l'Information</w:t>
+                <w:t xml:space="preserve">Choix séquentiels en transport et Valeur de l'Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées du Séminaire d'Etudes et de Statistiques Appliquées à la Modélisation en Economie, GATE, Lyon, 8-10 septembre 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Lyon, France</w:t>
+              <w:t xml:space="preserve">3èmes Journées d'Economie Expérimentale, LAMETA, Montpellier, 9-10 octobre 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03074971v1</w:t>
+                <w:t xml:space="preserve">hal-03074970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5805,51 +5805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie expérimentale : méthodes, résultats et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes d'observation et d'expérimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, apogee, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5906,77 +5906,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Group and individual risk preferences: a lottery-choice experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youenn Loheac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colombier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6020,51 +6020,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix de localisation résidentielle en agglomération et externalités de congestion: une approche par l'économie expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6316,77 +6316,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating vs. maintaining threshold public goods in conservation policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -6408,77 +6408,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Punishment, Counterpunishment and Sanction Enforcement in a Social Dilemma Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Noussair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6554,51 +6554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ambrosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Arabeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faivre d'Arcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6672,51 +6672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faivre d'Arcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie des transports (LET); Institut National de Recherche sur les Transports et leur Sécurité (INRETS). 1994, 129 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6764,51 +6764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Duchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6946,51 +6946,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8EC5AE98"/>
+    <w:nsid w:val="82C57D46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7177,51 +7177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-denant-boemont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8783-1250" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060967676" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504684v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Boemont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Faulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hammiche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Serrano-Hernandez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2024.12.041" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738440v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Binet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-022-09845-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476849v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Bo&#232;mont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09773-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866869v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.08.182" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717983v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gat&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2018.01.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Travis 2&#9775;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasun P Wijayaratna" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak V Dixit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Travis Waller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184191" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306949v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Diecidue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#8217;haridon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-016-9481-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-014-9419-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103472v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2014.09.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921070v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601682v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2011.01.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKZR1629-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656762v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Noussair" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0106.2011.00543.x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6SPHZD3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495727v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2010.484742" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196559v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colombier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loh&#233;ac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2007.11.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMT59V1X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354332v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Bo&#233;mont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326475v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656756v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144845v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294700v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malgrange" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Montmarquette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333755v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ziegelmeyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Koessler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kene Boun My" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144849v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504850600749149" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294705v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144843v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Noussair" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-007-0212-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939937v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098248v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gabuthy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Neveu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1446-9022.1098" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02422690v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petiot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-2615(02)00018-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010199v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439248v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/178359170100200205" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356848v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2000.6097" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358676v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Mills" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/014416499295510" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3502540" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496444v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.2005.2302" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481411v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11942" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632114v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Fortat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554785v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422064v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406223v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401584v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819793v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324608v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325885v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325870v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939964v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822431v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise de Science Economique" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175879v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161943v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161731v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L&#233;vy-Garboua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Maafi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107347v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010173v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010167v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876936v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delvert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072860v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072861v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069446v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074970v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074971v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439217v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-814242-4.00006-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010198v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118973v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152245v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rulli&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440516v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Bliemer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hensher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mulley" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405501v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939965v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009664v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817394v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ambrosini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Arabeyre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guih&#233;ry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865506v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848360v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chausse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Duchier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-denant-boemont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8783-1250" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060967676" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504684v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Boemont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Faulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hammiche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Serrano-Hernandez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2024.12.041" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476849v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Bo&#232;mont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09773-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738440v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Binet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-022-09845-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717983v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gat&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2018.01.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866869v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.08.182" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Diecidue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#8217;haridon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-016-9481-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439201v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Travis 2&#9775;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasun P Wijayaratna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak V Dixit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Travis Waller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184191" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-014-9419-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103472v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2014.09.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921070v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656762v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Noussair" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0106.2011.00543.x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6SPHZD3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2011.01.023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKZR1629-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495727v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2010.484742" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196559v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colombier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loh&#233;ac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2007.11.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMT59V1X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294700v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malgrange" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Montmarquette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333755v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ziegelmeyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Koessler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kene Boun My" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656756v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144845v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144849v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504850600749149" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294705v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354332v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Bo&#233;mont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326475v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939937v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144843v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Noussair" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-007-0212-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098248v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gabuthy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Neveu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1446-9022.1098" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02422690v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petiot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-2615(02)00018-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010199v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439248v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/178359170100200205" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356848v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2000.6097" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358676v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Mills" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/014416499295510" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3502540" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496444v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.2005.2302" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481411v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11942" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632114v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Fortat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554785v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406223v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401584v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422064v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325885v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819793v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324608v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325870v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822431v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise de Science Economique" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175879v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939964v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161943v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161731v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L&#233;vy-Garboua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Maafi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107347v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010167v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010173v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876936v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delvert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072860v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072861v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069446v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074971v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074970v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439217v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-814242-4.00006-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010198v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118973v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152245v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rulli&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440516v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Bliemer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hensher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mulley" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405501v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939965v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009664v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817394v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ambrosini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Arabeyre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guih&#233;ry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865506v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848360v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chausse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Duchier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>