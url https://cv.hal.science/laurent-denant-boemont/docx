--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -1690,446 +1690,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00196559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie expérimentale comme outil d'aide à la décision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eviter le mal ou… faire le bien&amp;quot; : gestion des biens environnementaux et politiques de développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Montmarquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 182 (1), pp.1-6</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (3), pp.685-692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00294700v1</w:t>
+                <w:t xml:space="preserve">hal-02656756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road traffic congestion and public information : an experimental investigation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kene Boun My</w:t>
+                <w:t xml:space="preserve">Une étude expérimentale du degré individuel et collectif d'aversion au risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youenn Lohéac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Economics and Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 42 (1), pp.43-82</w:t>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 185 (4), pp.89-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00333755v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00144845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eviter le mal ou… faire le bien&amp;quot; : gestion des biens environnementaux et politiques de développement durable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'économie expérimentale comme outil d'aide à la décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malgrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Montmarquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 59 (3), pp.685-692</w:t>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 182 (1), pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656756v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00294700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude expérimentale du degré individuel et collectif d'aversion au risque</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Colombier</w:t>
+                <w:t xml:space="preserve">Road traffic congestion and public information : an experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ziegelmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Koessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kene Boun My</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youenn Lohéac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 185 (4), pp.89-101</w:t>
+              <w:t xml:space="preserve">Journal of Transport Economics and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (1), pp.43-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00144845v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00333755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk aversion: an experiment with self-employed workers and salaried workers</w:t>
               </w:r>
@@ -4018,299 +4018,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00422064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating vs. maintaining threshold public goods in conservation policies</w:t>
+                <w:t xml:space="preserve">Eviter le mal ou… faire le bien&amp;quot; : gestion des biens environnementaux et politiques de développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2008 European regional meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">56. Congrès annuel de l'AFSE : Développements récents de l'analyse économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00325885v1</w:t>
+                <w:t xml:space="preserve">hal-02819793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eviter le mal ou… faire le bien&amp;quot; : gestion des biens environnementaux et politiques de développement durable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Travel in towns : jam yesterday, jam today and jam tomorrow ?&amp;quot; : an experimental study of the Downs-Thomson paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Masclet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Hammiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. Congrès annuel de l'AFSE : Développements récents de l'analyse économique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">10èmes journées d'économie expérimentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819793v1</w:t>
+                <w:t xml:space="preserve">halshs-00324608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travel in towns : jam yesterday, jam today and jam tomorrow ?&amp;quot; : an experimental study of the Downs-Thomson paradox</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Creating vs. maintaining threshold public goods in conservation policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Hammiche</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes journées d'économie expérimentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Dijon, France</w:t>
+              <w:t xml:space="preserve">ESA 2008 European regional meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00324608v1</w:t>
+                <w:t xml:space="preserve">halshs-00325885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating versus maintaining threshold public goods in conservation policies</w:t>
               </w:r>
@@ -4385,325 +4385,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00325870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating vs. Maintaining Threshold Public Goods in Conservation Contracts</w:t>
+                <w:t xml:space="preserve">Développement durable: conservation et création de biens environnementaux. Une étude expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">. Association Française de Science Economique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'AFSE 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Lyon, France. 22 p</w:t>
+              <w:t xml:space="preserve">56. Congrès annuel de l'Association Française de Science Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Paris, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822431v1</w:t>
+                <w:t xml:space="preserve">hal-01939964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating vs. maintaining threshold public goods in conservation policies</w:t>
+                <w:t xml:space="preserve">Creating vs. Maintaining Threshold Public Goods in Conservation Contracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Association Française de Science Economique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LVIème Congrès AFSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de l'AFSE 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Lyon, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00175879v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement durable: conservation et création de biens environnementaux. Une étude expérimentale</w:t>
+                <w:t xml:space="preserve">Creating vs. maintaining threshold public goods in conservation policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. Congrès annuel de l'Association Française de Science Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Paris, France. 9 p</w:t>
+              <w:t xml:space="preserve">LVIème Congrès AFSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939964v1</w:t>
+                <w:t xml:space="preserve">halshs-00175879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating vs maintaining threshold public goods in conservation contracts</w:t>
               </w:r>
@@ -4994,178 +4994,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00107347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information sur le trafic et choix dynamique d'infrastructure</w:t>
+                <w:t xml:space="preserve">Interaction and cooperation inside an oline community : an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Hammiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème journée transport - THÉMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Cergy-Pontoise, France. pp.42</w:t>
+              <w:t xml:space="preserve">Annual international meeting of ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Montréal, Canada. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00010167v1</w:t>
+                <w:t xml:space="preserve">halshs-00010173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction and cooperation inside an oline community : an experimental study</w:t>
+                <w:t xml:space="preserve">Information sur le trafic et choix dynamique d'infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Hammiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual international meeting of ESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Montréal, Canada. pp.20</w:t>
+              <w:t xml:space="preserve">7ème journée transport - THÉMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Cergy-Pontoise, France. pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00010173v1</w:t>
+                <w:t xml:space="preserve">halshs-00010167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Could Experimental Economics bring to Transport Policy Assessment</w:t>
               </w:r>
@@ -6946,51 +6946,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82C57D46"/>
+    <w:nsid w:val="DC4A37A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7177,51 +7177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-denant-boemont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8783-1250" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060967676" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504684v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Boemont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Faulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hammiche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Serrano-Hernandez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2024.12.041" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476849v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Bo&#232;mont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09773-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738440v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Binet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-022-09845-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717983v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gat&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2018.01.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866869v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.08.182" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Diecidue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#8217;haridon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-016-9481-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439201v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Travis 2&#9775;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasun P Wijayaratna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak V Dixit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Travis Waller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184191" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-014-9419-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103472v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2014.09.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921070v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656762v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Noussair" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0106.2011.00543.x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6SPHZD3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2011.01.023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKZR1629-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495727v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2010.484742" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196559v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colombier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loh&#233;ac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2007.11.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMT59V1X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294700v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malgrange" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Montmarquette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333755v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ziegelmeyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Koessler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kene Boun My" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656756v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144845v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144849v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504850600749149" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294705v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354332v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Bo&#233;mont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326475v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939937v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144843v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Noussair" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-007-0212-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098248v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gabuthy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Neveu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1446-9022.1098" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02422690v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petiot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-2615(02)00018-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010199v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439248v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/178359170100200205" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356848v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2000.6097" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358676v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Mills" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/014416499295510" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3502540" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496444v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.2005.2302" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481411v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11942" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632114v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Fortat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554785v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406223v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401584v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422064v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325885v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819793v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324608v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325870v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822431v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise de Science Economique" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175879v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939964v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161943v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161731v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L&#233;vy-Garboua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Maafi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107347v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010167v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010173v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876936v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delvert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072860v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072861v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069446v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074971v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074970v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439217v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-814242-4.00006-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010198v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118973v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152245v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rulli&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440516v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Bliemer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hensher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mulley" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405501v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939965v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009664v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817394v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ambrosini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Arabeyre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guih&#233;ry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865506v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848360v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chausse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Duchier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-denant-boemont" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8783-1250" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060967676" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504684v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Boemont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Faulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hammiche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Serrano-Hernandez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2024.12.041" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476849v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Bo&#232;mont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09773-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738440v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Binet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-022-09845-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717983v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gat&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2018.01.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866869v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.08.182" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Diecidue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#8217;haridon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-016-9481-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439201v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Travis 2&#9775;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasun P Wijayaratna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak V Dixit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Travis Waller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0184191" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-014-9419-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01103472v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2014.09.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921070v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656762v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Noussair" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0106.2011.00543.x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6SPHZD3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601682v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2011.01.023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKZR1629-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495727v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2010.484742" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196559v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colombier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loh&#233;ac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2007.11.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMT59V1X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656756v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144845v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294700v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malgrange" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Montmarquette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333755v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ziegelmeyer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Koessler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kene Boun My" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144849v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504850600749149" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294705v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354332v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Bo&#233;mont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326475v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939937v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144843v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Noussair" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-007-0212-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098248v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gabuthy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Neveu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1446-9022.1098" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02422690v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petiot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-2615(02)00018-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010199v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439248v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/178359170100200205" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01356848v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2000.6097" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358676v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Mills" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/014416499295510" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3502540" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496444v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.2005.2302" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481411v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11942" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632114v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Fortat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554785v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406223v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401584v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422064v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819793v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324608v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325885v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325870v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939964v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822431v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise de Science Economique" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00175879v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161943v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161731v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L&#233;vy-Garboua" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Maafi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107347v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010173v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010167v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876936v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delvert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072860v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072861v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069446v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074971v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074970v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02439217v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-814242-4.00006-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010198v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00118973v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152245v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rulli&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440516v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Bliemer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hensher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mulley" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00405501v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939965v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009664v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817394v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ambrosini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Arabeyre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guih&#233;ry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865506v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848360v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chausse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Duchier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Perez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>