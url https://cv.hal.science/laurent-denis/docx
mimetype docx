--- v0 (2026-03-20)
+++ v1 (2026-05-24)
@@ -933,209 +933,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iteration of the lent particle method for existence of smooth densities of Poisson functionals</w:t>
+                <w:t xml:space="preserve">Chaotic extensions and the lent particle method for Brownian motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potential Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38 (1), pp.169-205. </w:t>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (none), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11118-011-9269-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/ejp.v18-1838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781430v1</w:t>
+                <w:t xml:space="preserve">hal-03687252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic extensions and the lent particle method for Brownian motion</w:t>
+                <w:t xml:space="preserve">Iteration of the lent particle method for existence of smooth densities of Poisson functionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 18 (none), </w:t>
+              <w:t xml:space="preserve">Potential Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (1), pp.169-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/ejp.v18-1838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11118-011-9269-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687252v1</w:t>
+                <w:t xml:space="preserve">hal-00781430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the lent particle method to Poisson driven SDE's</w:t>
               </w:r>
@@ -1417,190 +1417,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malliavin derivative and sensitivity for optimal liquidation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic PDEs driven by G-Brownian motion and the associated Backward Doubly Stochastic Differential Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dorian Cacitti-Holland</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072816v1</w:t>
+                <w:t xml:space="preserve">hal-05397667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic PDEs driven by G-Brownian motion and the associated Backward Doubly Stochastic Differential Equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Malliavin derivative and sensitivity for optimal liquidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Popier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jing Zhang</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Cacitti-Holland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397667v1</w:t>
+                <w:t xml:space="preserve">hal-05072816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplement to &amp;quot;LAMN property for stable-Lévy SDEs with constant scale coefficient</w:t>
               </w:r>
@@ -2098,51 +2098,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348383v4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brouste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bao-Tr&#226;m Ng&#244;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/24-BEJ1794" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449583v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cacitti-Holland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Popier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2025.104588" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193355v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2024.128845" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040517v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Matoussi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2020.11.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beissner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1120877" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet Mai Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2016.1148150" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687270v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.5185" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370116v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493715500239" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781430v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouleau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-011-9269-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687252v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ejp.v18-1838" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377800v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-010-0303-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296582v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2009.03.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332048v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072816v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397667v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554545v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822047v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fairise" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Zhong Shang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Kervarec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348383v4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brouste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Bao-Tr&#226;m Ng&#244;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/24-BEJ1794" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449583v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cacitti-Holland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Popier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2025.104588" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193355v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2024.128845" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040517v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Matoussi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2020.11.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Beissner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1120877" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet Mai Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17442508.2016.1148150" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687270v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.5185" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370116v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493715500239" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687252v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouleau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ejp.v18-1838" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781430v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-011-9269-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377800v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-010-0303-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296582v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2009.03.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332048v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397667v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072816v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554545v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822047v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fairise" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ze Zhong Shang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371215v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Kervarec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>