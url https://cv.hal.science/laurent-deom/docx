--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -4611,1592 +4611,1592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sublimer le passé, vivifier le présent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Watthee-Delmotte; Mark O'Connor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux esthétiques et spirituels de la commémoration / Æsthetic and Spiritual Stakes of Commemoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E.M.E., pp.129-145, 2016, Esthétique et spiritualité, 978-2-8066-3574-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De quoi Serge Dalens est-il le nom ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Déom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Martens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettres de noblesse II. L’imaginaire nobiliaire dans la littérature française du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lettres modernes Minard, pp.91-104, 2016, Carrefour des Lettres modernes, 978-2-8124-5061-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-5062-4.p.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-5062-4.p.0091⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-01756556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ambiguïtés du discours bienséant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bochra Charnay; Thierry Charnay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature de jeunesse : richesse de l'objet, diversité des approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, pp.283-297, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, E.M.E., pp.129-145, 2016, Esthétique et spiritualité, 978-2-8066-3574-7</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse et réconciliation : Jean-Louis Foncine contre la dictature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Anne Delcroix; Costantino Maeder. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature pour la jeunesse et dictature au XXe siècle : entre Histoire et fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.179-188, 2015, Studi di italianistica nel mondo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la circulation du roman scout en Europe : quelques considérations sur la France et le Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Delneste; Jacques Migozzi; Olivier Odaert; Jean-Louis Tilleuil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les racines populaires de la culture européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.I.E. Peter Lang, pp.203-214, 2014, Europe des cultures, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0352-6401-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.179-188, 2015, Studi di italianistica nel mondo</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poétique de l’émerveillement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baudouin Decharneux; Catherine Maignant; Myriam Watthee-Delmotte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esthétique et spiritualité I. Enjeux identitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E.M.E., pp.131-160, 2012, Esthétique et spiritualité, 978-2-8066-0283-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature de jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sofiane Laghouati; David Martens; Myriam Watthee-Delmotte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrivains, modes d’emploi, de Voltaire à bleuOrange (revue hypermédiatique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée royal de Mariemont, pp.96, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Il n’y avait pas de vieillard en moi”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Watthee-Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">André Not. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bernanos et les âges de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-104, 2012, Textuelles, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.22544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Musée royal de Mariemont, pp.96, 2012</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La terre en héritage, l’écriture en partage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Chelebourg; David Martens; Myriam Watthee-Delmotte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héritage, filiation, transmission : configurations littéraires (XVIIIe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.147-159, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“Il n’y avait pas de vieillard en moi”</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des aventuriers qui font bande à part</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Déom; Jean-Louis Tilleuil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le héros dans les productions littéraires pour la jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.43-64, 2010, Structures et pouvoirs des imaginaires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Prince Éric de Serge Dalens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Chelebourg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représenter la jeunesse pour elle-même</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Lettres modernes Minard, pp.125-143, 2010, Écritures jeunesse, ISBN 978-2-256-91154-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’aventure scoute en littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle-Rachel Casta. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si d'aventure… : la littérature aventureuse a-t-elle vécu ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit, pp.45-69, 2009, Recherche-université</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grand Meaulnes, un roman scout ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Watthee-Delmotte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Art de vivre, art de lire. Hommage au professeur Georges Jacques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.93-101, 2008, Structures et pouvoirs des imaginaires, 978-2-296-04924-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du texte au hors-texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Tilleuil; Myriam Watthee-Delmotte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texte, image, imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.311-340, 2007, Structures et pouvoirs des imaginaires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le scout vu par Norman Rockwell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Tilleuil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théories et lectures de la relation image-texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E.M.E., pp.311-337, 2005, Texte-image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Déom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...47 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Déom; Jean-François Durand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et christianisme. L'esthétique de François Mauriac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.5-8, 2005, 978-2747581660</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.147-159, 2011</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments bibliographiques pour l’étude de la relation texte-image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tilleuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vanbraband</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Tilleuil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théories et lectures de la relation image-texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E.M.E., pp.363-424, 2005, Texte-image, 2-930342-48-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.43-64, 2010, Structures et pouvoirs des imaginaires</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des sens aux sens ou de l’idole à l’icône dans Un adolescent d’autrefois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Déom; Jean-François Durand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et christianisme : l'esthétique de François Mauriac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.113-145, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 1, Lettres modernes Minard, pp.125-143, 2010, Écritures jeunesse, ISBN 978-2-256-91154-5</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effort et dépassement de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Scaillet; Françoise Rosart. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scoutisme et guidisme en Belgique et en France : regards croisés sur l'histoire d'un mouvement de jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arca; Academia-Bruylant, pp.199-224, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Le Manuscrit, pp.45-69, 2009, Recherche-université</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esprit d’enfance contre exil intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Max Milner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exil, errance et marginalité dans l’œuvre de Georges Bernanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne nouvelle, pp.97-112, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...549 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757680v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01757675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature d’enfance et de jeunesse en Wallonie</w:t>
               </w:r>
@@ -6651,51 +6651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;om" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919043v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368187v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757728v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757689v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337340v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757729v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112060v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757732v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756508v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756517v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.LLR" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756615v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756661v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756525v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.LLR.1.103357" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756521v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Watthee-Delmotte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.LLR.1.103355" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756664v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1072" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756695v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756528v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080494v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756532v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/textyles.1393" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080474v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/textyles.1432" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837608v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982659v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077952v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757693v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757731v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757695v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757697v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Brunson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04507247v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757701v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delneste" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757702v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757703v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757704v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05369549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076572v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delisle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934879v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Glaude" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314405v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757733v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tilleuil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757735v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771077v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/amities-d-enfance--9782900337110-page-59?lang=fr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076574v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600734v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708024v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934869v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02886169v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080445v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314416v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314408v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757698v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756556v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5062-4.p.0091" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756595v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756603v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756625v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6401-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756564v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756561v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/22644" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.22544" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756666v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pucl/4162" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756567v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756674v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756570v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757659v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756581v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vanbraband" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756573v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757589v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757680v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757675v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756584v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757685v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717379v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Iulio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berthoud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;om" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919043v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368187v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757728v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757689v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337340v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757729v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112060v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757732v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756508v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756517v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.LLR" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756615v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756661v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756525v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.LLR.1.103357" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756521v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Watthee-Delmotte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.LLR.1.103355" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756664v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1072" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756695v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756528v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080494v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756532v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/textyles.1393" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080474v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/textyles.1432" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837608v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982659v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077952v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757693v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757731v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757695v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757697v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Brunson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04507247v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757701v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delneste" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757702v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757703v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757704v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05369549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076572v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delisle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934879v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Glaude" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314405v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757733v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tilleuil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757735v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771077v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/amities-d-enfance--9782900337110-page-59?lang=fr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076574v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600734v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708024v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934869v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02886169v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080445v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314416v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314408v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757698v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756554v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756556v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5062-4.p.0091" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756595v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756603v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756625v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6401-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756564v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756561v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/22644" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.22544" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756666v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pucl/4162" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756567v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756674v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756570v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757659v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756573v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756581v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vanbraband" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757589v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757675v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757680v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756584v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757685v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717379v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Iulio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berthoud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>