--- v1 (2026-04-16)
+++ v2 (2026-05-25)
@@ -307,739 +307,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02368187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mort chez Serge Dalens, du sacrifice à l’espérance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Oiseau bleu </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La mort et le deuil dans les fictions pour la jeunesse, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Bracelet de vermeil, histoire d’amour ou roman d’amitié ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Déom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilis in mobile : la revue des cultures populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, L'amitié dans les fictions jeunesse, Hors-série no 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La mort chez Serge Dalens, du sacrifice à l’espérance</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre ciel et terre, l’aventure mystique de Vango</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des livres pour enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Timothée de Fombelle, 320, pp.148-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03337340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël en scène, de Léon Chancerel à Jean-Louis Foncine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Déom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Oiseau bleu </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, La mort et le deuil dans les fictions pour la jeunesse, 3</w:t>
+              <w:t xml:space="preserve">, 2021, Naître et renaître dans les fictions pour la jeunesse, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Timothée de Fombelle, 320, pp.148-153</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des aventuriers en vacances : hétérotopie et liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les enfants au pouvoir ! Pratiques et représentations des mondes sans adultes, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Naître et renaître dans les fictions pour la jeunesse, 1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02112060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Pan ou les enchantements d’un surnaturel désenchanté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, http://cultx-revue.com/article/peter-pan-ou-les-enchantements-dun-surnaturel-desenchante</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Les enfants au pouvoir ! Pratiques et représentations des mondes sans adultes, 4</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographies intimes de Philippe Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francophonie vivante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Des lieux à vivre, 57 (2), pp.21-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1, http://cultx-revue.com/article/peter-pan-ou-les-enchantements-dun-surnaturel-desenchante</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythobiographie chez Henry Bauchau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Henry Bauchau : La Déchirure, Le Régiment noir, L’Enfant rieur, 62, pp.55-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Des lieux à vivre, 57 (2), pp.21-25</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'emprise du Bien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Robinson</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Civiliser la jeunesse, 38, pp.55-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...70 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Ce que je crois”, de l’image aux mots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lettres romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Julien Green, 69 (1-2), pp.101-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.LLR⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/J.LLR⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01756517v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01756615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walt Disney et le pseudo-émerveillement</w:t>
               </w:r>
@@ -2490,196 +2490,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modern Family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fictions de jeunesse et représentation de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chevaleries secrètes (et autres conspirations) dans l’œuvre de Jean-Louis Foncine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Déom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Secrets, complots, conspirations (XVIIIe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christian Chelebourg; Antoine Faivre, Jul 2016, Cerisy-la-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Laurent Déom</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les portes dans la trilogie Le Livre des Étoiles d'Érik L'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Brunson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que sont nos portes devenues ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Chelebourg; Caroline Klensch, Nov 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04507247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les portes dans la trilogie Le Livre des étoiles d’Erik L’Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Déom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
@@ -2693,139 +2775,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Que sont nos portes devenues ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christian Chelebourg; Caroline Klensch, Nov 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757697v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-04507247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un si réel irréel</w:t>
               </w:r>
@@ -4160,50 +4160,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03708024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Sept Noms du peintre ou le sacerdoce reliquaire de Philippe Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Watthee-Delmotte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rite et création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.241-260, 2020, Vertige de la langue, 979 1 0370 0344 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02886169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de baratin…&amp;quot; : Les Galapiats (Pierre Gaspard-Huit), de l'écran au roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Déom; Benoît Glaude. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les novellisations pour la jeunesse : nouvelles perspectives transmédiatiques sur le roman pour la jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academia, pp.67-83, 2020, Texte-Image, 978-2-8061-0516-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02080445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les novellisations pour la jeunesse, un continent à explorer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Déom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4216,1768 +4362,1622 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Déom; Benoît Glaude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les novellisations pour la jeunesse : nouvelles perspectives transmédiatiques sur le roman pour la jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academia, pp.11-34, 2020, Texte-Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02934869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les Sept Noms du peintre ou le sacerdoce reliquaire de Philippe Le Guillou</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Déom; Sofiane Laghouati; Corentin Lahouste; Jérémy Lambert; Christophe Meurée. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire lien : autour de Myriam Watthee-Delmotte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.11-14, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02314408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rêveur, auteur, passeur : magie et écriture dans Le Livre des étoiles d'Erik L'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Déom; Sofiane Laghouati; Corentin Lahouste; Jérémy Lambert; Christophe Meurée. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire lien : autour de Myriam Watthee-Delmotte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.103-110, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02314416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Première Guerre mondiale et le roman scout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Tilleuil; Louis Vandecasteele. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14-18 en bande dessinée et en littérature de jeunesse : temps et enjeux d'une thématique guerrière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Namur, pp.139-151, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi Serge Dalens est-il le nom ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Martens. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettres de noblesse II. L’imaginaire nobiliaire dans la littérature française du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lettres modernes Minard, pp.91-104, 2016, Carrefour des Lettres modernes, 978-2-8124-5061-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-5062-4.p.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sublimer le passé, vivifier le présent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Myriam Watthee-Delmotte; Mark O'Connor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux esthétiques et spirituels de la commémoration / Æsthetic and Spiritual Stakes of Commemoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E.M.E., pp.129-145, 2016, Esthétique et spiritualité, 978-2-8066-3574-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ambiguïtés du discours bienséant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bochra Charnay; Thierry Charnay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature de jeunesse : richesse de l'objet, diversité des approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, pp.283-297, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse et réconciliation : Jean-Louis Foncine contre la dictature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Anne Delcroix; Costantino Maeder. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature pour la jeunesse et dictature au XXe siècle : entre Histoire et fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.179-188, 2015, Studi di italianistica nel mondo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la circulation du roman scout en Europe : quelques considérations sur la France et le Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Delneste; Jacques Migozzi; Olivier Odaert; Jean-Louis Tilleuil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les racines populaires de la culture européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P.I.E. Peter Lang, pp.203-214, 2014, Europe des cultures, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0352-6401-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature de jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sofiane Laghouati; David Martens; Myriam Watthee-Delmotte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrivains, modes d’emploi, de Voltaire à bleuOrange (revue hypermédiatique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée royal de Mariemont, pp.96, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Il n’y avait pas de vieillard en moi”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Watthee-Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">André Not. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bernanos et les âges de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-104, 2012, Textuelles, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.22544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poétique de l’émerveillement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baudouin Decharneux; Catherine Maignant; Myriam Watthee-Delmotte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esthétique et spiritualité I. Enjeux identitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E.M.E., pp.131-160, 2012, Esthétique et spiritualité, 978-2-8066-0283-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La terre en héritage, l’écriture en partage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Chelebourg; David Martens; Myriam Watthee-Delmotte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héritage, filiation, transmission : configurations littéraires (XVIIIe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.147-159, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des aventuriers qui font bande à part</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Déom; Jean-Louis Tilleuil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le héros dans les productions littéraires pour la jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.43-64, 2010, Structures et pouvoirs des imaginaires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Prince Éric de Serge Dalens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Chelebourg. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représenter la jeunesse pour elle-même</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Lettres modernes Minard, pp.125-143, 2010, Écritures jeunesse, ISBN 978-2-256-91154-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’aventure scoute en littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle-Rachel Casta. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si d'aventure… : la littérature aventureuse a-t-elle vécu ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit, pp.45-69, 2009, Recherche-université</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grand Meaulnes, un roman scout ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Déom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Myriam Watthee-Delmotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rite et création</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp.241-260, 2020, Vertige de la langue, 979 1 0370 0344 7</w:t>
+              <w:t xml:space="preserve">Art de vivre, art de lire. Hommage au professeur Georges Jacques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.93-101, 2008, Structures et pouvoirs des imaginaires, 978-2-296-04924-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Academia, pp.67-83, 2020, Texte-Image, 978-2-8061-0516-5</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du texte au hors-texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Tilleuil; Myriam Watthee-Delmotte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texte, image, imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.311-340, 2007, Structures et pouvoirs des imaginaires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.103-110, 2019</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments bibliographiques pour l’étude de la relation texte-image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tilleuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vanbraband</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Tilleuil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théories et lectures de la relation image-texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E.M.E., pp.363-424, 2005, Texte-image, 2-930342-48-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.11-14, 2019</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Déom; Jean-François Durand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et christianisme. L'esthétique de François Mauriac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.5-8, 2005, 978-2747581660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Namur, pp.139-151, 2018</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le scout vu par Norman Rockwell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Déom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Tilleuil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théories et lectures de la relation image-texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E.M.E., pp.311-337, 2005, Texte-image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...1160 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757659v1</w:t>
-              </w:r>
-[...183 lines deleted...]
-                <w:t xml:space="preserve">halshs-01756581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des sens aux sens ou de l’idole à l’icône dans Un adolescent d’autrefois</w:t>
               </w:r>
@@ -6651,51 +6651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;om" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919043v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368187v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757728v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757689v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337340v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757729v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112060v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757732v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756508v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756517v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.LLR" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756615v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756661v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756525v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.LLR.1.103357" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756521v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Watthee-Delmotte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.LLR.1.103355" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756664v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1072" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756695v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756528v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080494v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756532v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/textyles.1393" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080474v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/textyles.1432" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837608v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982659v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077952v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757693v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757731v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757695v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757697v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Brunson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04507247v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757701v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delneste" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757702v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757703v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757704v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05369549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076572v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delisle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934879v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Glaude" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314405v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757733v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tilleuil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757735v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771077v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/amities-d-enfance--9782900337110-page-59?lang=fr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076574v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600734v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708024v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934869v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02886169v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080445v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314416v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314408v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757698v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756554v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756556v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5062-4.p.0091" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756595v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756603v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756625v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6401-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756564v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756561v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/22644" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.22544" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756666v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pucl/4162" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756567v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756674v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756570v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757659v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756573v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756581v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vanbraband" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757589v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757675v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757680v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756584v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757685v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717379v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Iulio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berthoud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D&#233;om" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919043v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368187v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757689v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757728v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337340v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757729v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02112060v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757732v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756508v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756514v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756615v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.LLR" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756661v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756525v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.LLR.1.103357" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756521v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Watthee-Delmotte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.LLR.1.103355" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756664v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.1072" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756695v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756528v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756545v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080494v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756532v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/textyles.1393" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080474v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/textyles.1432" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837608v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982659v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077952v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757693v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757695v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757731v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04507247v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Brunson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757697v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757701v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delneste" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757702v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757703v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757704v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05369549v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076572v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delisle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934879v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Glaude" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314405v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757733v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tilleuil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757735v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03771077v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/amities-d-enfance--9782900337110-page-59?lang=fr" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076574v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03600734v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708024v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02886169v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080445v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314408v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02314416v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757698v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756556v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5062-4.p.0091" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756595v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756603v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756625v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6401-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756561v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756665v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/22644" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.22544" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756564v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756666v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pucl/4162" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756567v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756674v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756570v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756581v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vanbraband" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756573v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757659v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757589v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757675v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757680v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756584v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757685v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717379v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Iulio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berthoud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Orange-Ravachol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>