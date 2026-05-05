--- v0 (2026-03-19)
+++ v1 (2026-05-05)
@@ -217,252 +217,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new split-based hybrid metaheuristic for the Reconfigurable Transfer Line Balancing Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y Lahrichi</w:t>
+                <w:t xml:space="preserve">A Balance-First Sequence-Last Algorithm to design RMS A Matheuristic with performance guaranty to balance Reconfigurable Manufacturing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Lahrichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Heuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.107-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10732-021-09473-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03165254v1</w:t>
+                <w:t xml:space="preserve">hal-03263525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Balance-First Sequence-Last Algorithm to design RMS A Matheuristic with performance guaranty to balance Reconfigurable Manufacturing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Lahrichi</w:t>
+                <w:t xml:space="preserve">A new split-based hybrid metaheuristic for the Reconfigurable Transfer Line Balancing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Lahrichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heuristics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263525v1</w:t>
+                <w:t xml:space="preserve">hal-03165254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The parallel drone scheduling problem with multiple drones and vehicles</w:t>
               </w:r>
@@ -2955,472 +2955,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECONFIGURABLE TRANSFER LINE BALANCING PROBLEM : DETERMINISTIC AND STOCHASTIC CONTEXT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deroussi</w:t>
+                <w:t xml:space="preserve">Reconfigurable transfer line balancing problem: A new MIP approach and approximation hybrid algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Lahrichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Deroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO 2018 29th European Conference On Operational Research.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">MOSIM 2018 (Modélisation et Simulation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02061416v1</w:t>
+                <w:t xml:space="preserve">hal-02060595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable transfer line balancing problem: A new MIP approach and approximation hybrid algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Deroussi</w:t>
+                <w:t xml:space="preserve">RECONFIGURABLE TRANSFER LINE BALANCING PROBLEM : DETERMINISTIC AND STOCHASTIC CONTEXT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Lahrichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Norre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2018 (Modélisation et Simulation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EURO 2018 29th European Conference On Operational Research.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060595v1</w:t>
+                <w:t xml:space="preserve">hal-02061416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Three Solution Encodings and Schedule Generation Scheme for the Multi-Site RCPSP</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Norre</w:t>
+                <w:t xml:space="preserve">Optimization of urban delivery systems with drones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïssa Saleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">VeRoLog (Annual Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023706v1</w:t>
+                <w:t xml:space="preserve">hal-02083195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of urban delivery systems with drones</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Feillet</w:t>
+                <w:t xml:space="preserve">Comparison of Three Solution Encodings and Schedule Generation Scheme for the Multi-Site RCPSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Deroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VeRoLog (Annual Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">IFAC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083195v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MATHEMATICAL FORMULATION AND APPROXIMATE METHODS FOR AN EXTENSION OF THE RCPSP : THE MULTI-SITE RCPSP</w:t>
               </w:r>
@@ -3508,171 +3508,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RCPSP multi-sites - Application à une CHT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Laurent</w:t>
+                <w:t xml:space="preserve">PROBLÈME DE TOURNÉES DE VÉHICULE AVEC SYNCHRONISATION POUR L'ORGANISATION DE SOINS À DOMICILE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946309v1</w:t>
+                <w:t xml:space="preserve">hal-01166617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROBLÈME DE TOURNÉES DE VÉHICULE AVEC SYNCHRONISATION POUR L'ORGANISATION DE SOINS À DOMICILE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gayraud</w:t>
+                <w:t xml:space="preserve">UNE EXTENSION DU RCPSP POUR LA MUTUALISATION DE RESSOURCES ENTRE PLUSIEURS SITES : LE MULTI LOCATION RCPSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3700,75 +3700,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166617v1</w:t>
+                <w:t xml:space="preserve">hal-01166609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNE EXTENSION DU RCPSP POUR LA MUTUALISATION DE RESSOURCES ENTRE PLUSIEURS SITES : LE MULTI LOCATION RCPSP</w:t>
+                <w:t xml:space="preserve">RCPSP multi-sites - Application à une CHT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deroussi</w:t>
@@ -3786,73 +3786,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166609v1</w:t>
+                <w:t xml:space="preserve">hal-00946309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation mathémathique et couplage métaheuristique-simulation pour un problème de tournée de véhicules</w:t>
               </w:r>
@@ -5164,51 +5164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434932v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Lahrichi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deroussi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grangeon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Norre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2062266" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165254v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lahrichi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03263525v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-021-09473-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448521v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa G Mbiadou Saleu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.08.014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21846" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deroussi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.07.028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952920v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gayraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568079v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Dor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clerc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Siarry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas El Dor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gourgand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Siarry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860165v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jamc.2011010104" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03263531v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tchernev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540600818286" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tchernev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mombelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Py" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968993v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Giachetto de Araujo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208095v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago G. Araujo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Zheng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Cherif" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui S&#225; Shibasaki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969249v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Deroussi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968983v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mombelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gatt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Deroussi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434885v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Hadhbi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434873v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284149" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969051v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Tuyaba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165239v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178123v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165250v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954119v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061416v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060595v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023706v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083195v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Saleu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023753v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946309v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166617v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166609v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946433v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860252v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223751" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969023v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146665v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fleury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolay Tchernev" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082023v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119136583" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023692v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03263543v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023663v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678053v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04933592v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434932v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Lahrichi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deroussi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grangeon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Norre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2062266" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03263525v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-021-09473-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165254v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lahrichi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448521v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa G Mbiadou Saleu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.08.014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21846" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deroussi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.07.028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952920v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gayraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568079v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Dor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clerc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Siarry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas El Dor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gourgand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Siarry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860165v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jamc.2011010104" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03263531v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tchernev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540600818286" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tchernev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mombelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Py" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968993v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Giachetto de Araujo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208095v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago G. Araujo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Zheng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Cherif" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui S&#225; Shibasaki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969249v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Deroussi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968983v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mombelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gatt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Deroussi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434885v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Hadhbi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434873v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284149" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969051v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Tuyaba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165239v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178123v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165250v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954119v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060595v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061416v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083195v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Saleu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023706v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023753v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166617v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166609v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946309v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946433v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860252v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223751" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969023v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146665v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fleury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolay Tchernev" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082023v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119136583" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023692v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03263543v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023663v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678053v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04933592v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>