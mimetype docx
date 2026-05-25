--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -217,464 +217,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Balance-First Sequence-Last Algorithm to design RMS A Matheuristic with performance guaranty to balance Reconfigurable Manufacturing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Lahrichi</w:t>
+                <w:t xml:space="preserve">The parallel drone scheduling problem with multiple drones and vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïssa G Mbiadou Saleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Norre</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Feillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heuristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10732-021-09473-1⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2021.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263525v1</w:t>
+                <w:t xml:space="preserve">hal-03448521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new split-based hybrid metaheuristic for the Reconfigurable Transfer Line Balancing Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y Lahrichi</w:t>
+                <w:t xml:space="preserve">A Balance-First Sequence-Last Algorithm to design RMS A Matheuristic with performance guaranty to balance Reconfigurable Manufacturing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Lahrichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Heuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27, pp.107-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10732-021-09473-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165254v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The parallel drone scheduling problem with multiple drones and vehicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new split-based hybrid metaheuristic for the Reconfigurable Transfer Line Balancing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Lahrichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Quilliot</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448521v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An iterative two-step heuristic for the parallel drone scheduling traveling salesman problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïssa G Mbiadou Saleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 72 (4), pp.459-474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2190,360 +2190,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance Algorithms for the Unrelated Parallel Machines Scheduling Problem with a Common Server and Job-Sequence Dependent Setup Times</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prise en compte de la consommation énergétique dans l'équilibrage de lignes d'assemblage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Tuyaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssouf Hadhbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Metaheuristics and Nature Inspired Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">ROADEF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rennes School of Business, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434885v1</w:t>
+                <w:t xml:space="preserve">hal-04969051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Formulations and Branch-and-Cut Algorithm for the Unrelated Parallel Machines Scheduling Problem with a Common Server and Job-Sequence Dependent Setup Times</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">High Performance Algorithms for the Unrelated Parallel Machines Scheduling Problem with a Common Server and Job-Sequence Dependent Setup Times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssouf Hadhbi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9TH INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Metaheuristics and Nature Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Marrakech, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434873v1</w:t>
+                <w:t xml:space="preserve">hal-04434885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de la consommation énergétique dans l'équilibrage de lignes d'assemblage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnauld Tuyaba</w:t>
+                <w:t xml:space="preserve">Improved Formulations and Branch-and-Cut Algorithm for the Unrelated Parallel Machines Scheduling Problem with a Common Server and Job-Sequence Dependent Setup Times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Hadhbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9TH INTERNATIONAL CONFERENCE ON CONTROL, DECISION AND INFORMATION TECHNOLOGIES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969051v1</w:t>
+                <w:t xml:space="preserve">hal-04434873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Objective Robotic Assembly Line Balancing Problem: A NSGA-II Approach Using Multi-Objective Shortest Path Decoders</w:t>
               </w:r>
@@ -2955,243 +2955,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurable transfer line balancing problem: A new MIP approach and approximation hybrid algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Deroussi</w:t>
+                <w:t xml:space="preserve">RECONFIGURABLE TRANSFER LINE BALANCING PROBLEM : DETERMINISTIC AND STOCHASTIC CONTEXT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Lahrichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Norre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM 2018 (Modélisation et Simulation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EURO 2018 29th European Conference On Operational Research.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060595v1</w:t>
+                <w:t xml:space="preserve">hal-02061416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECONFIGURABLE TRANSFER LINE BALANCING PROBLEM : DETERMINISTIC AND STOCHASTIC CONTEXT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Deroussi</w:t>
+                <w:t xml:space="preserve">Reconfigurable transfer line balancing problem: A new MIP approach and approximation hybrid algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Lahrichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Deroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO 2018 29th European Conference On Operational Research.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">MOSIM 2018 (Modélisation et Simulation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02061416v1</w:t>
+                <w:t xml:space="preserve">hal-02060595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of urban delivery systems with drones</w:t>
               </w:r>
@@ -3203,77 +3203,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raïssa Saleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quilliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VeRoLog (Annual Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4037,51 +4037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutualisation du transport en circuits courts alimentaires de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnauld Tuyaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4598,204 +4598,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scheduling Approach for the design of Flexible Manufacturing Systems</w:t>
+                <w:t xml:space="preserve">Techniques d'hybridation à base de métaheuristiques pour optimiser des systèmes logistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Gourgand</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Norre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heuristics: Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nova science publishers, Chapter 9, 2014</w:t>
+              <w:t xml:space="preserve">Métaheuristiques pour l'optimisation difficile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263543v1</w:t>
+                <w:t xml:space="preserve">hal-02023663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques d'hybridation à base de métaheuristiques pour optimiser des systèmes logistiques</w:t>
+                <w:t xml:space="preserve">A scheduling Approach for the design of Flexible Manufacturing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Norre</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gourgand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métaheuristiques pour l'optimisation difficile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Heuristics: Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nova science publishers, Chapter 9, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023663v1</w:t>
+                <w:t xml:space="preserve">hal-03263543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5164,51 +5164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434932v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Lahrichi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deroussi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grangeon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Norre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2062266" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03263525v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-021-09473-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165254v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lahrichi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448521v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa G Mbiadou Saleu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.08.014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21846" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deroussi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.07.028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952920v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gayraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568079v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Dor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clerc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Siarry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas El Dor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gourgand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Siarry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860165v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jamc.2011010104" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03263531v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tchernev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540600818286" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tchernev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mombelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Py" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968993v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Giachetto de Araujo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208095v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago G. Araujo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Zheng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Cherif" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui S&#225; Shibasaki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969249v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Deroussi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968983v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mombelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gatt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Deroussi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434885v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Hadhbi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434873v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284149" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969051v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Tuyaba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165239v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178123v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165250v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954119v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060595v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061416v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083195v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Saleu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023706v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023753v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166617v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166609v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946309v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946433v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860252v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223751" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969023v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146665v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fleury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolay Tchernev" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082023v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119136583" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023692v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03263543v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023663v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678053v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04933592v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434932v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Lahrichi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deroussi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grangeon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Norre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2062266" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448521v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa G Mbiadou Saleu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quilliot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.08.014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03263525v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-021-09473-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165254v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lahrichi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21846" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deroussi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.07.028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952920v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gayraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568079v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Dor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemoine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clerc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. . Siarry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155162v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas El Dor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gourgand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Siarry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860165v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jamc.2011010104" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03263531v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tchernev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540600818286" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tchernev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mombelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Py" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968993v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Giachetto de Araujo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208095v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago G. Araujo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Zheng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Cherif" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui S&#225; Shibasaki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969249v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Deroussi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968983v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mombelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Gatt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Deroussi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969051v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Tuyaba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434885v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Hadhbi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434873v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284149" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165239v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178123v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165250v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954119v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061416v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060595v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083195v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Saleu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023706v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023753v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166617v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166609v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946309v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946433v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860252v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223751" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969023v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146665v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fleury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolay Tchernev" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082023v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02059623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119136583" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023692v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03263543v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678053v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04933592v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>